--- v2 (2026-03-19)
+++ v3 (2026-05-04)
@@ -319,90 +319,90 @@
   <si>
     <t>CHEMIN DU THIL 80000 AMIENS</t>
   </si>
   <si>
     <t>2280P000880</t>
   </si>
   <si>
     <t>UNIVERSITE PARIS NANTERRE</t>
   </si>
   <si>
     <t>200 AVENUE DE LA REPUBLIQUE 92000 NANTERRE</t>
   </si>
   <si>
     <t>1192P000192</t>
   </si>
   <si>
     <t>UNIVERSITE PARIS EST CRETEIL VAL DE MARNE</t>
   </si>
   <si>
     <t>61 AVENUE DU GENERAL DE GAULLE 94000 CRETEIL</t>
   </si>
   <si>
     <t>1194P000794</t>
   </si>
   <si>
+    <t>CENTRE REGIONAL DE FORMATION MULTIPROFESSIONNEL</t>
+  </si>
+  <si>
+    <t>2 RUE LACAZE 75014 PARIS</t>
+  </si>
+  <si>
+    <t>20/12/1995</t>
+  </si>
+  <si>
+    <t>85.59A</t>
+  </si>
+  <si>
+    <t>ASSOCIATION GROUPE ESA</t>
+  </si>
+  <si>
+    <t>55 RUE RABELAIS 49000 ANGERS</t>
+  </si>
+  <si>
+    <t>18/06/1987</t>
+  </si>
+  <si>
     <t>ADESA</t>
   </si>
   <si>
     <t>5 RUE SAINT-GERMAIN L'AUXERROIS 75001 PARIS</t>
   </si>
   <si>
     <t>01/06/2024</t>
   </si>
   <si>
     <t>85.32Z</t>
   </si>
   <si>
     <t>FORMASUP MEDITERRANEE</t>
   </si>
   <si>
     <t>WORLD TRADE CENTER 2 RUE HENRI BARBUSSE 13001 MARSEILLE</t>
   </si>
   <si>
     <t>24/01/2022</t>
-  </si>
-[...19 lines deleted...]
-    <t>18/06/1987</t>
   </si>
   <si>
     <t>ASS GEST UNIVERSITE CATHO OUEST BRET SUD</t>
   </si>
   <si>
     <t>LE VINCIN 56610 ARRADON</t>
   </si>
   <si>
     <t>01/09/1995</t>
   </si>
   <si>
     <t>FORMASUP ISERE DROME ARDECHE</t>
   </si>
   <si>
     <t>3 AVENUE MARIE REYNOARD 38100 GRENOBLE</t>
   </si>
   <si>
     <t>24/01/2011</t>
   </si>
   <si>
     <t>FORMASUP PARIS ILE-DE-FRANCE</t>
   </si>
   <si>
     <t>72 B RUE DE LOURMEL 75015 PARIS</t>
   </si>
@@ -1854,191 +1854,191 @@
       <c r="F27" s="2" t="s">
         <v>54</v>
       </c>
       <c r="G27" s="2"/>
       <c r="H27" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I27" s="3" t="s">
         <v>100</v>
       </c>
       <c r="J27" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K27" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L27" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M27" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="1">
-        <v>39333773800065</v>
+        <v>34182077700033</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>101</v>
       </c>
       <c r="D28" s="2"/>
       <c r="E28" s="2" t="s">
         <v>102</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>103</v>
       </c>
       <c r="G28" s="2"/>
       <c r="H28" s="2" t="s">
         <v>104</v>
       </c>
       <c r="I28" s="3">
-        <v>11754251975</v>
+        <v>11751172675</v>
       </c>
       <c r="J28" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K28" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L28" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M28" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="1">
-        <v>39391439500057</v>
+        <v>34238263700011</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>105</v>
       </c>
       <c r="D29" s="2"/>
       <c r="E29" s="2" t="s">
         <v>106</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>107</v>
       </c>
       <c r="G29" s="2"/>
       <c r="H29" s="2" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="I29" s="3">
-        <v>93130972313</v>
+        <v>52490003849</v>
       </c>
       <c r="J29" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K29" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L29" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="M29" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="1">
-        <v>34182077700033</v>
+        <v>39333773800065</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C30" s="2" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="D30" s="2"/>
       <c r="E30" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="F30" s="2" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="G30" s="2"/>
       <c r="H30" s="2" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="I30" s="3">
-        <v>11751172675</v>
+        <v>11754251975</v>
       </c>
       <c r="J30" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K30" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L30" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M30" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="1">
-        <v>34238263700011</v>
+        <v>39391439500057</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>112</v>
       </c>
       <c r="D31" s="2"/>
       <c r="E31" s="2" t="s">
         <v>113</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>114</v>
       </c>
       <c r="G31" s="2"/>
       <c r="H31" s="2" t="s">
-        <v>22</v>
+        <v>104</v>
       </c>
       <c r="I31" s="3">
-        <v>52490003849</v>
+        <v>93130972313</v>
       </c>
       <c r="J31" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K31" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L31" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="M31" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" s="1">
         <v>40232332300012</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>115</v>
       </c>
       <c r="D32" s="2"/>
       <c r="E32" s="2" t="s">
         <v>116</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>117</v>
       </c>
       <c r="G32" s="2"/>
       <c r="H32" s="2" t="s">
         <v>22</v>
@@ -2167,88 +2167,88 @@
         <v>18</v>
       </c>
       <c r="M35" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="1">
         <v>43903961100025</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>128</v>
       </c>
       <c r="D36" s="2"/>
       <c r="E36" s="2" t="s">
         <v>129</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>130</v>
       </c>
       <c r="G36" s="2"/>
       <c r="H36" s="2" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="I36" s="3">
         <v>84691657569</v>
       </c>
       <c r="J36" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K36" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L36" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M36" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="1">
         <v>50876465100024</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D37" s="2"/>
       <c r="E37" s="2" t="s">
         <v>132</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>133</v>
       </c>
       <c r="G37" s="2"/>
       <c r="H37" s="2" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="I37" s="3">
         <v>27210417621</v>
       </c>
       <c r="J37" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K37" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L37" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M37" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="1">
         <v>50876465100032</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C38" s="2" t="s">
@@ -2424,31 +2424,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 03/19/2026 19:09:59</dc:description>
+  <dc:description>Export en date du 05/04/2026 13:19:00</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>