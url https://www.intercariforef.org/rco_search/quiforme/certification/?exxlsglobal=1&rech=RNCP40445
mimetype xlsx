--- v3 (2026-05-04)
+++ v4 (2026-08-09)
@@ -58,51 +58,51 @@
   <si>
     <t>DATE DE FERMETURE</t>
   </si>
   <si>
     <t>CODE APE</t>
   </si>
   <si>
     <t>NDA</t>
   </si>
   <si>
     <t>BILAN DE COMPETENCE</t>
   </si>
   <si>
     <t>APPRENTISSAGE</t>
   </si>
   <si>
     <t>VAE</t>
   </si>
   <si>
     <t>ACTION DE FORMATION</t>
   </si>
   <si>
     <t>Actif</t>
   </si>
   <si>
-    <t>MINISTERE DE L’ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L’ESPACE</t>
+    <t>MINISTERE DE L'ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L'ESPACE</t>
   </si>
   <si>
     <t>HOTEL DE BONCOURT 21 RUE DESCARTES 75005 PARIS</t>
   </si>
   <si>
     <t>16/05/2012</t>
   </si>
   <si>
     <t>84.11Z</t>
   </si>
   <si>
     <t>FAUX</t>
   </si>
   <si>
     <t>UNIVERSITE D'AIX MARSEILLE</t>
   </si>
   <si>
     <t>58 BOULEVARD CHARLES LIVON 13007 MARSEILLE</t>
   </si>
   <si>
     <t>01/01/2012</t>
   </si>
   <si>
     <t>85.42Z</t>
   </si>
@@ -319,62 +319,71 @@
   <si>
     <t>CHEMIN DU THIL 80000 AMIENS</t>
   </si>
   <si>
     <t>2280P000880</t>
   </si>
   <si>
     <t>UNIVERSITE PARIS NANTERRE</t>
   </si>
   <si>
     <t>200 AVENUE DE LA REPUBLIQUE 92000 NANTERRE</t>
   </si>
   <si>
     <t>1192P000192</t>
   </si>
   <si>
     <t>UNIVERSITE PARIS EST CRETEIL VAL DE MARNE</t>
   </si>
   <si>
     <t>61 AVENUE DU GENERAL DE GAULLE 94000 CRETEIL</t>
   </si>
   <si>
     <t>1194P000794</t>
   </si>
   <si>
+    <t>FORMASUP ODYSSEE</t>
+  </si>
+  <si>
+    <t>66 AVENUE JEAN MERMOZ 69008 LYON</t>
+  </si>
+  <si>
+    <t>01/06/2001</t>
+  </si>
+  <si>
+    <t>85.59A</t>
+  </si>
+  <si>
     <t>CENTRE REGIONAL DE FORMATION MULTIPROFESSIONNEL</t>
   </si>
   <si>
     <t>2 RUE LACAZE 75014 PARIS</t>
   </si>
   <si>
     <t>20/12/1995</t>
   </si>
   <si>
-    <t>85.59A</t>
-[...1 lines deleted...]
-  <si>
     <t>ASSOCIATION GROUPE ESA</t>
   </si>
   <si>
     <t>55 RUE RABELAIS 49000 ANGERS</t>
   </si>
   <si>
     <t>18/06/1987</t>
   </si>
   <si>
     <t>ADESA</t>
   </si>
   <si>
     <t>5 RUE SAINT-GERMAIN L'AUXERROIS 75001 PARIS</t>
   </si>
   <si>
     <t>01/06/2024</t>
   </si>
   <si>
     <t>85.32Z</t>
   </si>
   <si>
     <t>FORMASUP MEDITERRANEE</t>
   </si>
   <si>
     <t>WORLD TRADE CENTER 2 RUE HENRI BARBUSSE 13001 MARSEILLE</t>
@@ -398,59 +407,50 @@
     <t>3 AVENUE MARIE REYNOARD 38100 GRENOBLE</t>
   </si>
   <si>
     <t>24/01/2011</t>
   </si>
   <si>
     <t>FORMASUP PARIS ILE-DE-FRANCE</t>
   </si>
   <si>
     <t>72 B RUE DE LOURMEL 75015 PARIS</t>
   </si>
   <si>
     <t>14/05/2019</t>
   </si>
   <si>
     <t>85.59B</t>
   </si>
   <si>
     <t>FORMASUP HAUTS DE FRANCE</t>
   </si>
   <si>
     <t>PARC DES MOULINS 7 B AV DE LA CREATIVITE 59491 VILLENEUVE D ASCQ</t>
   </si>
   <si>
     <t>01/10/2006</t>
-  </si>
-[...7 lines deleted...]
-    <t>01/06/2001</t>
   </si>
   <si>
     <t>ASS DE GESTION DU CENTRE DE FORMATION D'APPRENTIS SUPERIEUR DE BOURGOGNE</t>
   </si>
   <si>
     <t>CITE DE L ALTERNANCE BATIMENT SULLY 11 RUE EDGAR FAURE 21000 DIJON</t>
   </si>
   <si>
     <t>02/10/2017</t>
   </si>
   <si>
     <t>5 RUE DE MULHOUSE 21000 DIJON</t>
   </si>
   <si>
     <t>18/07/2024</t>
   </si>
   <si>
     <t>UNIVERSITE BOURGOGNE EUROPE</t>
   </si>
   <si>
     <t xml:space="preserve"> MAISON DE L'UNIVERSITE ESPLANADE ERASME 21000 DIJON</t>
   </si>
   <si>
     <t>06/12/2024</t>
   </si>
@@ -1854,401 +1854,401 @@
       <c r="F27" s="2" t="s">
         <v>54</v>
       </c>
       <c r="G27" s="2"/>
       <c r="H27" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I27" s="3" t="s">
         <v>100</v>
       </c>
       <c r="J27" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K27" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L27" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M27" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="1">
-        <v>34182077700033</v>
+        <v>43903961100025</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>101</v>
       </c>
       <c r="D28" s="2"/>
       <c r="E28" s="2" t="s">
         <v>102</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>103</v>
       </c>
       <c r="G28" s="2"/>
       <c r="H28" s="2" t="s">
         <v>104</v>
       </c>
       <c r="I28" s="3">
-        <v>11751172675</v>
+        <v>84691657569</v>
       </c>
       <c r="J28" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K28" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L28" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M28" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="1">
-        <v>34238263700011</v>
+        <v>34182077700033</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>105</v>
       </c>
       <c r="D29" s="2"/>
       <c r="E29" s="2" t="s">
         <v>106</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>107</v>
       </c>
       <c r="G29" s="2"/>
       <c r="H29" s="2" t="s">
-        <v>22</v>
+        <v>104</v>
       </c>
       <c r="I29" s="3">
-        <v>52490003849</v>
+        <v>11751172675</v>
       </c>
       <c r="J29" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K29" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L29" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="M29" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="1">
-        <v>39333773800065</v>
+        <v>34238263700011</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>108</v>
       </c>
       <c r="D30" s="2"/>
       <c r="E30" s="2" t="s">
         <v>109</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>110</v>
       </c>
       <c r="G30" s="2"/>
       <c r="H30" s="2" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="I30" s="3">
-        <v>11754251975</v>
+        <v>52490003849</v>
       </c>
       <c r="J30" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K30" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L30" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="M30" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="1">
-        <v>39391439500057</v>
+        <v>39333773800065</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C31" s="2" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="D31" s="2"/>
       <c r="E31" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="F31" s="2" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="G31" s="2"/>
       <c r="H31" s="2" t="s">
-        <v>104</v>
+        <v>114</v>
       </c>
       <c r="I31" s="3">
-        <v>93130972313</v>
+        <v>11754251975</v>
       </c>
       <c r="J31" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K31" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L31" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M31" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" s="1">
-        <v>40232332300012</v>
+        <v>39391439500057</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>115</v>
       </c>
       <c r="D32" s="2"/>
       <c r="E32" s="2" t="s">
         <v>116</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>117</v>
       </c>
       <c r="G32" s="2"/>
       <c r="H32" s="2" t="s">
-        <v>22</v>
+        <v>104</v>
       </c>
       <c r="I32" s="3">
-        <v>53560577856</v>
+        <v>93130972313</v>
       </c>
       <c r="J32" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K32" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L32" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="M32" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="1">
-        <v>40945804900049</v>
+        <v>40232332300012</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>118</v>
       </c>
       <c r="D33" s="2"/>
       <c r="E33" s="2" t="s">
         <v>119</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>120</v>
       </c>
       <c r="G33" s="2"/>
       <c r="H33" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I33" s="3">
-        <v>84380775838</v>
+        <v>53560577856</v>
       </c>
       <c r="J33" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K33" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L33" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="M33" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="1">
-        <v>42071817300065</v>
+        <v>40945804900049</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C34" s="2" t="s">
         <v>121</v>
       </c>
       <c r="D34" s="2"/>
       <c r="E34" s="2" t="s">
         <v>122</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>123</v>
       </c>
       <c r="G34" s="2"/>
       <c r="H34" s="2" t="s">
-        <v>124</v>
+        <v>22</v>
       </c>
       <c r="I34" s="3">
-        <v>11755342375</v>
+        <v>84380775838</v>
       </c>
       <c r="J34" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K34" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L34" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M34" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" s="1">
-        <v>42813525500050</v>
+        <v>42071817300065</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C35" s="2" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="D35" s="2"/>
       <c r="E35" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="F35" s="2" t="s">
         <v>126</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="G35" s="2"/>
       <c r="H35" s="2" t="s">
-        <v>22</v>
+        <v>127</v>
       </c>
       <c r="I35" s="3">
-        <v>32590996759</v>
+        <v>11755342375</v>
       </c>
       <c r="J35" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K35" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L35" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M35" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="1">
-        <v>43903961100025</v>
+        <v>42813525500050</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>128</v>
       </c>
       <c r="D36" s="2"/>
       <c r="E36" s="2" t="s">
         <v>129</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>130</v>
       </c>
       <c r="G36" s="2"/>
       <c r="H36" s="2" t="s">
-        <v>104</v>
+        <v>22</v>
       </c>
       <c r="I36" s="3">
-        <v>84691657569</v>
+        <v>32590996759</v>
       </c>
       <c r="J36" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K36" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L36" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M36" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="1">
         <v>50876465100024</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D37" s="2"/>
       <c r="E37" s="2" t="s">
         <v>132</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>133</v>
       </c>
       <c r="G37" s="2"/>
       <c r="H37" s="2" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="I37" s="3">
         <v>27210417621</v>
       </c>
       <c r="J37" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K37" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L37" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M37" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="1">
         <v>50876465100032</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C38" s="2" t="s">
@@ -2424,31 +2424,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/04/2026 13:19:00</dc:description>
+  <dc:description>Export en date du 08/09/2026 06:15:37</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>