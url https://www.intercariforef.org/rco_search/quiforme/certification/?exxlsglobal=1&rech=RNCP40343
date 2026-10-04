--- v6 (2026-08-16)
+++ v7 (2026-10-04)
@@ -433,99 +433,99 @@
   <si>
     <t>5486P000386</t>
   </si>
   <si>
     <t>UNIVERSITE DE LIMOGES</t>
   </si>
   <si>
     <t>HOTEL DE L'UNIVERSITE 33 RUE FRANCOIS MITTERRAND 87000 LIMOGES</t>
   </si>
   <si>
     <t>15/04/2002</t>
   </si>
   <si>
     <t>7487P000287</t>
   </si>
   <si>
     <t>UNIVERSITE PARIS EST CRETEIL VAL DE MARNE</t>
   </si>
   <si>
     <t>61 AVENUE DU GENERAL DE GAULLE 94000 CRETEIL</t>
   </si>
   <si>
     <t>1194P000794</t>
   </si>
   <si>
+    <t>FORMASUP MEDITERRANEE</t>
+  </si>
+  <si>
+    <t>WORLD TRADE CENTER 2 RUE HENRI BARBUSSE 13001 MARSEILLE</t>
+  </si>
+  <si>
+    <t>24/01/2022</t>
+  </si>
+  <si>
+    <t>85.59A</t>
+  </si>
+  <si>
+    <t>FORMASUP PARIS ILE-DE-FRANCE</t>
+  </si>
+  <si>
+    <t>72 B RUE DE LOURMEL 75015 PARIS</t>
+  </si>
+  <si>
+    <t>14/05/2019</t>
+  </si>
+  <si>
+    <t>85.59B</t>
+  </si>
+  <si>
+    <t>FORMASUP HAUTS DE FRANCE</t>
+  </si>
+  <si>
+    <t>PARC DES MOULINS 7 B AV DE LA CREATIVITE 59491 VILLENEUVE D ASCQ</t>
+  </si>
+  <si>
+    <t>01/10/2006</t>
+  </si>
+  <si>
     <t>FORMASUP ODYSSEE</t>
   </si>
   <si>
     <t>66 AVENUE JEAN MERMOZ 69008 LYON</t>
   </si>
   <si>
     <t>01/06/2001</t>
   </si>
   <si>
-    <t>85.59A</t>
-[...1 lines deleted...]
-  <si>
     <t>FORMA-SUP SAVOIE MONT BLANC</t>
   </si>
   <si>
     <t>ANNECY-LE-VIEUX 5 CHE DE BELLEVUE 74000 ANNECY</t>
   </si>
   <si>
     <t>19/05/2022</t>
-  </si>
-[...28 lines deleted...]
-    <t>01/10/2006</t>
   </si>
   <si>
     <t>ASSOCIATION SAINT-YVES / UNIVERSITE CATHOLIQUE DE L'OUEST</t>
   </si>
   <si>
     <t>3 PLACE ANDRE LEROY 49100 ANGERS</t>
   </si>
   <si>
     <t>01/01/1900</t>
   </si>
   <si>
     <t>AFI24</t>
   </si>
   <si>
     <t>1 COURS VALMY 92800 PUTEAUX</t>
   </si>
   <si>
     <t>24/12/2021</t>
   </si>
   <si>
     <t>UNIVERSITE DE MONTPELLIER PAUL-VALERY</t>
   </si>
   <si>
     <t>ROUTE DE MENDE 34090 MONTPELLIER</t>
   </si>
@@ -2332,231 +2332,231 @@
       <c r="F37" s="2" t="s">
         <v>64</v>
       </c>
       <c r="G37" s="2"/>
       <c r="H37" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I37" s="3" t="s">
         <v>138</v>
       </c>
       <c r="J37" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K37" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L37" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M37" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="1">
-        <v>43903961100025</v>
+        <v>39391439500057</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>139</v>
       </c>
       <c r="D38" s="2"/>
       <c r="E38" s="2" t="s">
         <v>140</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>141</v>
       </c>
       <c r="G38" s="2"/>
       <c r="H38" s="2" t="s">
         <v>142</v>
       </c>
       <c r="I38" s="3">
-        <v>84691657569</v>
+        <v>93130972313</v>
       </c>
       <c r="J38" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K38" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L38" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M38" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" s="1">
-        <v>44072836800026</v>
+        <v>42071817300065</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C39" s="2" t="s">
         <v>143</v>
       </c>
       <c r="D39" s="2"/>
       <c r="E39" s="2" t="s">
         <v>144</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>145</v>
       </c>
       <c r="G39" s="2"/>
       <c r="H39" s="2" t="s">
-        <v>103</v>
+        <v>146</v>
       </c>
       <c r="I39" s="3">
-        <v>84740379274</v>
+        <v>11755342375</v>
       </c>
       <c r="J39" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K39" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L39" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M39" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" s="1">
-        <v>39391439500057</v>
+        <v>42813525500050</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C40" s="2" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D40" s="2"/>
       <c r="E40" s="2" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F40" s="2" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="G40" s="2"/>
       <c r="H40" s="2" t="s">
-        <v>142</v>
+        <v>22</v>
       </c>
       <c r="I40" s="3">
-        <v>93130972313</v>
+        <v>32590996759</v>
       </c>
       <c r="J40" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K40" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L40" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M40" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" s="1">
-        <v>42071817300065</v>
+        <v>43903961100025</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C41" s="2" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D41" s="2"/>
       <c r="E41" s="2" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F41" s="2" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="G41" s="2"/>
       <c r="H41" s="2" t="s">
-        <v>152</v>
+        <v>142</v>
       </c>
       <c r="I41" s="3">
-        <v>11755342375</v>
+        <v>84691657569</v>
       </c>
       <c r="J41" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K41" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L41" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M41" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" s="1">
-        <v>42813525500050</v>
+        <v>44072836800026</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C42" s="2" t="s">
         <v>153</v>
       </c>
       <c r="D42" s="2"/>
       <c r="E42" s="2" t="s">
         <v>154</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>155</v>
       </c>
       <c r="G42" s="2"/>
       <c r="H42" s="2" t="s">
-        <v>22</v>
+        <v>103</v>
       </c>
       <c r="I42" s="3">
-        <v>32590996759</v>
+        <v>84740379274</v>
       </c>
       <c r="J42" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K42" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L42" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M42" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" s="1">
         <v>78611668100010</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>156</v>
       </c>
       <c r="D43" s="2"/>
       <c r="E43" s="2" t="s">
         <v>157</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>158</v>
       </c>
       <c r="G43" s="2"/>
       <c r="H43" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I43" s="3">
         <v>52490001049</v>
@@ -2830,31 +2830,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 08/16/2026 14:23:04</dc:description>
+  <dc:description>Export en date du 10/04/2026 02:36:32</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>