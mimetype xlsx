--- v2 (2026-03-11)
+++ v3 (2026-04-30)
@@ -349,138 +349,138 @@
   <si>
     <t>2376P004176</t>
   </si>
   <si>
     <t>UNIVERSITE AMIENS PICARDIE JULES VERNE</t>
   </si>
   <si>
     <t>PRESIDENCE DE L UNIVERSITE</t>
   </si>
   <si>
     <t>CHEMIN DU THIL 80000 AMIENS</t>
   </si>
   <si>
     <t>2280P000880</t>
   </si>
   <si>
     <t>UNIVERSITE PARIS EST CRETEIL VAL DE MARNE</t>
   </si>
   <si>
     <t>61 AVENUE DU GENERAL DE GAULLE 94000 CRETEIL</t>
   </si>
   <si>
     <t>1194P000794</t>
   </si>
   <si>
+    <t>ASSOCIATION DE GESTION DU CONSERVATOIRE NATIONAL DES ARTS ET METIERS EN GUADELOUPE</t>
+  </si>
+  <si>
+    <t>CAMPUS FOUILLE FOUILLOLE 97110 POINTE A PITRE</t>
+  </si>
+  <si>
+    <t>01/03/1993</t>
+  </si>
+  <si>
+    <t>INST FORM REG INDUST AGRO ALIMENT AUVERGNE RHONE ALPES</t>
+  </si>
+  <si>
+    <t>AGRAPOLE 23 RUE JEAN BALDASSINI 69007 LYON</t>
+  </si>
+  <si>
+    <t>05/12/2012</t>
+  </si>
+  <si>
+    <t>CNAM BRETAGNE - AGCNAM</t>
+  </si>
+  <si>
+    <t>2 RUE CAMILLE GUERIN 22440 PLOUFRAGAN</t>
+  </si>
+  <si>
+    <t>02/02/2009</t>
+  </si>
+  <si>
+    <t>LACTALIS FORMATION</t>
+  </si>
+  <si>
+    <t>10 RUE ADOLPHE BECK 53000 LAVAL</t>
+  </si>
+  <si>
+    <t>01/01/1900</t>
+  </si>
+  <si>
+    <t>CONSERVATOIRE NATIONAL DES ARTS ET METIERS DE LA REGION DES PAYS DE LA LOIRE - ASSOCIATION DE GESTION</t>
+  </si>
+  <si>
+    <t>25 BOULEVARD GUY MOLLET 44300 NANTES</t>
+  </si>
+  <si>
+    <t>19/08/1991</t>
+  </si>
+  <si>
+    <t>CNAM BOURGOGNE FRANCHE-COMTE</t>
+  </si>
+  <si>
+    <t>13 RUE ERNEST THIERRY-MIEG 90000 BELFORT</t>
+  </si>
+  <si>
+    <t>15/07/2002</t>
+  </si>
+  <si>
+    <t>4390P000290</t>
+  </si>
+  <si>
+    <t>CNAM HAUTS-DE-FRANCE - ASSOCIATION DE GESTION</t>
+  </si>
+  <si>
+    <t>AV DES FACULTES 80000 AMIENS</t>
+  </si>
+  <si>
+    <t>23/01/1990</t>
+  </si>
+  <si>
     <t>ASSOCIATION DE GESTION DU CNAM DE MARTINIQUE</t>
   </si>
   <si>
     <t>CAMPUS INIVERSITAIRE BP 7216 CAMPUS UNIVERSITAIRE 97233 SCHOELCHER</t>
   </si>
   <si>
-    <t>01/03/1993</t>
-[...55 lines deleted...]
-  <si>
     <t>FORMASUP ISERE DROME ARDECHE</t>
   </si>
   <si>
     <t>3 AVENUE MARIE REYNOARD 38100 GRENOBLE</t>
   </si>
   <si>
     <t>24/01/2011</t>
   </si>
   <si>
     <t>FORMASUP HAUTS DE FRANCE</t>
   </si>
   <si>
     <t>PARC DES MOULINS 7 B AV DE LA CREATIVITE 59491 VILLENEUVE D ASCQ</t>
   </si>
   <si>
     <t>01/10/2006</t>
-  </si>
-[...7 lines deleted...]
-    <t>02/02/2009</t>
   </si>
   <si>
     <t>CONSERVATOIRE NATIONAL DES ARTS ET METIERS DE PROVENCE ALPES COTE D4AZUR</t>
   </si>
   <si>
     <t>12 PL DES ABATTOIRS 13015 MARSEILLE 15EME</t>
   </si>
   <si>
     <t>16/06/2012</t>
   </si>
   <si>
     <t>ASSOCIATION DE GESTION DU CONSERVATOIRE NATION DES ARTS ET METIERS AUVERGNE-RHONE-ALPES</t>
   </si>
   <si>
     <t>CNAM AUVERGNE RHONE ALPES</t>
   </si>
   <si>
     <t>4 RUE RAVIER 69007 LYON</t>
   </si>
   <si>
     <t>07/07/2011</t>
   </si>
   <si>
     <t>ASSOCIATION DE GESTION DU CONSERVATOIRE NATIONAL DES ARTS ET METIERS DE LA REUNION</t>
   </si>
@@ -1968,413 +1968,413 @@
       <c r="F26" s="2" t="s">
         <v>43</v>
       </c>
       <c r="G26" s="2"/>
       <c r="H26" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I26" s="3" t="s">
         <v>110</v>
       </c>
       <c r="J26" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K26" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L26" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M26" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" s="1">
-        <v>39064039900015</v>
+        <v>39174243400015</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>111</v>
       </c>
       <c r="D27" s="2"/>
       <c r="E27" s="2" t="s">
         <v>112</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>113</v>
       </c>
       <c r="G27" s="2"/>
       <c r="H27" s="2" t="s">
         <v>68</v>
       </c>
       <c r="I27" s="3">
-        <v>97970049697</v>
+        <v>95970009897</v>
       </c>
       <c r="J27" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K27" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="L27" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M27" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="1">
-        <v>30784534700011</v>
+        <v>39329874000027</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>114</v>
       </c>
       <c r="D28" s="2"/>
       <c r="E28" s="2" t="s">
         <v>115</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>116</v>
       </c>
       <c r="G28" s="2"/>
       <c r="H28" s="2" t="s">
-        <v>68</v>
+        <v>44</v>
       </c>
       <c r="I28" s="3">
-        <v>52530000553</v>
+        <v>82690413569</v>
       </c>
       <c r="J28" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K28" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L28" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M28" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="1">
-        <v>32439762900118</v>
+        <v>43411361900119</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>117</v>
       </c>
       <c r="D29" s="2"/>
       <c r="E29" s="2" t="s">
         <v>118</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>119</v>
       </c>
       <c r="G29" s="2"/>
       <c r="H29" s="2" t="s">
-        <v>22</v>
+        <v>68</v>
       </c>
       <c r="I29" s="3">
-        <v>52440210544</v>
+        <v>53220704022</v>
       </c>
       <c r="J29" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K29" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L29" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M29" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="1">
-        <v>34022316300023</v>
+        <v>30784534700011</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>120</v>
       </c>
       <c r="D30" s="2"/>
       <c r="E30" s="2" t="s">
         <v>121</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>122</v>
       </c>
       <c r="G30" s="2"/>
       <c r="H30" s="2" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>123</v>
+        <v>68</v>
+      </c>
+      <c r="I30" s="3">
+        <v>52530000553</v>
       </c>
       <c r="J30" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K30" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L30" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="M30" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="1">
-        <v>34896746400028</v>
+        <v>32439762900118</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C31" s="2" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="D31" s="2"/>
       <c r="E31" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="F31" s="2" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="G31" s="2"/>
       <c r="H31" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I31" s="3">
-        <v>22800077680</v>
+        <v>52440210544</v>
       </c>
       <c r="J31" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K31" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L31" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M31" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" s="1">
-        <v>39174243400015</v>
+        <v>34022316300023</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C32" s="2" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="D32" s="2"/>
       <c r="E32" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="F32" s="2" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="G32" s="2"/>
       <c r="H32" s="2" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-        <v>95970009897</v>
+        <v>22</v>
+      </c>
+      <c r="I32" s="3" t="s">
+        <v>129</v>
       </c>
       <c r="J32" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K32" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="L32" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M32" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="1">
-        <v>39329874000027</v>
+        <v>34896746400028</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C33" s="2" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D33" s="2"/>
       <c r="E33" s="2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="F33" s="2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="G33" s="2"/>
       <c r="H33" s="2" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="I33" s="3">
-        <v>82690413569</v>
+        <v>22800077680</v>
       </c>
       <c r="J33" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K33" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L33" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="M33" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="1">
-        <v>40945804900049</v>
+        <v>39064039900015</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C34" s="2" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D34" s="2"/>
       <c r="E34" s="2" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="F34" s="2" t="s">
-        <v>134</v>
+        <v>113</v>
       </c>
       <c r="G34" s="2"/>
       <c r="H34" s="2" t="s">
-        <v>22</v>
+        <v>68</v>
       </c>
       <c r="I34" s="3">
-        <v>84380775838</v>
+        <v>97970049697</v>
       </c>
       <c r="J34" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K34" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L34" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="M34" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" s="1">
-        <v>42813525500050</v>
+        <v>40945804900049</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C35" s="2" t="s">
         <v>135</v>
       </c>
       <c r="D35" s="2"/>
       <c r="E35" s="2" t="s">
         <v>136</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>137</v>
       </c>
       <c r="G35" s="2"/>
       <c r="H35" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I35" s="3">
-        <v>32590996759</v>
+        <v>84380775838</v>
       </c>
       <c r="J35" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K35" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L35" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M35" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="1">
-        <v>43411361900119</v>
+        <v>42813525500050</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>138</v>
       </c>
       <c r="D36" s="2"/>
       <c r="E36" s="2" t="s">
         <v>139</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>140</v>
       </c>
       <c r="G36" s="2"/>
       <c r="H36" s="2" t="s">
-        <v>68</v>
+        <v>22</v>
       </c>
       <c r="I36" s="3">
-        <v>53220704022</v>
+        <v>32590996759</v>
       </c>
       <c r="J36" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K36" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L36" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="M36" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="1">
         <v>43964416200034</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>141</v>
       </c>
       <c r="D37" s="2"/>
       <c r="E37" s="2" t="s">
         <v>142</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>143</v>
       </c>
       <c r="G37" s="2"/>
       <c r="H37" s="2" t="s">
         <v>68</v>
@@ -2612,51 +2612,51 @@
       <c r="K43" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L43" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M43" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" s="1">
         <v>78362626000013</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C44" s="2" t="s">
         <v>165</v>
       </c>
       <c r="D44" s="2"/>
       <c r="E44" s="2" t="s">
         <v>166</v>
       </c>
       <c r="F44" s="2" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="G44" s="2"/>
       <c r="H44" s="2" t="s">
         <v>167</v>
       </c>
       <c r="I44" s="3">
         <v>31590008059</v>
       </c>
       <c r="J44" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K44" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L44" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M44" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" s="1">
         <v>78515062400365</v>
       </c>
@@ -2949,31 +2949,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 03/11/2026 21:49:15</dc:description>
+  <dc:description>Export en date du 04/30/2026 04:33:27</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>