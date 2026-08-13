--- v3 (2026-04-30)
+++ v4 (2026-08-13)
@@ -58,51 +58,51 @@
   <si>
     <t>DATE DE FERMETURE</t>
   </si>
   <si>
     <t>CODE APE</t>
   </si>
   <si>
     <t>NDA</t>
   </si>
   <si>
     <t>BILAN DE COMPETENCE</t>
   </si>
   <si>
     <t>APPRENTISSAGE</t>
   </si>
   <si>
     <t>VAE</t>
   </si>
   <si>
     <t>ACTION DE FORMATION</t>
   </si>
   <si>
     <t>Actif</t>
   </si>
   <si>
-    <t>MINISTERE DE L’ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L’ESPACE</t>
+    <t>MINISTERE DE L'ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L'ESPACE</t>
   </si>
   <si>
     <t>HOTEL DE BONCOURT 21 RUE DESCARTES 75005 PARIS</t>
   </si>
   <si>
     <t>16/05/2012</t>
   </si>
   <si>
     <t>84.11Z</t>
   </si>
   <si>
     <t>FAUX</t>
   </si>
   <si>
     <t>UNIVERSITE DE LORRAINE</t>
   </si>
   <si>
     <t>34 COURS LEOPOLD 54000 NANCY</t>
   </si>
   <si>
     <t>01/01/2012</t>
   </si>
   <si>
     <t>85.42Z</t>
   </si>
@@ -349,138 +349,138 @@
   <si>
     <t>2376P004176</t>
   </si>
   <si>
     <t>UNIVERSITE AMIENS PICARDIE JULES VERNE</t>
   </si>
   <si>
     <t>PRESIDENCE DE L UNIVERSITE</t>
   </si>
   <si>
     <t>CHEMIN DU THIL 80000 AMIENS</t>
   </si>
   <si>
     <t>2280P000880</t>
   </si>
   <si>
     <t>UNIVERSITE PARIS EST CRETEIL VAL DE MARNE</t>
   </si>
   <si>
     <t>61 AVENUE DU GENERAL DE GAULLE 94000 CRETEIL</t>
   </si>
   <si>
     <t>1194P000794</t>
   </si>
   <si>
+    <t>LACTALIS FORMATION</t>
+  </si>
+  <si>
+    <t>10 RUE ADOLPHE BECK 53000 LAVAL</t>
+  </si>
+  <si>
+    <t>01/01/1900</t>
+  </si>
+  <si>
+    <t>CONSERVATOIRE NATIONAL DES ARTS ET METIERS DE LA REGION DES PAYS DE LA LOIRE - ASSOCIATION DE GESTION</t>
+  </si>
+  <si>
+    <t>25 BOULEVARD GUY MOLLET 44300 NANTES</t>
+  </si>
+  <si>
+    <t>19/08/1991</t>
+  </si>
+  <si>
+    <t>CNAM BOURGOGNE FRANCHE-COMTE</t>
+  </si>
+  <si>
+    <t>13 RUE ERNEST THIERRY-MIEG 90000 BELFORT</t>
+  </si>
+  <si>
+    <t>15/07/2002</t>
+  </si>
+  <si>
+    <t>4390P000290</t>
+  </si>
+  <si>
+    <t>CNAM HAUTS-DE-FRANCE - ASSOCIATION DE GESTION</t>
+  </si>
+  <si>
+    <t>AV DES FACULTES 80000 AMIENS</t>
+  </si>
+  <si>
+    <t>23/01/1990</t>
+  </si>
+  <si>
+    <t>ASSOCIATION DE GESTION DU CNAM DE MARTINIQUE</t>
+  </si>
+  <si>
+    <t>CAMPUS INIVERSITAIRE BP 7216 CAMPUS UNIVERSITAIRE 97233 SCHOELCHER</t>
+  </si>
+  <si>
+    <t>01/03/1993</t>
+  </si>
+  <si>
     <t>ASSOCIATION DE GESTION DU CONSERVATOIRE NATIONAL DES ARTS ET METIERS EN GUADELOUPE</t>
   </si>
   <si>
     <t>CAMPUS FOUILLE FOUILLOLE 97110 POINTE A PITRE</t>
   </si>
   <si>
-    <t>01/03/1993</t>
-[...1 lines deleted...]
-  <si>
     <t>INST FORM REG INDUST AGRO ALIMENT AUVERGNE RHONE ALPES</t>
   </si>
   <si>
     <t>AGRAPOLE 23 RUE JEAN BALDASSINI 69007 LYON</t>
   </si>
   <si>
     <t>05/12/2012</t>
   </si>
   <si>
+    <t>FORMASUP ISERE DROME ARDECHE</t>
+  </si>
+  <si>
+    <t>3 AVENUE MARIE REYNOARD 38100 GRENOBLE</t>
+  </si>
+  <si>
+    <t>24/01/2011</t>
+  </si>
+  <si>
+    <t>FORMASUP HAUTS DE FRANCE</t>
+  </si>
+  <si>
+    <t>PARC DES MOULINS 7 B AV DE LA CREATIVITE 59491 VILLENEUVE D ASCQ</t>
+  </si>
+  <si>
+    <t>01/10/2006</t>
+  </si>
+  <si>
     <t>CNAM BRETAGNE - AGCNAM</t>
   </si>
   <si>
     <t>2 RUE CAMILLE GUERIN 22440 PLOUFRAGAN</t>
   </si>
   <si>
     <t>02/02/2009</t>
-  </si>
-[...61 lines deleted...]
-    <t>01/10/2006</t>
   </si>
   <si>
     <t>CONSERVATOIRE NATIONAL DES ARTS ET METIERS DE PROVENCE ALPES COTE D4AZUR</t>
   </si>
   <si>
     <t>12 PL DES ABATTOIRS 13015 MARSEILLE 15EME</t>
   </si>
   <si>
     <t>16/06/2012</t>
   </si>
   <si>
     <t>ASSOCIATION DE GESTION DU CONSERVATOIRE NATION DES ARTS ET METIERS AUVERGNE-RHONE-ALPES</t>
   </si>
   <si>
     <t>CNAM AUVERGNE RHONE ALPES</t>
   </si>
   <si>
     <t>4 RUE RAVIER 69007 LYON</t>
   </si>
   <si>
     <t>07/07/2011</t>
   </si>
   <si>
     <t>ASSOCIATION DE GESTION DU CONSERVATOIRE NATIONAL DES ARTS ET METIERS DE LA REUNION</t>
   </si>
@@ -1968,413 +1968,413 @@
       <c r="F26" s="2" t="s">
         <v>43</v>
       </c>
       <c r="G26" s="2"/>
       <c r="H26" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I26" s="3" t="s">
         <v>110</v>
       </c>
       <c r="J26" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K26" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L26" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M26" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" s="1">
-        <v>39174243400015</v>
+        <v>30784534700011</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>111</v>
       </c>
       <c r="D27" s="2"/>
       <c r="E27" s="2" t="s">
         <v>112</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>113</v>
       </c>
       <c r="G27" s="2"/>
       <c r="H27" s="2" t="s">
         <v>68</v>
       </c>
       <c r="I27" s="3">
-        <v>95970009897</v>
+        <v>52530000553</v>
       </c>
       <c r="J27" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K27" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="L27" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="M27" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="1">
-        <v>39329874000027</v>
+        <v>32439762900118</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>114</v>
       </c>
       <c r="D28" s="2"/>
       <c r="E28" s="2" t="s">
         <v>115</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>116</v>
       </c>
       <c r="G28" s="2"/>
       <c r="H28" s="2" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="I28" s="3">
-        <v>82690413569</v>
+        <v>52440210544</v>
       </c>
       <c r="J28" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K28" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L28" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="M28" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="1">
-        <v>43411361900119</v>
+        <v>34022316300023</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>117</v>
       </c>
       <c r="D29" s="2"/>
       <c r="E29" s="2" t="s">
         <v>118</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>119</v>
       </c>
       <c r="G29" s="2"/>
       <c r="H29" s="2" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-        <v>53220704022</v>
+        <v>22</v>
+      </c>
+      <c r="I29" s="3" t="s">
+        <v>120</v>
       </c>
       <c r="J29" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K29" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L29" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M29" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="1">
-        <v>30784534700011</v>
+        <v>34896746400028</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C30" s="2" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D30" s="2"/>
       <c r="E30" s="2" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="G30" s="2"/>
       <c r="H30" s="2" t="s">
-        <v>68</v>
+        <v>22</v>
       </c>
       <c r="I30" s="3">
-        <v>52530000553</v>
+        <v>22800077680</v>
       </c>
       <c r="J30" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K30" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L30" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="M30" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="1">
-        <v>32439762900118</v>
+        <v>39064039900015</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C31" s="2" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D31" s="2"/>
       <c r="E31" s="2" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="F31" s="2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="G31" s="2"/>
       <c r="H31" s="2" t="s">
-        <v>22</v>
+        <v>68</v>
       </c>
       <c r="I31" s="3">
-        <v>52440210544</v>
+        <v>97970049697</v>
       </c>
       <c r="J31" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K31" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L31" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M31" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" s="1">
-        <v>34022316300023</v>
+        <v>39174243400015</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C32" s="2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D32" s="2"/>
       <c r="E32" s="2" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F32" s="2" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="G32" s="2"/>
       <c r="H32" s="2" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>129</v>
+        <v>68</v>
+      </c>
+      <c r="I32" s="3">
+        <v>95970009897</v>
       </c>
       <c r="J32" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K32" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="L32" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M32" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="1">
-        <v>34896746400028</v>
+        <v>39329874000027</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C33" s="2" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="D33" s="2"/>
       <c r="E33" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="F33" s="2" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="G33" s="2"/>
       <c r="H33" s="2" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="I33" s="3">
-        <v>22800077680</v>
+        <v>82690413569</v>
       </c>
       <c r="J33" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K33" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L33" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="M33" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="1">
-        <v>39064039900015</v>
+        <v>40945804900049</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C34" s="2" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="D34" s="2"/>
       <c r="E34" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="F34" s="2" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="G34" s="2"/>
       <c r="H34" s="2" t="s">
-        <v>68</v>
+        <v>22</v>
       </c>
       <c r="I34" s="3">
-        <v>97970049697</v>
+        <v>84380775838</v>
       </c>
       <c r="J34" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K34" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L34" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="M34" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" s="1">
-        <v>40945804900049</v>
+        <v>42813525500050</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C35" s="2" t="s">
         <v>135</v>
       </c>
       <c r="D35" s="2"/>
       <c r="E35" s="2" t="s">
         <v>136</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>137</v>
       </c>
       <c r="G35" s="2"/>
       <c r="H35" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I35" s="3">
-        <v>84380775838</v>
+        <v>32590996759</v>
       </c>
       <c r="J35" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K35" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L35" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M35" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="1">
-        <v>42813525500050</v>
+        <v>43411361900119</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>138</v>
       </c>
       <c r="D36" s="2"/>
       <c r="E36" s="2" t="s">
         <v>139</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>140</v>
       </c>
       <c r="G36" s="2"/>
       <c r="H36" s="2" t="s">
-        <v>22</v>
+        <v>68</v>
       </c>
       <c r="I36" s="3">
-        <v>32590996759</v>
+        <v>53220704022</v>
       </c>
       <c r="J36" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K36" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L36" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="M36" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="1">
         <v>43964416200034</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>141</v>
       </c>
       <c r="D37" s="2"/>
       <c r="E37" s="2" t="s">
         <v>142</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>143</v>
       </c>
       <c r="G37" s="2"/>
       <c r="H37" s="2" t="s">
         <v>68</v>
@@ -2612,51 +2612,51 @@
       <c r="K43" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L43" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M43" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" s="1">
         <v>78362626000013</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C44" s="2" t="s">
         <v>165</v>
       </c>
       <c r="D44" s="2"/>
       <c r="E44" s="2" t="s">
         <v>166</v>
       </c>
       <c r="F44" s="2" t="s">
-        <v>122</v>
+        <v>113</v>
       </c>
       <c r="G44" s="2"/>
       <c r="H44" s="2" t="s">
         <v>167</v>
       </c>
       <c r="I44" s="3">
         <v>31590008059</v>
       </c>
       <c r="J44" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K44" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L44" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M44" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" s="1">
         <v>78515062400365</v>
       </c>
@@ -2776,51 +2776,51 @@
       </c>
       <c r="C48" s="2" t="s">
         <v>178</v>
       </c>
       <c r="D48" s="2"/>
       <c r="E48" s="2" t="s">
         <v>179</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>180</v>
       </c>
       <c r="G48" s="2"/>
       <c r="H48" s="2" t="s">
         <v>68</v>
       </c>
       <c r="I48" s="3">
         <v>28140302014</v>
       </c>
       <c r="J48" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K48" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L48" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="M48" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="49" spans="1:13">
       <c r="A49" s="1">
         <v>93810656400017</v>
       </c>
       <c r="B49" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C49" s="2" t="s">
         <v>181</v>
       </c>
       <c r="D49" s="2" t="s">
         <v>182</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>183</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>184</v>
       </c>
       <c r="G49" s="2"/>
@@ -2949,31 +2949,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 04/30/2026 04:33:27</dc:description>
+  <dc:description>Export en date du 08/13/2026 02:30:09</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>