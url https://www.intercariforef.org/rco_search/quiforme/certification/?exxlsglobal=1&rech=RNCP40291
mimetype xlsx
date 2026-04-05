--- v1 (2026-02-13)
+++ v2 (2026-04-05)
@@ -199,78 +199,78 @@
   <si>
     <t>9383P002683</t>
   </si>
   <si>
     <t>UNIVERSITE DE LIMOGES</t>
   </si>
   <si>
     <t>HOTEL DE L'UNIVERSITE 33 RUE FRANCOIS MITTERRAND 87000 LIMOGES</t>
   </si>
   <si>
     <t>15/04/2002</t>
   </si>
   <si>
     <t>7487P000287</t>
   </si>
   <si>
     <t>UNIVERSITE PARIS EST CRETEIL VAL DE MARNE</t>
   </si>
   <si>
     <t>61 AVENUE DU GENERAL DE GAULLE 94000 CRETEIL</t>
   </si>
   <si>
     <t>1194P000794</t>
   </si>
   <si>
+    <t>ESI BUSINESS EXECUTIVE</t>
+  </si>
+  <si>
+    <t>20 T RUE DE BEZONS 92400 COURBEVOIE</t>
+  </si>
+  <si>
+    <t>12/02/2014</t>
+  </si>
+  <si>
+    <t>ADEFSA CTRE FORMAT APPRENTIS DESCARTES</t>
+  </si>
+  <si>
+    <t>PARC DE LA HAUTE MAISON 23 RUE GALILEE 77420 CHAMPS-SUR-MARNE</t>
+  </si>
+  <si>
+    <t>01/07/2003</t>
+  </si>
+  <si>
+    <t>85.59B</t>
+  </si>
+  <si>
     <t>FORMASUP MEDITERRANEE</t>
   </si>
   <si>
     <t>WORLD TRADE CENTER 2 RUE HENRI BARBUSSE 13001 MARSEILLE</t>
   </si>
   <si>
     <t>24/01/2022</t>
-  </si>
-[...19 lines deleted...]
-    <t>12/02/2014</t>
   </si>
   <si>
     <t>NIMES UNIVERSITE</t>
   </si>
   <si>
     <t>SITE VAUBAN RUE DU DOCTEUR GEORGES SALAN 30000 NIMES</t>
   </si>
   <si>
     <t>18/07/2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1169,71 +1169,71 @@
       <c r="F14" s="2" t="s">
         <v>46</v>
       </c>
       <c r="G14" s="2"/>
       <c r="H14" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I14" s="3" t="s">
         <v>60</v>
       </c>
       <c r="J14" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K14" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L14" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M14" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="1">
-        <v>39391439500057</v>
+        <v>48448287200021</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>61</v>
       </c>
       <c r="D15" s="2"/>
       <c r="E15" s="2" t="s">
         <v>62</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>63</v>
       </c>
       <c r="G15" s="2"/>
       <c r="H15" s="2" t="s">
         <v>30</v>
       </c>
       <c r="I15" s="3">
-        <v>93130972313</v>
+        <v>11921554492</v>
       </c>
       <c r="J15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M15" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="1">
         <v>39089496200054</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>64</v>
       </c>
       <c r="D16" s="2"/>
@@ -1243,71 +1243,71 @@
       <c r="F16" s="2" t="s">
         <v>66</v>
       </c>
       <c r="G16" s="2"/>
       <c r="H16" s="2" t="s">
         <v>67</v>
       </c>
       <c r="I16" s="3">
         <v>11770565477</v>
       </c>
       <c r="J16" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L16" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M16" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="1">
-        <v>48448287200021</v>
+        <v>39391439500057</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>68</v>
       </c>
       <c r="D17" s="2"/>
       <c r="E17" s="2" t="s">
         <v>69</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>70</v>
       </c>
       <c r="G17" s="2"/>
       <c r="H17" s="2" t="s">
         <v>30</v>
       </c>
       <c r="I17" s="3">
-        <v>11921554492</v>
+        <v>93130972313</v>
       </c>
       <c r="J17" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L17" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M17" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="1">
         <v>93249157400012</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>71</v>
       </c>
       <c r="D18" s="2"/>
@@ -1369,31 +1369,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 02/13/2026 01:10:33</dc:description>
+  <dc:description>Export en date du 04/05/2026 22:47:00</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>