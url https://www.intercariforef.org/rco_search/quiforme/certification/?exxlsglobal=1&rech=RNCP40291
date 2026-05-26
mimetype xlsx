--- v2 (2026-04-05)
+++ v3 (2026-05-26)
@@ -199,78 +199,78 @@
   <si>
     <t>9383P002683</t>
   </si>
   <si>
     <t>UNIVERSITE DE LIMOGES</t>
   </si>
   <si>
     <t>HOTEL DE L'UNIVERSITE 33 RUE FRANCOIS MITTERRAND 87000 LIMOGES</t>
   </si>
   <si>
     <t>15/04/2002</t>
   </si>
   <si>
     <t>7487P000287</t>
   </si>
   <si>
     <t>UNIVERSITE PARIS EST CRETEIL VAL DE MARNE</t>
   </si>
   <si>
     <t>61 AVENUE DU GENERAL DE GAULLE 94000 CRETEIL</t>
   </si>
   <si>
     <t>1194P000794</t>
   </si>
   <si>
+    <t>ADEFSA CTRE FORMAT APPRENTIS DESCARTES</t>
+  </si>
+  <si>
+    <t>PARC DE LA HAUTE MAISON 23 RUE GALILEE 77420 CHAMPS-SUR-MARNE</t>
+  </si>
+  <si>
+    <t>01/07/2003</t>
+  </si>
+  <si>
+    <t>85.59B</t>
+  </si>
+  <si>
+    <t>FORMASUP MEDITERRANEE</t>
+  </si>
+  <si>
+    <t>WORLD TRADE CENTER 2 RUE HENRI BARBUSSE 13001 MARSEILLE</t>
+  </si>
+  <si>
+    <t>24/01/2022</t>
+  </si>
+  <si>
     <t>ESI BUSINESS EXECUTIVE</t>
   </si>
   <si>
     <t>20 T RUE DE BEZONS 92400 COURBEVOIE</t>
   </si>
   <si>
     <t>12/02/2014</t>
-  </si>
-[...19 lines deleted...]
-    <t>24/01/2022</t>
   </si>
   <si>
     <t>NIMES UNIVERSITE</t>
   </si>
   <si>
     <t>SITE VAUBAN RUE DU DOCTEUR GEORGES SALAN 30000 NIMES</t>
   </si>
   <si>
     <t>18/07/2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1169,145 +1169,145 @@
       <c r="F14" s="2" t="s">
         <v>46</v>
       </c>
       <c r="G14" s="2"/>
       <c r="H14" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I14" s="3" t="s">
         <v>60</v>
       </c>
       <c r="J14" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K14" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L14" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M14" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="1">
-        <v>48448287200021</v>
+        <v>39089496200054</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>61</v>
       </c>
       <c r="D15" s="2"/>
       <c r="E15" s="2" t="s">
         <v>62</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>63</v>
       </c>
       <c r="G15" s="2"/>
       <c r="H15" s="2" t="s">
-        <v>30</v>
+        <v>64</v>
       </c>
       <c r="I15" s="3">
-        <v>11921554492</v>
+        <v>11770565477</v>
       </c>
       <c r="J15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M15" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="1">
-        <v>39089496200054</v>
+        <v>39391439500057</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D16" s="2"/>
       <c r="E16" s="2" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="G16" s="2"/>
       <c r="H16" s="2" t="s">
-        <v>67</v>
+        <v>30</v>
       </c>
       <c r="I16" s="3">
-        <v>11770565477</v>
+        <v>93130972313</v>
       </c>
       <c r="J16" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L16" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M16" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="1">
-        <v>39391439500057</v>
+        <v>48448287200021</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>68</v>
       </c>
       <c r="D17" s="2"/>
       <c r="E17" s="2" t="s">
         <v>69</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>70</v>
       </c>
       <c r="G17" s="2"/>
       <c r="H17" s="2" t="s">
         <v>30</v>
       </c>
       <c r="I17" s="3">
-        <v>93130972313</v>
+        <v>11921554492</v>
       </c>
       <c r="J17" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L17" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M17" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="1">
         <v>93249157400012</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>71</v>
       </c>
       <c r="D18" s="2"/>
@@ -1369,31 +1369,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 04/05/2026 22:47:00</dc:description>
+  <dc:description>Export en date du 05/26/2026 09:53:17</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>