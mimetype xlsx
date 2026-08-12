--- v3 (2026-05-26)
+++ v4 (2026-08-12)
@@ -58,51 +58,51 @@
   <si>
     <t>DATE DE FERMETURE</t>
   </si>
   <si>
     <t>CODE APE</t>
   </si>
   <si>
     <t>NDA</t>
   </si>
   <si>
     <t>BILAN DE COMPETENCE</t>
   </si>
   <si>
     <t>APPRENTISSAGE</t>
   </si>
   <si>
     <t>VAE</t>
   </si>
   <si>
     <t>ACTION DE FORMATION</t>
   </si>
   <si>
     <t>Actif</t>
   </si>
   <si>
-    <t>MINISTERE DE L’ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L’ESPACE</t>
+    <t>MINISTERE DE L'ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L'ESPACE</t>
   </si>
   <si>
     <t>HOTEL DE BONCOURT 21 RUE DESCARTES 75005 PARIS</t>
   </si>
   <si>
     <t>16/05/2012</t>
   </si>
   <si>
     <t>84.11Z</t>
   </si>
   <si>
     <t>FAUX</t>
   </si>
   <si>
     <t>UNIVERSITE D'AIX MARSEILLE</t>
   </si>
   <si>
     <t>58 BOULEVARD CHARLES LIVON 13007 MARSEILLE</t>
   </si>
   <si>
     <t>01/01/2012</t>
   </si>
   <si>
     <t>85.42Z</t>
   </si>
@@ -1369,31 +1369,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/26/2026 09:53:17</dc:description>
+  <dc:description>Export en date du 08/12/2026 14:11:49</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>