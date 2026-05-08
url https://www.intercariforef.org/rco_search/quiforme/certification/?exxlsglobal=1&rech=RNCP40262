--- v2 (2026-03-03)
+++ v3 (2026-05-08)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="QUIFORME" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'QUIFORME'!$A$1:$M$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
   <si>
     <t>SIRET</t>
   </si>
   <si>
     <t>ÉTAT ADMINISTRATIF</t>
   </si>
   <si>
     <t>RAISON SOCIALE</t>
   </si>
   <si>
     <t>ENSEIGNE</t>
   </si>
   <si>
     <t>ADRESSE</t>
   </si>
   <si>
     <t>DATE D'OUVERTURE</t>
   </si>
   <si>
     <t>DATE DE FERMETURE</t>
   </si>
   <si>
     <t>CODE APE</t>
   </si>
   <si>
@@ -226,51 +226,51 @@
   <si>
     <t>LYCEE GENERAL ET TECHNOLOGIQUE GRANDMONT</t>
   </si>
   <si>
     <t>GRETA VAL DE LOIRE</t>
   </si>
   <si>
     <t>6 AVENUE DE SEVIGNE 37200 TOURS</t>
   </si>
   <si>
     <t>31/07/2024</t>
   </si>
   <si>
     <t>LYCEE GENERAL ET TECHNOLOGIQUE VOLTAIRE</t>
   </si>
   <si>
     <t>GRETA CENTRE-VAL DE LOIRE</t>
   </si>
   <si>
     <t>3 AVENUE VOLTAIRE 45100 ORLEANS</t>
   </si>
   <si>
     <t>01/01/2019</t>
   </si>
   <si>
-    <t>LYCEE LIBERGIER</t>
+    <t>LYCEE GENERAL ET TECHNOLOGIQUE HUGUES LIBERGIER</t>
   </si>
   <si>
     <t>GRETA DE LA MARNE</t>
   </si>
   <si>
     <t>20 RUE DES AUGUSTINS 51100 REIMS</t>
   </si>
   <si>
     <t>2151P000451</t>
   </si>
   <si>
     <t>LYCEE PROFESSIONNEL JEAN ROSTAND</t>
   </si>
   <si>
     <t>GRETA 58</t>
   </si>
   <si>
     <t>LYCEE JEAN ROSTAND 9 BOULEVARD SAINT-EXUPERY 58000 NEVERS</t>
   </si>
   <si>
     <t>31/01/2008</t>
   </si>
   <si>
     <t>2658P000958</t>
   </si>
@@ -443,50 +443,62 @@
     <t>GRETA MTI 94</t>
   </si>
   <si>
     <t>PLACE SAN BENEDETTO DEL TRONTO 94140 ALFORTVILLE</t>
   </si>
   <si>
     <t>10/11/1997</t>
   </si>
   <si>
     <t>LYCEE POLYVALENT GUSTAVE MONOD</t>
   </si>
   <si>
     <t>GRETA DU VAL D OISE</t>
   </si>
   <si>
     <t>71 AVENUE DE CEINTURE 95880 ENGHIEN-LES-BAINS</t>
   </si>
   <si>
     <t>FRANCHIR</t>
   </si>
   <si>
     <t>18 RUE JOBBE DUVAL 75015 PARIS</t>
   </si>
   <si>
     <t>01/01/2004</t>
+  </si>
+  <si>
+    <t>FED NAT SOCIETES ANONYMES FONDATION HLM</t>
+  </si>
+  <si>
+    <t>14 RUE LORD BYRON 75008 PARIS</t>
+  </si>
+  <si>
+    <t>01/01/1982</t>
+  </si>
+  <si>
+    <t>94.99Z</t>
   </si>
   <si>
     <t>LOSFOR</t>
   </si>
   <si>
     <t>97 AVENUE DE LA CORSE 13007 MARSEILLE</t>
   </si>
   <si>
     <t>01/01/1995</t>
   </si>
   <si>
     <t>A F P O L S</t>
   </si>
   <si>
     <t>9 BOULEVARD DES ITALIENS 75002 PARIS</t>
   </si>
   <si>
     <t>05/05/2015</t>
   </si>
   <si>
     <t>ACET FORMATION</t>
   </si>
   <si>
     <t>91 RUE SAINT-PIERRE 60000 BEAUVAIS</t>
   </si>
@@ -1967,202 +1979,210 @@
       <c r="F28" s="2" t="s">
         <v>127</v>
       </c>
       <c r="G28" s="2"/>
       <c r="H28" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I28" s="3">
         <v>11950602195</v>
       </c>
       <c r="J28" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K28" s="2" t="s">
         <v>26</v>
       </c>
       <c r="L28" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M28" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="1">
-        <v>43485700900014</v>
+        <v>39443343700032</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="C29" s="2"/>
+      <c r="C29" s="2" t="s">
+        <v>140</v>
+      </c>
       <c r="D29" s="2"/>
-      <c r="E29" s="2"/>
-      <c r="F29" s="2"/>
+      <c r="E29" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>142</v>
+      </c>
       <c r="G29" s="2"/>
-      <c r="H29" s="2"/>
-      <c r="I29" s="3"/>
+      <c r="H29" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="I29" s="3">
+        <v>11920706792</v>
+      </c>
       <c r="J29" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K29" s="2" t="s">
         <v>26</v>
       </c>
       <c r="L29" s="2" t="s">
         <v>26</v>
       </c>
       <c r="M29" s="2" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="1">
-        <v>39443343700032</v>
+        <v>43485700900014</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C30" s="2" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="D30" s="2"/>
       <c r="E30" s="2" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="G30" s="2"/>
       <c r="H30" s="2" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-      </c>
+        <v>146</v>
+      </c>
+      <c r="I30" s="3"/>
       <c r="J30" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K30" s="2" t="s">
         <v>26</v>
       </c>
       <c r="L30" s="2" t="s">
         <v>26</v>
       </c>
       <c r="M30" s="2" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="1">
         <v>78288396100032</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C31" s="2" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="D31" s="2"/>
       <c r="E31" s="2" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="F31" s="2" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="G31" s="2"/>
       <c r="H31" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I31" s="3">
         <v>93131163613</v>
       </c>
       <c r="J31" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K31" s="2" t="s">
         <v>26</v>
       </c>
       <c r="L31" s="2" t="s">
         <v>26</v>
       </c>
       <c r="M31" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" s="1">
         <v>78435388000023</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C32" s="2" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="D32" s="2"/>
       <c r="E32" s="2" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="F32" s="2" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="G32" s="2"/>
       <c r="H32" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I32" s="3">
         <v>11750117975</v>
       </c>
       <c r="J32" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K32" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L32" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M32" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="1">
         <v>81235895000010</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C33" s="2" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="D33" s="2"/>
       <c r="E33" s="2" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="F33" s="2" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="G33" s="2"/>
       <c r="H33" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I33" s="3"/>
       <c r="J33" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K33" s="2" t="s">
         <v>26</v>
       </c>
       <c r="L33" s="2" t="s">
         <v>26</v>
       </c>
       <c r="M33" s="2" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
@@ -2192,31 +2212,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 03/03/2026 12:53:43</dc:description>
+  <dc:description>Export en date du 05/08/2026 22:18:32</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>