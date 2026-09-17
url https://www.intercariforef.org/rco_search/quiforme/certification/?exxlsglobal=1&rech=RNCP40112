--- v6 (2026-07-16)
+++ v7 (2026-09-17)
@@ -286,84 +286,84 @@
   <si>
     <t>9384P000984</t>
   </si>
   <si>
     <t>UNIVERSITE PARIS NANTERRE</t>
   </si>
   <si>
     <t>200 AVENUE DE LA REPUBLIQUE 92000 NANTERRE</t>
   </si>
   <si>
     <t>1192P000192</t>
   </si>
   <si>
     <t>UNIVERSITE DES ANTILLES</t>
   </si>
   <si>
     <t>CAMPUS FOUILLOLE 97110 POINTE A PITRE</t>
   </si>
   <si>
     <t>07/11/1983</t>
   </si>
   <si>
     <t>9597P000797</t>
   </si>
   <si>
+    <t>ADESA</t>
+  </si>
+  <si>
+    <t>5 RUE SAINT-GERMAIN L'AUXERROIS 75001 PARIS</t>
+  </si>
+  <si>
+    <t>01/06/2024</t>
+  </si>
+  <si>
+    <t>85.32Z</t>
+  </si>
+  <si>
+    <t>FORMASUP MEDITERRANEE</t>
+  </si>
+  <si>
+    <t>WORLD TRADE CENTER 2 RUE HENRI BARBUSSE 13001 MARSEILLE</t>
+  </si>
+  <si>
+    <t>24/01/2022</t>
+  </si>
+  <si>
+    <t>85.59A</t>
+  </si>
+  <si>
     <t>ASS DEVELOPEMENT DES METIERS DE LA TABLE</t>
   </si>
   <si>
     <t>17 A 19 19 RUE JACQUES IBERT 75017 PARIS</t>
   </si>
   <si>
     <t>17/01/1983</t>
   </si>
   <si>
     <t>85.59B</t>
-  </si>
-[...22 lines deleted...]
-    <t>85.59A</t>
   </si>
   <si>
     <t>FORMASUP PARIS ILE-DE-FRANCE</t>
   </si>
   <si>
     <t>72 B RUE DE LOURMEL 75015 PARIS</t>
   </si>
   <si>
     <t>14/05/2019</t>
   </si>
   <si>
     <t>FORMASUP HAUTS DE FRANCE</t>
   </si>
   <si>
     <t>PARC DES MOULINS 7 B AV DE LA CREATIVITE 59491 VILLENEUVE D ASCQ</t>
   </si>
   <si>
     <t>01/10/2006</t>
   </si>
   <si>
     <t>FORMA-SUP SAVOIE MONT BLANC</t>
   </si>
   <si>
     <t>ANNECY-LE-VIEUX 5 CHE DE BELLEVUE 74000 ANNECY</t>
   </si>
@@ -1583,179 +1583,179 @@
       <c r="F22" s="2" t="s">
         <v>88</v>
       </c>
       <c r="G22" s="2"/>
       <c r="H22" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I22" s="3" t="s">
         <v>89</v>
       </c>
       <c r="J22" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K22" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L22" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M22" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="1">
-        <v>31721734700044</v>
+        <v>39333773800065</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>90</v>
       </c>
       <c r="D23" s="2"/>
       <c r="E23" s="2" t="s">
         <v>91</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>92</v>
       </c>
       <c r="G23" s="2"/>
       <c r="H23" s="2" t="s">
         <v>93</v>
       </c>
       <c r="I23" s="3">
-        <v>11750327775</v>
+        <v>11754251975</v>
       </c>
       <c r="J23" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L23" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M23" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="1">
-        <v>39333773800065</v>
+        <v>39391439500057</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>94</v>
       </c>
       <c r="D24" s="2"/>
       <c r="E24" s="2" t="s">
         <v>95</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>96</v>
       </c>
       <c r="G24" s="2"/>
       <c r="H24" s="2" t="s">
         <v>97</v>
       </c>
       <c r="I24" s="3">
-        <v>11754251975</v>
+        <v>93130972313</v>
       </c>
       <c r="J24" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K24" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L24" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M24" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="1">
-        <v>39391439500057</v>
+        <v>31721734700044</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>98</v>
       </c>
       <c r="D25" s="2"/>
       <c r="E25" s="2" t="s">
         <v>99</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>100</v>
       </c>
       <c r="G25" s="2"/>
       <c r="H25" s="2" t="s">
         <v>101</v>
       </c>
       <c r="I25" s="3">
-        <v>93130972313</v>
+        <v>11750327775</v>
       </c>
       <c r="J25" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K25" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L25" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M25" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="1">
         <v>42071817300065</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>102</v>
       </c>
       <c r="D26" s="2"/>
       <c r="E26" s="2" t="s">
         <v>103</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>104</v>
       </c>
       <c r="G26" s="2"/>
       <c r="H26" s="2" t="s">
-        <v>93</v>
+        <v>101</v>
       </c>
       <c r="I26" s="3">
         <v>11755342375</v>
       </c>
       <c r="J26" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K26" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L26" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M26" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" s="1">
         <v>42813525500050</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="2" t="s">
@@ -1785,51 +1785,51 @@
         <v>18</v>
       </c>
       <c r="M27" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="1">
         <v>44072836800026</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>108</v>
       </c>
       <c r="D28" s="2"/>
       <c r="E28" s="2" t="s">
         <v>109</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>110</v>
       </c>
       <c r="G28" s="2"/>
       <c r="H28" s="2" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="I28" s="3">
         <v>84740379274</v>
       </c>
       <c r="J28" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K28" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L28" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M28" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="1">
         <v>93850168100010</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C29" s="2" t="s">
@@ -1894,31 +1894,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 07/16/2026 14:33:38</dc:description>
+  <dc:description>Export en date du 09/17/2026 03:53:29</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>