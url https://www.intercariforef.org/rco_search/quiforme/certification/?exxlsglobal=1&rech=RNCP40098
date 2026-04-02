--- v1 (2026-02-14)
+++ v2 (2026-04-02)
@@ -2538,31 +2538,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 02/14/2026 11:43:39</dc:description>
+  <dc:description>Export en date du 04/02/2026 06:05:10</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>