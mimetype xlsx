--- v2 (2026-04-02)
+++ v3 (2026-05-25)
@@ -2538,31 +2538,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 04/02/2026 06:05:10</dc:description>
+  <dc:description>Export en date du 05/25/2026 03:23:53</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>