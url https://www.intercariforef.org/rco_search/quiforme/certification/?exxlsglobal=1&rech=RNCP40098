--- v3 (2026-05-25)
+++ v4 (2026-07-30)
@@ -58,51 +58,51 @@
   <si>
     <t>DATE DE FERMETURE</t>
   </si>
   <si>
     <t>CODE APE</t>
   </si>
   <si>
     <t>NDA</t>
   </si>
   <si>
     <t>BILAN DE COMPETENCE</t>
   </si>
   <si>
     <t>APPRENTISSAGE</t>
   </si>
   <si>
     <t>VAE</t>
   </si>
   <si>
     <t>ACTION DE FORMATION</t>
   </si>
   <si>
     <t>Actif</t>
   </si>
   <si>
-    <t>MINISTERE DE L’ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L’ESPACE</t>
+    <t>MINISTERE DE L'ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L'ESPACE</t>
   </si>
   <si>
     <t>HOTEL DE BONCOURT 21 RUE DESCARTES 75005 PARIS</t>
   </si>
   <si>
     <t>16/05/2012</t>
   </si>
   <si>
     <t>84.11Z</t>
   </si>
   <si>
     <t>FAUX</t>
   </si>
   <si>
     <t>UNIVERSITE DE STRASBOURG</t>
   </si>
   <si>
     <t>4 RUE BLAISE PASCAL 67000 STRASBOURG</t>
   </si>
   <si>
     <t>18/08/2008</t>
   </si>
   <si>
     <t>85.42Z</t>
   </si>
@@ -427,69 +427,69 @@
   <si>
     <t>1194P000794</t>
   </si>
   <si>
     <t>UNIVERSITE DES ANTILLES</t>
   </si>
   <si>
     <t>CAMPUS FOUILLOLE 97110 POINTE A PITRE</t>
   </si>
   <si>
     <t>07/11/1983</t>
   </si>
   <si>
     <t>9597P000797</t>
   </si>
   <si>
     <t>UNIVERSITE DE LA REUNION</t>
   </si>
   <si>
     <t>15 AVENUE RENE CASSIN 97490 SAINT-DENIS</t>
   </si>
   <si>
     <t>10/05/1984</t>
   </si>
   <si>
+    <t>INSTITUT CATHOLIQUE DE LILLE</t>
+  </si>
+  <si>
+    <t>60 BOULEVARD VAUBAN 59800 LILLE</t>
+  </si>
+  <si>
+    <t>01/01/1900</t>
+  </si>
+  <si>
     <t>FORMASUP PARIS ILE-DE-FRANCE</t>
   </si>
   <si>
     <t>72 B RUE DE LOURMEL 75015 PARIS</t>
   </si>
   <si>
     <t>14/05/2019</t>
   </si>
   <si>
     <t>85.59B</t>
-  </si>
-[...7 lines deleted...]
-    <t>01/01/1900</t>
   </si>
   <si>
     <t>UNIVERSITE DE MONTPELLIER PAUL-VALERY</t>
   </si>
   <si>
     <t>18/07/2024</t>
   </si>
   <si>
     <t>UNIVERSITE MARIE ET LOUIS PASTEUR</t>
   </si>
   <si>
     <t>MAISON DE L'UNIVERSITE</t>
   </si>
   <si>
     <t>01/12/2024</t>
   </si>
   <si>
     <t>UNIVERSITE BOURGOGNE EUROPE</t>
   </si>
   <si>
     <t xml:space="preserve"> MAISON DE L'UNIVERSITE ESPLANADE ERASME 21000 DIJON</t>
   </si>
   <si>
     <t>06/12/2024</t>
   </si>
@@ -2262,117 +2262,117 @@
         <v>135</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>136</v>
       </c>
       <c r="G37" s="2"/>
       <c r="H37" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I37" s="3"/>
       <c r="J37" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K37" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L37" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M37" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="1">
-        <v>42071817300065</v>
+        <v>77562424000013</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>137</v>
       </c>
       <c r="D38" s="2"/>
       <c r="E38" s="2" t="s">
         <v>138</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>139</v>
       </c>
       <c r="G38" s="2"/>
       <c r="H38" s="2" t="s">
-        <v>140</v>
+        <v>22</v>
       </c>
       <c r="I38" s="3">
-        <v>11755342375</v>
+        <v>31590046859</v>
       </c>
       <c r="J38" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K38" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L38" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="M38" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" s="1">
-        <v>77562424000013</v>
+        <v>42071817300065</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C39" s="2" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="D39" s="2"/>
       <c r="E39" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="F39" s="2" t="s">
         <v>142</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="G39" s="2"/>
       <c r="H39" s="2" t="s">
-        <v>22</v>
+        <v>143</v>
       </c>
       <c r="I39" s="3">
-        <v>31590046859</v>
+        <v>11755342375</v>
       </c>
       <c r="J39" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K39" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L39" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="M39" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" s="1">
         <v>93249089900014</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C40" s="2" t="s">
         <v>144</v>
       </c>
       <c r="D40" s="2"/>
       <c r="E40" s="2" t="s">
         <v>74</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>145</v>
       </c>
       <c r="G40" s="2"/>
       <c r="H40" s="2" t="s">
         <v>22</v>
@@ -2538,31 +2538,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/25/2026 03:23:53</dc:description>
+  <dc:description>Export en date du 07/30/2026 06:05:34</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>