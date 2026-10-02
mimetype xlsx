--- v3 (2026-08-17)
+++ v4 (2026-10-02)
@@ -139,51 +139,51 @@
   <si>
     <t>01/03/1983</t>
   </si>
   <si>
     <t>01/03/2025</t>
   </si>
   <si>
     <t>UNIVERSITE TOULOUSE III - PAUL SABATIER</t>
   </si>
   <si>
     <t>118 ROUTE DE NARBONNE 31400 TOULOUSE</t>
   </si>
   <si>
     <t>01/01/2025</t>
   </si>
   <si>
     <t>UNIVERSITE JEAN MONNET SAINT ETIENNE</t>
   </si>
   <si>
     <t>MAISON DE L'UNIVERSITE 10 RUE TREFILERIE 42100 SAINT-ETIENNE</t>
   </si>
   <si>
     <t>17/01/2011</t>
   </si>
   <si>
-    <t>UNIVERSITE DE BRETAGNE SUD</t>
+    <t>UNIVERSITE DE BRETAGNE-SUD</t>
   </si>
   <si>
     <t>27 RUE ARMAND GUILLEMOT 56100 LORIENT</t>
   </si>
   <si>
     <t>25/12/2007</t>
   </si>
   <si>
     <t>5356P012256</t>
   </si>
   <si>
     <t>UNIVERSITE D ARTOIS</t>
   </si>
   <si>
     <t>9 RUE DU TEMPLE 62000 ARRAS</t>
   </si>
   <si>
     <t>07/11/1991</t>
   </si>
   <si>
     <t>3162P003162</t>
   </si>
   <si>
     <t>UNIVERSITE CLAUDE BERNARD LYON 1</t>
   </si>
@@ -205,69 +205,69 @@
   <si>
     <t>1175P004575</t>
   </si>
   <si>
     <t>UNIVERSITE DE ROUEN-NORMANDIE</t>
   </si>
   <si>
     <t>1 RUE THOMAS BECKET 76130 MONT-SAINT-AIGNAN</t>
   </si>
   <si>
     <t>2376P002876</t>
   </si>
   <si>
     <t>UNIVERSITE AMIENS PICARDIE JULES VERNE</t>
   </si>
   <si>
     <t>PRESIDENCE DE L UNIVERSITE</t>
   </si>
   <si>
     <t>CHEMIN DU THIL 80000 AMIENS</t>
   </si>
   <si>
     <t>2280P000880</t>
   </si>
   <si>
+    <t>FORMASUP HAUTS DE FRANCE</t>
+  </si>
+  <si>
+    <t>PARC DES MOULINS 7 B AV DE LA CREATIVITE 59491 VILLENEUVE D ASCQ</t>
+  </si>
+  <si>
+    <t>01/10/2006</t>
+  </si>
+  <si>
     <t>AGEFASUP</t>
   </si>
   <si>
     <t>26 BOULEVARD VINCENT GACHE 44200 NANTES</t>
   </si>
   <si>
     <t>19/03/2025</t>
   </si>
   <si>
     <t>85.59A</t>
-  </si>
-[...7 lines deleted...]
-    <t>01/10/2006</t>
   </si>
   <si>
     <t>UNIVERSITE DE TOULOUSE</t>
   </si>
   <si>
     <t>06/12/2024</t>
   </si>
   <si>
     <t>UNIVERSITE JEAN MONNET</t>
   </si>
   <si>
     <t>10 RUE TREFILERIE 42100 SAINT-ETIENNE</t>
   </si>
   <si>
     <t>UNIVERSITE DE BREST</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#"/>
   </numFmts>
   <fonts count="2">
@@ -1168,120 +1168,120 @@
       <c r="F14" s="2" t="s">
         <v>33</v>
       </c>
       <c r="G14" s="2"/>
       <c r="H14" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I14" s="3" t="s">
         <v>62</v>
       </c>
       <c r="J14" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K14" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L14" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M14" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="1">
-        <v>83401260100029</v>
+        <v>42813525500050</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D15" s="2"/>
       <c r="E15" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>65</v>
       </c>
       <c r="G15" s="2"/>
       <c r="H15" s="2" t="s">
-        <v>66</v>
+        <v>22</v>
       </c>
       <c r="I15" s="3">
-        <v>52440917744</v>
+        <v>32590996759</v>
       </c>
       <c r="J15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M15" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="1">
-        <v>42813525500050</v>
+        <v>83401260100029</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D16" s="2"/>
       <c r="E16" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="F16" s="2" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="G16" s="2"/>
       <c r="H16" s="2" t="s">
-        <v>22</v>
+        <v>69</v>
       </c>
       <c r="I16" s="3">
-        <v>32590996759</v>
+        <v>52440917744</v>
       </c>
       <c r="J16" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L16" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M16" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="1">
         <v>93827139200012</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>70</v>
       </c>
       <c r="D17" s="2"/>
       <c r="E17" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>71</v>
       </c>
       <c r="G17" s="2"/>
       <c r="H17" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I17" s="3">
         <v>76311365631</v>
@@ -1405,31 +1405,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 08/18/2026 01:35:29</dc:description>
+  <dc:description>Export en date du 10/03/2026 00:20:35</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>