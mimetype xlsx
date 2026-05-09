--- v2 (2026-03-25)
+++ v3 (2026-05-09)
@@ -990,90 +990,90 @@
         <v>48</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>49</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>38</v>
       </c>
       <c r="G9" s="2"/>
       <c r="H9" s="2" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="3" t="s">
         <v>51</v>
       </c>
       <c r="J9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L9" s="2" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="M9" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="1">
         <v>26370018900230</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>48</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>52</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>54</v>
       </c>
       <c r="G10" s="2"/>
       <c r="H10" s="2" t="s">
         <v>55</v>
       </c>
       <c r="I10" s="3" t="s">
         <v>51</v>
       </c>
       <c r="J10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="2" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="M10" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="1">
         <v>26570280300502</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>56</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>57</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>58</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>59</v>
       </c>
       <c r="G11" s="2"/>
@@ -1282,31 +1282,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 03/25/2026 08:44:10</dc:description>
+  <dc:description>Export en date du 05/09/2026 20:51:04</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>