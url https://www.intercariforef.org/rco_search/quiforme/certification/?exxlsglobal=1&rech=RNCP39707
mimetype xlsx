--- v3 (2026-05-09)
+++ v4 (2026-06-27)
@@ -1282,31 +1282,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/09/2026 20:51:04</dc:description>
+  <dc:description>Export en date du 06/27/2026 16:38:21</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>