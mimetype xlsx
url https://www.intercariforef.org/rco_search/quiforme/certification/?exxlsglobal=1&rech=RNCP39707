--- v4 (2026-06-27)
+++ v5 (2026-08-11)
@@ -58,51 +58,51 @@
   <si>
     <t>DATE DE FERMETURE</t>
   </si>
   <si>
     <t>CODE APE</t>
   </si>
   <si>
     <t>NDA</t>
   </si>
   <si>
     <t>BILAN DE COMPETENCE</t>
   </si>
   <si>
     <t>APPRENTISSAGE</t>
   </si>
   <si>
     <t>VAE</t>
   </si>
   <si>
     <t>ACTION DE FORMATION</t>
   </si>
   <si>
     <t>Actif</t>
   </si>
   <si>
-    <t>MINISTERE DE LA SANTE, DES FAMILLES, DE L’AUTONOMIE ET DES PERSONNES HANDICAPEES</t>
+    <t>MINISTERE DE LA SANTE, DES FAMILLES, DE L'AUTONOMIE ET DES PERSONNES HANDICAPEES</t>
   </si>
   <si>
     <t>14 AVENUE DUQUESNE 75007 PARIS</t>
   </si>
   <si>
     <t>16/05/2012</t>
   </si>
   <si>
     <t>84.11Z</t>
   </si>
   <si>
     <t>FAUX</t>
   </si>
   <si>
     <t>LYCEE GEN ET TECHNOLOGIQU ROBERT SCHUMAN</t>
   </si>
   <si>
     <t>GRETA LORRAINE NORD</t>
   </si>
   <si>
     <t>4 RUE MONSEIGNEUR PELT 57070 METZ</t>
   </si>
   <si>
     <t>01/01/1989</t>
   </si>
@@ -1282,31 +1282,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 06/27/2026 16:38:21</dc:description>
+  <dc:description>Export en date du 08/11/2026 22:52:14</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>