--- v4 (2026-06-28)
+++ v5 (2026-10-02)
@@ -103,51 +103,51 @@
   <si>
     <t>935 AVENUE DU DOCTEUR RENE LAENNEC 11400 CASTELNAUDARY</t>
   </si>
   <si>
     <t>85.32Z</t>
   </si>
   <si>
     <t>9111P012311</t>
   </si>
   <si>
     <t>VRAI</t>
   </si>
   <si>
     <t>LYCEE GEN TECHNO AGRICOLE LE ROBILLARD</t>
   </si>
   <si>
     <t>LIEURY LD LE ROBILLARD 14140 SAINT-PIERRE-EN-AUGE</t>
   </si>
   <si>
     <t>ETABLISSEMENT PUBLIC LOCAL D'ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLE DE L'OISELLERIE</t>
   </si>
   <si>
     <t>LEGTA DE L'OISELLERIE</t>
   </si>
   <si>
-    <t>LOGIS DE L'OISELLERIE 40 ALLEE DE L’OISELLERIE 16400 LA COURONNE</t>
+    <t>LOGIS DE L'OISELLERIE 40 ALLEE DE L'OISELLERIE 16400 LA COURONNE</t>
   </si>
   <si>
     <t>5416P000416</t>
   </si>
   <si>
     <t>ETABLISSEMENT PUBLIC LOCAL D' ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLES D' ONDES</t>
   </si>
   <si>
     <t>LEGTA D'ONDES</t>
   </si>
   <si>
     <t>16 ROUTE DE CASTELNAU 31330 ONDES</t>
   </si>
   <si>
     <t>7331P004531</t>
   </si>
   <si>
     <t>ETABLISSEMENT PUBLIC LOCAL D'ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLES DES LANDES</t>
   </si>
   <si>
     <t>LEGTA HECTOR SERRES</t>
   </si>
   <si>
     <t>2915 ROUTE DES BARTHES 40180 OEYRELUY</t>
   </si>
@@ -274,51 +274,51 @@
   <si>
     <t>ASS FAMILIALE FORMATION PROFES AGRICOLE</t>
   </si>
   <si>
     <t>2 RUE DE LA LIBERATION 56110 GOURIN</t>
   </si>
   <si>
     <t>20/07/1983</t>
   </si>
   <si>
     <t>LYCEE ISSAT</t>
   </si>
   <si>
     <t>ECOLE AGRICULTURE LES CHATELETS</t>
   </si>
   <si>
     <t>6 RUE DE LA MAILLARDAIE 35600 REDON</t>
   </si>
   <si>
     <t>01/09/1993</t>
   </si>
   <si>
     <t>LYCEE ROBERT SCHUMAN</t>
   </si>
   <si>
-    <t>LEAP ROBERT SCHUMAN 10 ROUTE D’UGNY 02300 CHAUNY</t>
+    <t>LEAP ROBERT SCHUMAN 10 ROUTE D'UGNY 02300 CHAUNY</t>
   </si>
   <si>
     <t>01/09/1996</t>
   </si>
   <si>
     <t>FONDATION APPRENTIS D'AUTEUIL</t>
   </si>
   <si>
     <t>QUAI LES CHIROUZES 26760 MONTELEGER</t>
   </si>
   <si>
     <t>01/07/2010</t>
   </si>
   <si>
     <t>MAISON FAMILIALE RURALE EDUCA ORIENT</t>
   </si>
   <si>
     <t>31 ET 33 33 RUE ANATOLE LE BRAZ 22600 LOUDEAC</t>
   </si>
   <si>
     <t>INSTITUT RURAL EDUCATION ET ORIENTATION</t>
   </si>
   <si>
     <t>LA BELINIERE 50420 CONDE-SUR-VIRE</t>
   </si>
@@ -919,51 +919,51 @@
         <v>27</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2"/>
       <c r="H5" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>30</v>
       </c>
       <c r="J5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K5" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L5" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="M5" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" s="1">
         <v>19311241400019</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>31</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G6" s="2"/>
@@ -1848,31 +1848,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 06/28/2026 02:29:45</dc:description>
+  <dc:description>Export en date du 10/02/2026 22:08:56</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>