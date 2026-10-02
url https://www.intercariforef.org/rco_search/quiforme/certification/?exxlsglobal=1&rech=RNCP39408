--- v4 (2026-08-09)
+++ v5 (2026-10-02)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="QUIFORME" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'QUIFORME'!$A$1:$M$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="169">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="166">
   <si>
     <t>SIRET</t>
   </si>
   <si>
     <t>ÉTAT ADMINISTRATIF</t>
   </si>
   <si>
     <t>RAISON SOCIALE</t>
   </si>
   <si>
     <t>ENSEIGNE</t>
   </si>
   <si>
     <t>ADRESSE</t>
   </si>
   <si>
     <t>DATE D'OUVERTURE</t>
   </si>
   <si>
     <t>DATE DE FERMETURE</t>
   </si>
   <si>
     <t>CODE APE</t>
   </si>
   <si>
@@ -169,92 +169,92 @@
   <si>
     <t>26 BOULEVARD DEODAT DE SEVERAC 31300 TOULOUSE</t>
   </si>
   <si>
     <t>27/04/1989</t>
   </si>
   <si>
     <t>7331P003931</t>
   </si>
   <si>
     <t>LYCEE GEN TECH LA MARTINIERE MONPLAISIR</t>
   </si>
   <si>
     <t>GRETA CFA LYON METROPOLE</t>
   </si>
   <si>
     <t>41 RUE ANTOINE LUMIERE 69008 LYON</t>
   </si>
   <si>
     <t>03/04/1989</t>
   </si>
   <si>
     <t>8269P002769</t>
   </si>
   <si>
+    <t>AUTOGRAF</t>
+  </si>
+  <si>
+    <t>35 RUE SAINT-BLAISE 75020 PARIS</t>
+  </si>
+  <si>
+    <t>01/06/2000</t>
+  </si>
+  <si>
+    <t>PRO SYSTEMES</t>
+  </si>
+  <si>
+    <t>GROUPE FORMATION SYSTEMES</t>
+  </si>
+  <si>
+    <t>26 RUE DE LA GARE 69009 LYON</t>
+  </si>
+  <si>
+    <t>01/09/2012</t>
+  </si>
+  <si>
+    <t>INSY2S</t>
+  </si>
+  <si>
+    <t>3 RUE DU DOCTEUR HUART 59260 LILLE</t>
+  </si>
+  <si>
+    <t>23/11/2021</t>
+  </si>
+  <si>
+    <t>62.02A</t>
+  </si>
+  <si>
     <t>BTP SERVICES</t>
   </si>
   <si>
     <t>9 RUE LA PEROUSE 75016 PARIS</t>
   </si>
   <si>
     <t>19/01/1995</t>
   </si>
   <si>
-    <t>INSY2S</t>
-[...31 lines deleted...]
-  <si>
     <t>ARINFO I-MAGINER</t>
   </si>
   <si>
     <t>ARINFO</t>
   </si>
   <si>
     <t>19 RUE ROGER BACON 75017 PARIS</t>
   </si>
   <si>
     <t>03/08/2018</t>
   </si>
   <si>
     <t>1-5 1 RUE EMILE MASSON 44000 NANTES</t>
   </si>
   <si>
     <t>01/03/2021</t>
   </si>
   <si>
     <t>DAWAN</t>
   </si>
   <si>
     <t>30-32 30 BOULEVARD VINCENT GACHE 44200 NANTES</t>
   </si>
   <si>
     <t>14/02/2017</t>
@@ -443,59 +443,50 @@
     <t>CIFEP LYON</t>
   </si>
   <si>
     <t>30 RUE DE LA BAISSE 69100 VILLEURBANNE</t>
   </si>
   <si>
     <t>31/01/2023</t>
   </si>
   <si>
     <t>SOPHIA YNOV CAMPUS</t>
   </si>
   <si>
     <t>PLACE SOPHIE LAFFITE 06560 VALBONNE</t>
   </si>
   <si>
     <t>28/08/2020</t>
   </si>
   <si>
     <t>ABSUP</t>
   </si>
   <si>
     <t>74 COURS LAFAYETTE 69003 LYON</t>
   </si>
   <si>
     <t>01/04/2021</t>
-  </si>
-[...7 lines deleted...]
-    <t>02/11/2020</t>
   </si>
   <si>
     <t>SOCIETE CIFEP SASU</t>
   </si>
   <si>
     <t>CIFEP</t>
   </si>
   <si>
     <t>256-272 256 RUE FRANCOIS GUISE 73000 CHAMBERY</t>
   </si>
   <si>
     <t>01/03/2022</t>
   </si>
   <si>
     <t>ARSENIO</t>
   </si>
   <si>
     <t>9 RUE CARNOT 93310 LE PRE-SAINT-GERVAIS</t>
   </si>
   <si>
     <t>WEDGE ACADEMY</t>
   </si>
   <si>
     <t>18 RUE DE SAINT-CYR 69009 LYON</t>
   </si>
@@ -903,51 +894,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M47"/>
+  <dimension ref="A1:M46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="17.567" bestFit="true" customWidth="true" style="1"/>
     <col min="2" max="2" width="17" customWidth="true" style="2"/>
     <col min="3" max="3" width="50" customWidth="true" style="2"/>
     <col min="4" max="4" width="50" customWidth="true" style="2"/>
     <col min="5" max="5" width="50" customWidth="true" style="2"/>
     <col min="6" max="6" width="15" customWidth="true" style="2"/>
     <col min="7" max="7" width="15" customWidth="true" style="2"/>
     <col min="8" max="8" width="11" customWidth="true" style="2"/>
     <col min="9" max="9" width="12" customWidth="true" style="3"/>
     <col min="10" max="10" width="17" customWidth="true" style="2"/>
     <col min="11" max="11" width="17" customWidth="true" style="2"/>
     <col min="12" max="12" width="17" customWidth="true" style="2"/>
     <col min="13" max="13" width="17" customWidth="true" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="4" t="s">
         <v>0</v>
@@ -1236,189 +1227,189 @@
       <c r="F8" s="2" t="s">
         <v>49</v>
       </c>
       <c r="G8" s="2"/>
       <c r="H8" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I8" s="3" t="s">
         <v>50</v>
       </c>
       <c r="J8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M8" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="1">
-        <v>39976101400014</v>
+        <v>32520687800044</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>51</v>
       </c>
-      <c r="D9" s="2"/>
+      <c r="D9" s="2" t="s">
+        <v>51</v>
+      </c>
       <c r="E9" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>53</v>
       </c>
       <c r="G9" s="2"/>
       <c r="H9" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I9" s="3">
-        <v>11752388175</v>
+        <v>11753344975</v>
       </c>
       <c r="J9" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="K9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M9" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="1">
-        <v>80029191600040</v>
+        <v>37789199900056</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>54</v>
       </c>
-      <c r="D10" s="2"/>
+      <c r="D10" s="2" t="s">
+        <v>55</v>
+      </c>
       <c r="E10" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="G10" s="2"/>
       <c r="H10" s="2" t="s">
-        <v>57</v>
+        <v>35</v>
       </c>
       <c r="I10" s="3">
-        <v>32591142459</v>
+        <v>83630163163</v>
       </c>
       <c r="J10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L10" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="M10" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="1">
-        <v>32520687800044</v>
+        <v>80029191600040</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>58</v>
       </c>
-      <c r="D11" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D11" s="2"/>
       <c r="E11" s="2" t="s">
         <v>59</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>60</v>
       </c>
       <c r="G11" s="2"/>
       <c r="H11" s="2" t="s">
-        <v>35</v>
+        <v>61</v>
       </c>
       <c r="I11" s="3">
-        <v>11753344975</v>
+        <v>32591142459</v>
       </c>
       <c r="J11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="L11" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="M11" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="1">
-        <v>37789199900056</v>
+        <v>39976101400014</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="D12" s="2" t="s">
         <v>62</v>
       </c>
+      <c r="D12" s="2"/>
       <c r="E12" s="2" t="s">
         <v>63</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>64</v>
       </c>
       <c r="G12" s="2"/>
       <c r="H12" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I12" s="3">
-        <v>83630163163</v>
+        <v>11752388175</v>
       </c>
       <c r="J12" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="K12" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L12" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M12" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="1">
         <v>41273026900138</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>65</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>66</v>
       </c>
       <c r="E13" s="2" t="s">
@@ -1631,51 +1622,51 @@
         <v>18</v>
       </c>
       <c r="M18" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="1">
         <v>49104921900042</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>85</v>
       </c>
       <c r="D19" s="2"/>
       <c r="E19" s="2" t="s">
         <v>86</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>87</v>
       </c>
       <c r="G19" s="2"/>
       <c r="H19" s="2" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="I19" s="3">
         <v>11755134575</v>
       </c>
       <c r="J19" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L19" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M19" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="1">
         <v>50027240600025</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="2" t="s">
@@ -2352,382 +2343,345 @@
         <v>141</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>142</v>
       </c>
       <c r="G38" s="2"/>
       <c r="H38" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I38" s="3"/>
       <c r="J38" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K38" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L38" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M38" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" s="1">
-        <v>88944585400066</v>
+        <v>89371474100020</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C39" s="2" t="s">
         <v>143</v>
       </c>
-      <c r="D39" s="2"/>
+      <c r="D39" s="2" t="s">
+        <v>144</v>
+      </c>
       <c r="E39" s="2" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F39" s="2" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="G39" s="2"/>
       <c r="H39" s="2" t="s">
-        <v>95</v>
+        <v>35</v>
       </c>
       <c r="I39" s="3">
-        <v>11941043994</v>
+        <v>84730230773</v>
       </c>
       <c r="J39" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K39" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="L39" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="M39" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" s="1">
-        <v>89371474100020</v>
+        <v>90083878000014</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C40" s="2" t="s">
-        <v>146</v>
-[...1 lines deleted...]
-      <c r="D40" s="2" t="s">
         <v>147</v>
       </c>
+      <c r="D40" s="2"/>
       <c r="E40" s="2" t="s">
         <v>148</v>
       </c>
       <c r="F40" s="2" t="s">
-        <v>149</v>
+        <v>28</v>
       </c>
       <c r="G40" s="2"/>
       <c r="H40" s="2" t="s">
-        <v>35</v>
+        <v>133</v>
       </c>
       <c r="I40" s="3">
-        <v>84730230773</v>
+        <v>11930888793</v>
       </c>
       <c r="J40" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K40" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="L40" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="M40" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" s="1">
-        <v>90083878000014</v>
+        <v>92064570200019</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C41" s="2" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="D41" s="2"/>
       <c r="E41" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="F41" s="2" t="s">
         <v>151</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="G41" s="2"/>
       <c r="H41" s="2" t="s">
-        <v>133</v>
+        <v>35</v>
       </c>
       <c r="I41" s="3">
-        <v>11930888793</v>
+        <v>84692030569</v>
       </c>
       <c r="J41" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K41" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L41" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M41" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" s="1">
-        <v>92064570200019</v>
+        <v>92091108800010</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C42" s="2" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="D42" s="2"/>
       <c r="E42" s="2" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="F42" s="2" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="G42" s="2"/>
       <c r="H42" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I42" s="3">
-        <v>84692030569</v>
+        <v>11930985193</v>
       </c>
       <c r="J42" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K42" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="L42" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M42" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" s="1">
-        <v>92091108800010</v>
+        <v>94442921600012</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C43" s="2" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="D43" s="2"/>
       <c r="E43" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="F43" s="2" t="s">
         <v>155</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="G43" s="2"/>
       <c r="H43" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I43" s="3">
-        <v>11930985193</v>
+        <v>11931167093</v>
       </c>
       <c r="J43" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="K43" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L43" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M43" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" s="1">
-        <v>94442921600012</v>
+        <v>94504745400018</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C44" s="2" t="s">
         <v>156</v>
       </c>
       <c r="D44" s="2"/>
       <c r="E44" s="2" t="s">
         <v>157</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>158</v>
       </c>
       <c r="G44" s="2"/>
       <c r="H44" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I44" s="3">
-        <v>11931167093</v>
+        <v>11757443075</v>
       </c>
       <c r="J44" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K44" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L44" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="M44" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" s="1">
-        <v>94504745400018</v>
+        <v>97969350400032</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C45" s="2" t="s">
         <v>159</v>
       </c>
       <c r="D45" s="2"/>
       <c r="E45" s="2" t="s">
         <v>160</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>161</v>
       </c>
       <c r="G45" s="2"/>
       <c r="H45" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I45" s="3">
-        <v>11757443075</v>
+        <v>11922660192</v>
       </c>
       <c r="J45" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K45" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L45" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M45" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" s="1">
-        <v>97969350400032</v>
+        <v>99040909600015</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C46" s="2" t="s">
         <v>162</v>
       </c>
-      <c r="D46" s="2"/>
+      <c r="D46" s="2" t="s">
+        <v>163</v>
+      </c>
       <c r="E46" s="2" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F46" s="2" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="G46" s="2"/>
       <c r="H46" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I46" s="3">
-        <v>11922660192</v>
+        <v>11931194893</v>
       </c>
       <c r="J46" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K46" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L46" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M46" s="2" t="s">
-        <v>24</v>
-[...37 lines deleted...]
-      <c r="M47" s="2" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
@@ -2741,31 +2695,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 08/09/2026 07:11:45</dc:description>
+  <dc:description>Export en date du 10/02/2026 23:29:48</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>