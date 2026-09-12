--- v3 (2026-06-13)
+++ v4 (2026-09-12)
@@ -58,51 +58,51 @@
   <si>
     <t>DATE DE FERMETURE</t>
   </si>
   <si>
     <t>CODE APE</t>
   </si>
   <si>
     <t>NDA</t>
   </si>
   <si>
     <t>BILAN DE COMPETENCE</t>
   </si>
   <si>
     <t>APPRENTISSAGE</t>
   </si>
   <si>
     <t>VAE</t>
   </si>
   <si>
     <t>ACTION DE FORMATION</t>
   </si>
   <si>
     <t>Actif</t>
   </si>
   <si>
-    <t>MINISTERE DE L’ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L’ESPACE</t>
+    <t>MINISTERE DE L'ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L'ESPACE</t>
   </si>
   <si>
     <t>HOTEL DE BONCOURT 21 RUE DESCARTES 75005 PARIS</t>
   </si>
   <si>
     <t>16/05/2012</t>
   </si>
   <si>
     <t>84.11Z</t>
   </si>
   <si>
     <t>FAUX</t>
   </si>
   <si>
     <t>ECOLE NATIONALE DES TRAVAUX PUBLICS DE L'ETAT</t>
   </si>
   <si>
     <t>3 RUE MAURICE AUDIN 69120 VAULX-EN-VELIN</t>
   </si>
   <si>
     <t>01/01/2007</t>
   </si>
   <si>
     <t>85.42Z</t>
   </si>
@@ -361,75 +361,75 @@
   <si>
     <t>61 AVENUE DU GENERAL DE GAULLE 94000 CRETEIL</t>
   </si>
   <si>
     <t>1194P000794</t>
   </si>
   <si>
     <t>UNIVERSITE DES ANTILLES</t>
   </si>
   <si>
     <t>CAMPUS FOUILLOLE 97110 POINTE A PITRE</t>
   </si>
   <si>
     <t>9597P000797</t>
   </si>
   <si>
     <t>UNIVERSITE DE LA REUNION</t>
   </si>
   <si>
     <t>15 AVENUE RENE CASSIN 97490 SAINT-DENIS</t>
   </si>
   <si>
     <t>10/05/1984</t>
   </si>
   <si>
+    <t>FORMASUP MEDITERRANEE</t>
+  </si>
+  <si>
+    <t>WORLD TRADE CENTER 2 RUE HENRI BARBUSSE 13001 MARSEILLE</t>
+  </si>
+  <si>
+    <t>24/01/2022</t>
+  </si>
+  <si>
+    <t>85.59A</t>
+  </si>
+  <si>
     <t>FORMASUP PARIS ILE-DE-FRANCE</t>
   </si>
   <si>
     <t>72 B RUE DE LOURMEL 75015 PARIS</t>
   </si>
   <si>
     <t>14/05/2019</t>
   </si>
   <si>
     <t>85.59B</t>
   </si>
   <si>
-    <t>FORMASUP MEDITERRANEE</t>
-[...11 lines deleted...]
-    <t>FORMA SUP ARL</t>
+    <t>FORMASUP ODYSSEE</t>
   </si>
   <si>
     <t>66 AVENUE JEAN MERMOZ 69008 LYON</t>
   </si>
   <si>
     <t>01/06/2001</t>
   </si>
   <si>
     <t>AGEFASUP</t>
   </si>
   <si>
     <t>26 BOULEVARD VINCENT GACHE 44200 NANTES</t>
   </si>
   <si>
     <t>19/03/2025</t>
   </si>
   <si>
     <t>AFI24</t>
   </si>
   <si>
     <t>1 COURS VALMY 92800 PUTEAUX</t>
   </si>
   <si>
     <t>24/12/2021</t>
   </si>
@@ -1944,216 +1944,216 @@
         <v>113</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>114</v>
       </c>
       <c r="G30" s="2"/>
       <c r="H30" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I30" s="3"/>
       <c r="J30" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K30" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L30" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M30" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="1">
-        <v>42071817300065</v>
+        <v>39391439500057</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>115</v>
       </c>
       <c r="D31" s="2"/>
       <c r="E31" s="2" t="s">
         <v>116</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>117</v>
       </c>
       <c r="G31" s="2"/>
       <c r="H31" s="2" t="s">
         <v>118</v>
       </c>
       <c r="I31" s="3">
-        <v>11755342375</v>
+        <v>93130972313</v>
       </c>
       <c r="J31" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K31" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L31" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M31" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" s="1">
-        <v>39391439500057</v>
+        <v>42071817300065</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>119</v>
       </c>
       <c r="D32" s="2"/>
       <c r="E32" s="2" t="s">
         <v>120</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>121</v>
       </c>
       <c r="G32" s="2"/>
       <c r="H32" s="2" t="s">
         <v>122</v>
       </c>
       <c r="I32" s="3">
-        <v>93130972313</v>
+        <v>11755342375</v>
       </c>
       <c r="J32" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K32" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L32" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M32" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="1">
         <v>43903961100025</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>123</v>
       </c>
       <c r="D33" s="2"/>
       <c r="E33" s="2" t="s">
         <v>124</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>125</v>
       </c>
       <c r="G33" s="2"/>
       <c r="H33" s="2" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="I33" s="3">
         <v>84691657569</v>
       </c>
       <c r="J33" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K33" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L33" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M33" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="1">
         <v>83401260100029</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C34" s="2" t="s">
         <v>126</v>
       </c>
       <c r="D34" s="2"/>
       <c r="E34" s="2" t="s">
         <v>127</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>128</v>
       </c>
       <c r="G34" s="2"/>
       <c r="H34" s="2" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="I34" s="3">
         <v>52440917744</v>
       </c>
       <c r="J34" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K34" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L34" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M34" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" s="1">
         <v>90912410900010</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C35" s="2" t="s">
         <v>129</v>
       </c>
       <c r="D35" s="2"/>
       <c r="E35" s="2" t="s">
         <v>130</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>131</v>
       </c>
       <c r="G35" s="2"/>
       <c r="H35" s="2" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="I35" s="3">
         <v>11922501292</v>
       </c>
       <c r="J35" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K35" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L35" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M35" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="1">
         <v>93249157400012</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C36" s="2" t="s">
@@ -2218,31 +2218,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 06/14/2026 01:13:26</dc:description>
+  <dc:description>Export en date du 09/12/2026 07:04:07</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>