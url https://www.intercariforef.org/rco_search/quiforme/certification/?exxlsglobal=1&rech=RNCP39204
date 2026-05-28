--- v3 (2026-03-07)
+++ v4 (2026-05-28)
@@ -959,31 +959,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 03/07/2026 12:47:25</dc:description>
+  <dc:description>Export en date du 05/29/2026 00:28:17</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>