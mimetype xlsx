--- v4 (2026-05-28)
+++ v5 (2026-09-13)
@@ -151,54 +151,54 @@
   <si>
     <t>15/12/2013</t>
   </si>
   <si>
     <t>47.25Z</t>
   </si>
   <si>
     <t>FRANCK THOMAS FORMATION</t>
   </si>
   <si>
     <t>FTF</t>
   </si>
   <si>
     <t>RESIDENCE L'OLIVEA PORTE B 50 CHEMIN DES OLIVIERS 06600 ANTIBES</t>
   </si>
   <si>
     <t>01/10/2016</t>
   </si>
   <si>
     <t>85.59B</t>
   </si>
   <si>
     <t>ACADEMIE DU VIN DE PARIS</t>
   </si>
   <si>
-    <t>21 ESPLANADE DU GENERAL DE GAULLE 92800 PUTEAUX</t>
-[...2 lines deleted...]
-    <t>28/10/2014</t>
+    <t>30 RUE DE PORTO RICHE 92190 MEUDON</t>
+  </si>
+  <si>
+    <t>22/05/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
@@ -870,51 +870,51 @@
       <c r="F8" s="2" t="s">
         <v>42</v>
       </c>
       <c r="G8" s="2"/>
       <c r="H8" s="2" t="s">
         <v>43</v>
       </c>
       <c r="I8" s="3">
         <v>93061113706</v>
       </c>
       <c r="J8" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K8" s="2" t="s">
         <v>26</v>
       </c>
       <c r="L8" s="2" t="s">
         <v>26</v>
       </c>
       <c r="M8" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="1">
-        <v>80785261100019</v>
+        <v>80785261100027</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>44</v>
       </c>
       <c r="D9" s="2"/>
       <c r="E9" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>46</v>
       </c>
       <c r="G9" s="2"/>
       <c r="H9" s="2" t="s">
         <v>43</v>
       </c>
       <c r="I9" s="3">
         <v>11922103392</v>
       </c>
       <c r="J9" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K9" s="2" t="s">
@@ -959,31 +959,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/29/2026 00:28:17</dc:description>
+  <dc:description>Export en date du 09/13/2026 09:20:27</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>