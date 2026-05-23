--- v2 (2026-03-31)
+++ v3 (2026-05-23)
@@ -1462,31 +1462,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 03/31/2026 13:30:33</dc:description>
+  <dc:description>Export en date du 05/24/2026 00:36:51</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>