--- v3 (2026-05-23)
+++ v4 (2026-08-06)
@@ -229,93 +229,93 @@
   <si>
     <t>8363P001463</t>
   </si>
   <si>
     <t>ETABLISSEMENT PUBLIC LOCAL D'ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLE ANDRE PAILLOT</t>
   </si>
   <si>
     <t>4 CHEMIN DES GRABELIERES 69230 SAINT-GENIS-LAVAL</t>
   </si>
   <si>
     <t>8269P867369</t>
   </si>
   <si>
     <t>LYCEE D'ENSEIGNEMENT GENERAL ET TECHNOLOGIQUE AGRICOLE DE LA ROCHE-SUR-FORON</t>
   </si>
   <si>
     <t>LEGTA - ENILV - ECOLE NAT INDUSTRIES LAIT VIANDES</t>
   </si>
   <si>
     <t>212 RUE ANATOLE FRANCE 74800 LA ROCHE-SUR-FORON</t>
   </si>
   <si>
     <t>8274P000174</t>
   </si>
   <si>
-    <t>ETABLISSEMENT PUBLIC LOCAL D’ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLES DE SAINT-JOSEPH</t>
+    <t>ETABLISSEMENT PUBLIC LOCAL D'ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLES DE SAINT-JOSEPH</t>
   </si>
   <si>
     <t>LYCEE PROFESSIONNEL AGRICOLE ANGELO LAURET</t>
   </si>
   <si>
     <t>24 RUE RAPHAEL BABET 97480 SAINT-JOSEPH</t>
   </si>
   <si>
     <t>20/09/1984</t>
   </si>
   <si>
+    <t>ASSOCIATION DE GESTION DU LYCEE D'ENSEIGNEMENT AGRICOLE PRIVE DE CAMBRAI</t>
+  </si>
+  <si>
+    <t>6 B RUE DU PONT DE PIERRES 59400 CAMBRAI</t>
+  </si>
+  <si>
+    <t>27/03/2002</t>
+  </si>
+  <si>
+    <t>85.31Z</t>
+  </si>
+  <si>
+    <t>INSTITUT AGRICOLE MIXTE</t>
+  </si>
+  <si>
+    <t>69 RUE DU VIOLON D'OR 59190 HAZEBROUCK</t>
+  </si>
+  <si>
+    <t>01/01/1900</t>
+  </si>
+  <si>
     <t>AGROM SERVICES</t>
   </si>
   <si>
     <t>LES TERTRES NOIRS 35500 VITRE</t>
   </si>
   <si>
     <t>06/12/2016</t>
   </si>
   <si>
     <t>85.59A</t>
-  </si>
-[...19 lines deleted...]
-    <t>01/01/1900</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
@@ -1299,151 +1299,151 @@
       <c r="F16" s="2" t="s">
         <v>74</v>
       </c>
       <c r="G16" s="2"/>
       <c r="H16" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I16" s="3">
         <v>98970084497</v>
       </c>
       <c r="J16" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L16" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M16" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="1">
-        <v>81253204200056</v>
+        <v>78354364800027</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>75</v>
       </c>
       <c r="D17" s="2"/>
       <c r="E17" s="2" t="s">
         <v>76</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>77</v>
       </c>
       <c r="G17" s="2"/>
       <c r="H17" s="2" t="s">
         <v>78</v>
       </c>
       <c r="I17" s="3">
-        <v>53351034135</v>
+        <v>32591368659</v>
       </c>
       <c r="J17" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="L17" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M17" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="1">
-        <v>78354364800027</v>
+        <v>78364448700010</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>79</v>
       </c>
       <c r="D18" s="2"/>
       <c r="E18" s="2" t="s">
         <v>80</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>81</v>
       </c>
       <c r="G18" s="2"/>
       <c r="H18" s="2" t="s">
-        <v>82</v>
+        <v>22</v>
       </c>
       <c r="I18" s="3">
-        <v>32591368659</v>
+        <v>31590129659</v>
       </c>
       <c r="J18" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L18" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M18" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="1">
-        <v>78364448700010</v>
+        <v>81253204200056</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="D19" s="2"/>
       <c r="E19" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="F19" s="2" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="G19" s="2"/>
       <c r="H19" s="2" t="s">
-        <v>22</v>
+        <v>85</v>
       </c>
       <c r="I19" s="3">
-        <v>31590129659</v>
+        <v>53351034135</v>
       </c>
       <c r="J19" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="L19" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M19" s="2" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
@@ -1462,31 +1462,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/24/2026 00:36:51</dc:description>
+  <dc:description>Export en date du 08/06/2026 02:23:28</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>