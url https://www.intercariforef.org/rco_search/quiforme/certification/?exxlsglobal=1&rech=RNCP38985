--- v2 (2026-03-23)
+++ v3 (2026-05-18)
@@ -1630,31 +1630,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 03/23/2026 22:48:00</dc:description>
+  <dc:description>Export en date du 05/18/2026 18:57:34</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>