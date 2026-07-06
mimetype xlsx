--- v3 (2026-05-18)
+++ v4 (2026-07-06)
@@ -58,51 +58,51 @@
   <si>
     <t>DATE DE FERMETURE</t>
   </si>
   <si>
     <t>CODE APE</t>
   </si>
   <si>
     <t>NDA</t>
   </si>
   <si>
     <t>BILAN DE COMPETENCE</t>
   </si>
   <si>
     <t>APPRENTISSAGE</t>
   </si>
   <si>
     <t>VAE</t>
   </si>
   <si>
     <t>ACTION DE FORMATION</t>
   </si>
   <si>
     <t>Actif</t>
   </si>
   <si>
-    <t>MINISTERE DE L’ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L’ESPACE</t>
+    <t>MINISTERE DE L'ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L'ESPACE</t>
   </si>
   <si>
     <t>HOTEL DE BONCOURT 21 RUE DESCARTES 75005 PARIS</t>
   </si>
   <si>
     <t>16/05/2012</t>
   </si>
   <si>
     <t>84.11Z</t>
   </si>
   <si>
     <t>FAUX</t>
   </si>
   <si>
     <t>UNIVERSITE DE STRASBOURG</t>
   </si>
   <si>
     <t>4 RUE BLAISE PASCAL 67000 STRASBOURG</t>
   </si>
   <si>
     <t>18/08/2008</t>
   </si>
   <si>
     <t>85.42Z</t>
   </si>
@@ -247,84 +247,84 @@
   <si>
     <t>22/03/2021</t>
   </si>
   <si>
     <t>2151P001151</t>
   </si>
   <si>
     <t>UNIVERSITE CLAUDE BERNARD LYON 1</t>
   </si>
   <si>
     <t>43 BOULEVARD DU 11 NOVEMBRE 1918 69100 VILLEURBANNE</t>
   </si>
   <si>
     <t>8269P000169</t>
   </si>
   <si>
     <t>UNIVERSITE DE ROUEN-NORMANDIE</t>
   </si>
   <si>
     <t>1 RUE THOMAS BECKET 76130 MONT-SAINT-AIGNAN</t>
   </si>
   <si>
     <t>2376P002876</t>
   </si>
   <si>
+    <t>UNIVERSITE DE TOULOUSE</t>
+  </si>
+  <si>
+    <t>06/12/2024</t>
+  </si>
+  <si>
     <t>FORMASUP HAUTS DE FRANCE</t>
   </si>
   <si>
     <t>PARC DES MOULINS 7 B AV DE LA CREATIVITE 59491 VILLENEUVE D ASCQ</t>
   </si>
   <si>
     <t>01/10/2006</t>
   </si>
   <si>
     <t>METIERS DES INDUSTRIES DE SANTE ET BIEN ETRE</t>
   </si>
   <si>
     <t>15 RUE RIEUX 92100 BOULOGNE-BILLANCOURT</t>
   </si>
   <si>
     <t>01/10/2015</t>
   </si>
   <si>
     <t>01/10/2025</t>
   </si>
   <si>
     <t>88.99B</t>
   </si>
   <si>
     <t>58 BOULEVARD GOUVION-SAINT-CYR 75017 PARIS</t>
   </si>
   <si>
     <t>85.32Z</t>
-  </si>
-[...4 lines deleted...]
-    <t>06/12/2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
@@ -1430,191 +1430,191 @@
       <c r="F20" s="2" t="s">
         <v>51</v>
       </c>
       <c r="G20" s="2"/>
       <c r="H20" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I20" s="3" t="s">
         <v>76</v>
       </c>
       <c r="J20" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K20" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L20" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M20" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="1">
-        <v>42813525500050</v>
+        <v>93827139200012</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>77</v>
       </c>
       <c r="D21" s="2"/>
       <c r="E21" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="F21" s="2" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="G21" s="2"/>
       <c r="H21" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I21" s="3">
-        <v>32590996759</v>
+        <v>76311365631</v>
       </c>
       <c r="J21" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K21" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L21" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="M21" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="1">
-        <v>45212801000041</v>
+        <v>42813525500050</v>
       </c>
       <c r="B22" s="2" t="s">
-        <v>60</v>
+        <v>13</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="D22" s="2"/>
       <c r="E22" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="F22" s="2" t="s">
         <v>81</v>
       </c>
-      <c r="F22" s="2" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G22" s="2"/>
       <c r="H22" s="2" t="s">
-        <v>84</v>
-[...1 lines deleted...]
-      <c r="I22" s="3"/>
+        <v>22</v>
+      </c>
+      <c r="I22" s="3">
+        <v>32590996759</v>
+      </c>
       <c r="J22" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="L22" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M22" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="1">
-        <v>45212801000066</v>
+        <v>45212801000041</v>
       </c>
       <c r="B23" s="2" t="s">
-        <v>13</v>
+        <v>60</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="D23" s="2"/>
       <c r="E23" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="G23" s="2" t="s">
         <v>85</v>
       </c>
-      <c r="F23" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G23" s="2"/>
       <c r="H23" s="2" t="s">
         <v>86</v>
       </c>
-      <c r="I23" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="I23" s="3"/>
       <c r="J23" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="L23" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M23" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="1">
-        <v>93827139200012</v>
+        <v>45212801000066</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>87</v>
+        <v>82</v>
       </c>
       <c r="D24" s="2"/>
       <c r="E24" s="2" t="s">
-        <v>62</v>
+        <v>87</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="G24" s="2"/>
       <c r="H24" s="2" t="s">
-        <v>22</v>
+        <v>88</v>
       </c>
       <c r="I24" s="3">
-        <v>76311365631</v>
+        <v>11922302592</v>
       </c>
       <c r="J24" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K24" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L24" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="M24" s="2" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
@@ -1630,31 +1630,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/18/2026 18:57:34</dc:description>
+  <dc:description>Export en date du 07/06/2026 14:38:11</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>