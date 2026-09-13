--- v4 (2026-07-06)
+++ v5 (2026-09-13)
@@ -88,51 +88,51 @@
   <si>
     <t>16/05/2012</t>
   </si>
   <si>
     <t>84.11Z</t>
   </si>
   <si>
     <t>FAUX</t>
   </si>
   <si>
     <t>UNIVERSITE DE STRASBOURG</t>
   </si>
   <si>
     <t>4 RUE BLAISE PASCAL 67000 STRASBOURG</t>
   </si>
   <si>
     <t>18/08/2008</t>
   </si>
   <si>
     <t>85.42Z</t>
   </si>
   <si>
     <t>VRAI</t>
   </si>
   <si>
-    <t>ECOLE NATIONALE VETERINAIRE AGROALIMENTAIRE ET DE L'ALIMENTATION NANTES ATLANTIQUE</t>
+    <t>ECOLE NATIONALE VETERINAIRE, AGROALIMENTAIRE ET DE L'ALIMENTATION, NANTES-ATLANTIQUE (ONIRIS VETAGROBIO NANTES)</t>
   </si>
   <si>
     <t>ATLANPOLE LA CHANTRERIE ROUTE DE GACHET 44300 NANTES</t>
   </si>
   <si>
     <t>01/01/2010</t>
   </si>
   <si>
     <t>INSTITUT ENSEIGNEMENT SUPERIEUR ET RECHERCHE EN ALIMENTATION SANTE ANIMALE SCIENCES AGRONOMIQUES ET ENVIRONNEMENT</t>
   </si>
   <si>
     <t>1 AVENUE BOURGELAT 69280 MARCY-L'ETOILE</t>
   </si>
   <si>
     <t>UNIVERSITE DE BORDEAUX</t>
   </si>
   <si>
     <t>35 PLACE PEY BERLAND 33000 BORDEAUX</t>
   </si>
   <si>
     <t>01/01/2014</t>
   </si>
   <si>
     <t>UNIVERSITE PARIS CITE</t>
   </si>
@@ -247,84 +247,84 @@
   <si>
     <t>22/03/2021</t>
   </si>
   <si>
     <t>2151P001151</t>
   </si>
   <si>
     <t>UNIVERSITE CLAUDE BERNARD LYON 1</t>
   </si>
   <si>
     <t>43 BOULEVARD DU 11 NOVEMBRE 1918 69100 VILLEURBANNE</t>
   </si>
   <si>
     <t>8269P000169</t>
   </si>
   <si>
     <t>UNIVERSITE DE ROUEN-NORMANDIE</t>
   </si>
   <si>
     <t>1 RUE THOMAS BECKET 76130 MONT-SAINT-AIGNAN</t>
   </si>
   <si>
     <t>2376P002876</t>
   </si>
   <si>
+    <t>FORMASUP HAUTS DE FRANCE</t>
+  </si>
+  <si>
+    <t>PARC DES MOULINS 7 B AV DE LA CREATIVITE 59491 VILLENEUVE D ASCQ</t>
+  </si>
+  <si>
+    <t>01/10/2006</t>
+  </si>
+  <si>
+    <t>METIERS DES INDUSTRIES DE SANTE ET BIEN ETRE</t>
+  </si>
+  <si>
+    <t>15 RUE RIEUX 92100 BOULOGNE-BILLANCOURT</t>
+  </si>
+  <si>
+    <t>01/10/2015</t>
+  </si>
+  <si>
+    <t>01/10/2025</t>
+  </si>
+  <si>
+    <t>88.99B</t>
+  </si>
+  <si>
+    <t>58 BOULEVARD GOUVION-SAINT-CYR 75017 PARIS</t>
+  </si>
+  <si>
+    <t>85.32Z</t>
+  </si>
+  <si>
     <t>UNIVERSITE DE TOULOUSE</t>
   </si>
   <si>
     <t>06/12/2024</t>
-  </si>
-[...28 lines deleted...]
-    <t>85.32Z</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
@@ -1430,191 +1430,191 @@
       <c r="F20" s="2" t="s">
         <v>51</v>
       </c>
       <c r="G20" s="2"/>
       <c r="H20" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I20" s="3" t="s">
         <v>76</v>
       </c>
       <c r="J20" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K20" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L20" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M20" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="1">
-        <v>93827139200012</v>
+        <v>42813525500050</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>77</v>
       </c>
       <c r="D21" s="2"/>
       <c r="E21" s="2" t="s">
-        <v>62</v>
+        <v>78</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G21" s="2"/>
       <c r="H21" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I21" s="3">
-        <v>76311365631</v>
+        <v>32590996759</v>
       </c>
       <c r="J21" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K21" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L21" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="M21" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="1">
-        <v>42813525500050</v>
+        <v>45212801000041</v>
       </c>
       <c r="B22" s="2" t="s">
-        <v>13</v>
+        <v>60</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D22" s="2"/>
       <c r="E22" s="2" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>81</v>
-[...1 lines deleted...]
-      <c r="G22" s="2"/>
+        <v>82</v>
+      </c>
+      <c r="G22" s="2" t="s">
+        <v>83</v>
+      </c>
       <c r="H22" s="2" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>84</v>
+      </c>
+      <c r="I22" s="3"/>
       <c r="J22" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="L22" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M22" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="1">
-        <v>45212801000041</v>
+        <v>45212801000066</v>
       </c>
       <c r="B23" s="2" t="s">
-        <v>60</v>
+        <v>13</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="D23" s="2"/>
       <c r="E23" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="F23" s="2" t="s">
         <v>83</v>
       </c>
-      <c r="F23" s="2" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G23" s="2"/>
       <c r="H23" s="2" t="s">
         <v>86</v>
       </c>
-      <c r="I23" s="3"/>
+      <c r="I23" s="3">
+        <v>11922302592</v>
+      </c>
       <c r="J23" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="L23" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M23" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="1">
-        <v>45212801000066</v>
+        <v>93827139200012</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="D24" s="2"/>
       <c r="E24" s="2" t="s">
-        <v>87</v>
+        <v>62</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="G24" s="2"/>
       <c r="H24" s="2" t="s">
-        <v>88</v>
+        <v>22</v>
       </c>
       <c r="I24" s="3">
-        <v>11922302592</v>
+        <v>76311365631</v>
       </c>
       <c r="J24" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K24" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L24" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="M24" s="2" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
@@ -1630,31 +1630,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 07/06/2026 14:38:11</dc:description>
+  <dc:description>Export en date du 09/13/2026 17:49:02</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>