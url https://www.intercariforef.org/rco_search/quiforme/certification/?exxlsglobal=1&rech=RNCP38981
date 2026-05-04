--- v1 (2026-02-21)
+++ v2 (2026-05-04)
@@ -427,57 +427,57 @@
   <si>
     <t>85.59A</t>
   </si>
   <si>
     <t>ASS PROMO GESTION CTRE ENS SUP A EVRY</t>
   </si>
   <si>
     <t>48 CRS BLAISE PASCAL 91000 EVRY-COURCOURONNES</t>
   </si>
   <si>
     <t>04/01/2001</t>
   </si>
   <si>
     <t>ESIGELEC</t>
   </si>
   <si>
     <t>TECHNOPOLE DU MADRILLET AVENUE GALILEE 76800 SAINT-ETIENNE-DU-ROUVRAY</t>
   </si>
   <si>
     <t>01/05/2004</t>
   </si>
   <si>
     <t>OPENCLASSROOMS</t>
   </si>
   <si>
-    <t>2 COUR DE L'ILE LOUVIERS 75004 PARIS</t>
-[...2 lines deleted...]
-    <t>12/12/2022</t>
+    <t>229 RUE SAINT-HONORE 75001 PARIS</t>
   </si>
   <si>
     <t>12/11/2025</t>
+  </si>
+  <si>
+    <t>70.10Z</t>
   </si>
   <si>
     <t>AGEFASUP</t>
   </si>
   <si>
     <t>26 BOULEVARD VINCENT GACHE 44200 NANTES</t>
   </si>
   <si>
     <t>19/03/2025</t>
   </si>
   <si>
     <t>UNIVERSITE MARIE ET LOUIS PASTEUR</t>
   </si>
   <si>
     <t>MAISON DE L'UNIVERSITE</t>
   </si>
   <si>
     <t>01/12/2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
@@ -2131,83 +2131,83 @@
       <c r="F34" s="2" t="s">
         <v>135</v>
       </c>
       <c r="G34" s="2"/>
       <c r="H34" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I34" s="3">
         <v>28760543976</v>
       </c>
       <c r="J34" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K34" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L34" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M34" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" s="1">
-        <v>49386136300080</v>
+        <v>49386136300098</v>
       </c>
       <c r="B35" s="2" t="s">
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="C35" s="2" t="s">
         <v>136</v>
       </c>
       <c r="D35" s="2"/>
       <c r="E35" s="2" t="s">
         <v>137</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>138</v>
       </c>
-      <c r="G35" s="2" t="s">
+      <c r="G35" s="2"/>
+      <c r="H35" s="2" t="s">
         <v>139</v>
       </c>
-      <c r="H35" s="2" t="s">
-[...2 lines deleted...]
-      <c r="I35" s="3"/>
+      <c r="I35" s="3">
+        <v>11755205675</v>
+      </c>
       <c r="J35" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K35" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="L35" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="M35" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="1">
         <v>83401260100029</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>140</v>
       </c>
       <c r="D36" s="2"/>
       <c r="E36" s="2" t="s">
         <v>141</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>142</v>
       </c>
       <c r="G36" s="2"/>
       <c r="H36" s="2" t="s">
         <v>129</v>
       </c>
       <c r="I36" s="3">
         <v>52440917744</v>
@@ -2296,31 +2296,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 02/21/2026 06:08:09</dc:description>
+  <dc:description>Export en date du 05/04/2026 13:19:54</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>