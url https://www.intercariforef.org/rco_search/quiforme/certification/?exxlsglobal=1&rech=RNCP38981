--- v2 (2026-05-04)
+++ v3 (2026-08-05)
@@ -58,51 +58,51 @@
   <si>
     <t>DATE DE FERMETURE</t>
   </si>
   <si>
     <t>CODE APE</t>
   </si>
   <si>
     <t>NDA</t>
   </si>
   <si>
     <t>BILAN DE COMPETENCE</t>
   </si>
   <si>
     <t>APPRENTISSAGE</t>
   </si>
   <si>
     <t>VAE</t>
   </si>
   <si>
     <t>ACTION DE FORMATION</t>
   </si>
   <si>
     <t>Actif</t>
   </si>
   <si>
-    <t>MINISTERE DE L’ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L’ESPACE</t>
+    <t>MINISTERE DE L'ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L'ESPACE</t>
   </si>
   <si>
     <t>HOTEL DE BONCOURT 21 RUE DESCARTES 75005 PARIS</t>
   </si>
   <si>
     <t>16/05/2012</t>
   </si>
   <si>
     <t>84.11Z</t>
   </si>
   <si>
     <t>FAUX</t>
   </si>
   <si>
     <t>UNIVERSITE DE LORRAINE</t>
   </si>
   <si>
     <t>34 COURS LEOPOLD 54000 NANCY</t>
   </si>
   <si>
     <t>01/01/2012</t>
   </si>
   <si>
     <t>85.42Z</t>
   </si>
@@ -406,78 +406,78 @@
   <si>
     <t>1194P001594</t>
   </si>
   <si>
     <t>UNIVERSITE CATHOLIQUE OUEST BRETAGNENORD</t>
   </si>
   <si>
     <t>CAMPUS TOUR D AUVERGNE 37 RUE DU MARECHAL FOCH 22200 GUINGAMP</t>
   </si>
   <si>
     <t>01/10/1993</t>
   </si>
   <si>
     <t>FORMASUP MEDITERRANEE</t>
   </si>
   <si>
     <t>WORLD TRADE CENTER 2 RUE HENRI BARBUSSE 13001 MARSEILLE</t>
   </si>
   <si>
     <t>24/01/2022</t>
   </si>
   <si>
     <t>85.59A</t>
   </si>
   <si>
+    <t>OPENCLASSROOMS</t>
+  </si>
+  <si>
+    <t>229 RUE SAINT-HONORE 75001 PARIS</t>
+  </si>
+  <si>
+    <t>12/11/2025</t>
+  </si>
+  <si>
+    <t>70.10Z</t>
+  </si>
+  <si>
     <t>ASS PROMO GESTION CTRE ENS SUP A EVRY</t>
   </si>
   <si>
     <t>48 CRS BLAISE PASCAL 91000 EVRY-COURCOURONNES</t>
   </si>
   <si>
     <t>04/01/2001</t>
   </si>
   <si>
     <t>ESIGELEC</t>
   </si>
   <si>
     <t>TECHNOPOLE DU MADRILLET AVENUE GALILEE 76800 SAINT-ETIENNE-DU-ROUVRAY</t>
   </si>
   <si>
     <t>01/05/2004</t>
-  </si>
-[...10 lines deleted...]
-    <t>70.10Z</t>
   </si>
   <si>
     <t>AGEFASUP</t>
   </si>
   <si>
     <t>26 BOULEVARD VINCENT GACHE 44200 NANTES</t>
   </si>
   <si>
     <t>19/03/2025</t>
   </si>
   <si>
     <t>UNIVERSITE MARIE ET LOUIS PASTEUR</t>
   </si>
   <si>
     <t>MAISON DE L'UNIVERSITE</t>
   </si>
   <si>
     <t>01/12/2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
@@ -2057,148 +2057,148 @@
       <c r="F32" s="2" t="s">
         <v>128</v>
       </c>
       <c r="G32" s="2"/>
       <c r="H32" s="2" t="s">
         <v>129</v>
       </c>
       <c r="I32" s="3">
         <v>93130972313</v>
       </c>
       <c r="J32" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K32" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L32" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M32" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="1">
-        <v>40292484900027</v>
+        <v>49386136300098</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>130</v>
       </c>
       <c r="D33" s="2"/>
       <c r="E33" s="2" t="s">
         <v>131</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>132</v>
       </c>
       <c r="G33" s="2"/>
       <c r="H33" s="2" t="s">
-        <v>22</v>
+        <v>133</v>
       </c>
       <c r="I33" s="3">
-        <v>11910726491</v>
+        <v>11755205675</v>
       </c>
       <c r="J33" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K33" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L33" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="M33" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="1">
-        <v>41370111100028</v>
+        <v>40292484900027</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C34" s="2" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="D34" s="2"/>
       <c r="E34" s="2" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="F34" s="2" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="G34" s="2"/>
       <c r="H34" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I34" s="3">
-        <v>28760543976</v>
+        <v>11910726491</v>
       </c>
       <c r="J34" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K34" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L34" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="M34" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" s="1">
-        <v>49386136300098</v>
+        <v>41370111100028</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C35" s="2" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D35" s="2"/>
       <c r="E35" s="2" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="F35" s="2" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="G35" s="2"/>
       <c r="H35" s="2" t="s">
-        <v>139</v>
+        <v>22</v>
       </c>
       <c r="I35" s="3">
-        <v>11755205675</v>
+        <v>28760543976</v>
       </c>
       <c r="J35" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K35" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L35" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M35" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="1">
         <v>83401260100029</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>140</v>
       </c>
       <c r="D36" s="2"/>
       <c r="E36" s="2" t="s">
         <v>141</v>
       </c>
@@ -2296,31 +2296,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/04/2026 13:19:54</dc:description>
+  <dc:description>Export en date du 08/05/2026 11:24:09</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>