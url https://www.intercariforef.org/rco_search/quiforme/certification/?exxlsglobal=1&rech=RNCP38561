--- v2 (2026-03-10)
+++ v3 (2026-05-19)
@@ -133,114 +133,114 @@
   <si>
     <t>GRETA GRAND LITTORAL</t>
   </si>
   <si>
     <t>320 BOULEVARD DU HUIT MAI 62100 CALAIS</t>
   </si>
   <si>
     <t>11/04/1989</t>
   </si>
   <si>
     <t>3162P000862</t>
   </si>
   <si>
     <t>LYCEE POLYVALENT NELSON MANDELA</t>
   </si>
   <si>
     <t>GRETA POITOU CHARENTES</t>
   </si>
   <si>
     <t>63 RUE DE LA BUGELLERIE 86000 POITIERS</t>
   </si>
   <si>
     <t>01/01/2015</t>
   </si>
   <si>
+    <t>CFAI ALSACE</t>
+  </si>
+  <si>
+    <t>6 RUE ETTORE BUGATTI 67201 ECKBOLSHEIM</t>
+  </si>
+  <si>
+    <t>07/03/2011</t>
+  </si>
+  <si>
+    <t>85.32Z</t>
+  </si>
+  <si>
+    <t>31 RUE FRANCOIS SPOERRY 68100 MULHOUSE</t>
+  </si>
+  <si>
+    <t>01/07/2021</t>
+  </si>
+  <si>
+    <t>ORGANISAT INGENIERIE DEVELOPPEMT FORMATI</t>
+  </si>
+  <si>
+    <t>26 RUE DU STADE CAVANI MAYOTTE 97600 MAMOUDZOU</t>
+  </si>
+  <si>
+    <t>01/10/1992</t>
+  </si>
+  <si>
+    <t>06970000597</t>
+  </si>
+  <si>
+    <t>11 RUE LACROIX 97490 SAINT-DENIS</t>
+  </si>
+  <si>
+    <t>01/01/2018</t>
+  </si>
+  <si>
+    <t>UNION GEST ETS CAISSE ASSUR MALAD AQUITA</t>
+  </si>
+  <si>
+    <t>1 AVENUE COPERNIC 64000 PAU</t>
+  </si>
+  <si>
+    <t>08/09/2014</t>
+  </si>
+  <si>
+    <t>88.10C</t>
+  </si>
+  <si>
+    <t>UGECAM OCCITANIE</t>
+  </si>
+  <si>
+    <t>435 AVENUE GEORGES FRECHE 34170 CASTELNAU-LE-LEZ</t>
+  </si>
+  <si>
+    <t>15/12/1999</t>
+  </si>
+  <si>
     <t>MAISON FAMILIALE DU LITTORAL OUEST</t>
   </si>
   <si>
     <t>CD 8 PK 27 5 AVENUE PAULE BERTHELOT 97360 MANA</t>
   </si>
   <si>
     <t>14/11/2007</t>
-  </si>
-[...55 lines deleted...]
-    <t>15/12/1999</t>
   </si>
   <si>
     <t>AFPI ACM FORMATION</t>
   </si>
   <si>
     <t>89 RUE PECLET 59300 VALENCIENNES</t>
   </si>
   <si>
     <t>01/04/2003</t>
   </si>
   <si>
     <t>INSTITUT FORMELEC</t>
   </si>
   <si>
     <t>JARRY 23 B RUE ALFRED LUMIERE 97122 BAIE-MAHAULT</t>
   </si>
   <si>
     <t>01/06/2007</t>
   </si>
   <si>
     <t>DEVELOPPEMENT DES COMPETENCES PROFESSIONNELLES POUR L'INDUSTRIE</t>
   </si>
   <si>
     <t>5 ALLEE DES ARTISANS 37300 JOUE-LES-TOURS</t>
   </si>
@@ -1055,299 +1055,299 @@
       <c r="F6" s="2" t="s">
         <v>38</v>
       </c>
       <c r="G6" s="2"/>
       <c r="H6" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I6" s="3">
         <v>54860142086</v>
       </c>
       <c r="J6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L6" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M6" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="1">
-        <v>43320759400030</v>
+        <v>38855948600054</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>39</v>
       </c>
       <c r="D7" s="2"/>
       <c r="E7" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>41</v>
       </c>
       <c r="G7" s="2"/>
       <c r="H7" s="2" t="s">
         <v>42</v>
       </c>
       <c r="I7" s="3">
-        <v>96973042897</v>
+        <v>42680205768</v>
       </c>
       <c r="J7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M7" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="1">
-        <v>38855948600054</v>
+        <v>38855948600070</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="D8" s="2"/>
       <c r="E8" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="F8" s="2" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="G8" s="2"/>
       <c r="H8" s="2" t="s">
         <v>42</v>
       </c>
       <c r="I8" s="3">
         <v>42680205768</v>
       </c>
       <c r="J8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M8" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="1">
-        <v>38855948600070</v>
+        <v>38924943400017</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D9" s="2"/>
       <c r="E9" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>47</v>
       </c>
       <c r="G9" s="2"/>
       <c r="H9" s="2" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>42680205768</v>
+        <v>23</v>
+      </c>
+      <c r="I9" s="3" t="s">
+        <v>48</v>
       </c>
       <c r="J9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M9" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="1">
-        <v>38924943400017</v>
+        <v>38924943400090</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="D10" s="2"/>
       <c r="E10" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>50</v>
       </c>
       <c r="G10" s="2"/>
       <c r="H10" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I10" s="3" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="J10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M10" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="1">
-        <v>38924943400090</v>
+        <v>42349433500148</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="D11" s="2"/>
       <c r="E11" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>53</v>
       </c>
       <c r="G11" s="2"/>
       <c r="H11" s="2" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>54</v>
+      </c>
+      <c r="I11" s="3">
+        <v>72330811733</v>
       </c>
       <c r="J11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="L11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M11" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="1">
-        <v>42349433500148</v>
+        <v>42459649200050</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D12" s="2"/>
       <c r="E12" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="G12" s="2"/>
       <c r="H12" s="2" t="s">
-        <v>57</v>
+        <v>23</v>
       </c>
       <c r="I12" s="3">
-        <v>72330811733</v>
+        <v>91340075134</v>
       </c>
       <c r="J12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M12" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="1">
-        <v>42459649200050</v>
+        <v>43320759400030</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>58</v>
       </c>
       <c r="D13" s="2"/>
       <c r="E13" s="2" t="s">
         <v>59</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>60</v>
       </c>
       <c r="G13" s="2"/>
       <c r="H13" s="2" t="s">
-        <v>23</v>
+        <v>42</v>
       </c>
       <c r="I13" s="3">
-        <v>91340075134</v>
+        <v>96973042897</v>
       </c>
       <c r="J13" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="L13" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M13" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="1">
         <v>44531243200021</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>61</v>
       </c>
       <c r="D14" s="2"/>
       <c r="E14" s="2" t="s">
         <v>62</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>63</v>
       </c>
@@ -2737,31 +2737,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 03/11/2026 00:51:31</dc:description>
+  <dc:description>Export en date du 05/19/2026 13:03:25</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>