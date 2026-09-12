--- v3 (2026-05-19)
+++ v4 (2026-09-12)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="QUIFORME" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'QUIFORME'!$A$1:$M$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="134">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="139">
   <si>
     <t>SIRET</t>
   </si>
   <si>
     <t>ÉTAT ADMINISTRATIF</t>
   </si>
   <si>
     <t>RAISON SOCIALE</t>
   </si>
   <si>
     <t>ENSEIGNE</t>
   </si>
   <si>
     <t>ADRESSE</t>
   </si>
   <si>
     <t>DATE D'OUVERTURE</t>
   </si>
   <si>
     <t>DATE DE FERMETURE</t>
   </si>
   <si>
     <t>CODE APE</t>
   </si>
   <si>
@@ -337,78 +337,93 @@
   <si>
     <t>01/01/2017</t>
   </si>
   <si>
     <t>35 BOULEVARD DE JODINO 69200 VENISSIEUX</t>
   </si>
   <si>
     <t>RUE BASSE MOUILLERE 45160 OLIVET</t>
   </si>
   <si>
     <t>29 RUE PIERRE BOILEAU 57050 METZ</t>
   </si>
   <si>
     <t>35 RUE DE LA MITTERIE 59160 LILLE</t>
   </si>
   <si>
     <t>1 ALLEE JEAN GRIFFON 31400 TOULOUSE</t>
   </si>
   <si>
     <t>22 RUE ALFRED DE VIGNY 33200 BORDEAUX</t>
   </si>
   <si>
     <t>3 RUE FRANKLIN 93100 MONTREUIL</t>
   </si>
   <si>
+    <t>BATIMENT 1   1ER ETAGE 6 AVENUE DU HAUT SANCE 35000 RENNES</t>
+  </si>
+  <si>
+    <t>01/11/2022</t>
+  </si>
+  <si>
     <t>AGENCE NATIONALE POUR LA FORMATION PROFESSIONNELLE DES ADULTES</t>
   </si>
   <si>
     <t>3 RUE MAXIMILIEN DE ROBESPIERRE 76610 LE HAVRE</t>
   </si>
   <si>
     <t>40 RUE PIERRE CHANTELAUZE 79000 NIORT</t>
   </si>
   <si>
     <t>RUE DES GRAVIERS 78200 MAGNANVILLE</t>
   </si>
   <si>
     <t>160 MONTEE DES LAURIERS 30100 ALES</t>
   </si>
   <si>
+    <t>25 RUE SAINT ALOR 29000 QUIMPER</t>
+  </si>
+  <si>
     <t>56-58 56 AVENUE DU DANEMARK 37100 TOURS</t>
   </si>
   <si>
     <t>16 RUE VERCINGETORIX 63110 BEAUMONT</t>
   </si>
   <si>
     <t>407 AVENUE DE LA GIRONDE 59640 DUNKERQUE</t>
   </si>
   <si>
     <t>6 SQUARE EUGENE HERZOG 54390 FROUARD</t>
   </si>
   <si>
     <t>10 RUE MARCEL PAGNOL 47510 FOULAYRONNES</t>
+  </si>
+  <si>
+    <t>RUE DE L'ECLUSE 68200 MULHOUSE</t>
+  </si>
+  <si>
+    <t>1 RUE COPERNIC 62000 ARRAS</t>
   </si>
   <si>
     <t>11 AVENUE PIERRE SALVI 95500 GONESSE</t>
   </si>
   <si>
     <t>OGEC DU GROUPE EPID-VAUBAN</t>
   </si>
   <si>
     <t>20 RUE DE LILLE 59140 DUNKERQUE</t>
   </si>
   <si>
     <t>ASSOCIATION AMBROISE CROIZAT - SOCIALE ET MEDICO-SOCIALE</t>
   </si>
   <si>
     <t>ESRP MASSON-TIMBAUD 60 RUE DE LA REPUBLIQUE 93100 MONTREUIL</t>
   </si>
   <si>
     <t>15/12/2021</t>
   </si>
   <si>
     <t>88.99B</t>
   </si>
   <si>
     <t>TECHNICAL SKILLS</t>
   </si>
@@ -798,51 +813,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M50"/>
+  <dimension ref="A1:M54"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="17.567" bestFit="true" customWidth="true" style="1"/>
     <col min="2" max="2" width="17" customWidth="true" style="2"/>
     <col min="3" max="3" width="50" customWidth="true" style="2"/>
     <col min="4" max="4" width="50" customWidth="true" style="2"/>
     <col min="5" max="5" width="50" customWidth="true" style="2"/>
     <col min="6" max="6" width="15" customWidth="true" style="2"/>
     <col min="7" max="7" width="15" customWidth="true" style="2"/>
     <col min="8" max="8" width="11" customWidth="true" style="2"/>
     <col min="9" max="9" width="12" customWidth="true" style="3"/>
     <col min="10" max="10" width="17" customWidth="true" style="2"/>
     <col min="11" max="11" width="17" customWidth="true" style="2"/>
     <col min="12" max="12" width="17" customWidth="true" style="2"/>
     <col min="13" max="13" width="17" customWidth="true" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="4" t="s">
         <v>0</v>
@@ -2130,600 +2145,748 @@
       <c r="F35" s="2" t="s">
         <v>99</v>
       </c>
       <c r="G35" s="2"/>
       <c r="H35" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I35" s="3">
         <v>11930762893</v>
       </c>
       <c r="J35" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K35" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L35" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M35" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="1">
-        <v>82422814200058</v>
+        <v>82409268800251</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C36" s="2" t="s">
-        <v>107</v>
+        <v>95</v>
       </c>
       <c r="D36" s="2"/>
       <c r="E36" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="F36" s="2" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="G36" s="2"/>
       <c r="H36" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I36" s="3">
-        <v>11930743393</v>
+        <v>11930762893</v>
       </c>
       <c r="J36" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K36" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="L36" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M36" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="1">
-        <v>82422814200306</v>
+        <v>82422814200058</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C37" s="2" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="D37" s="2"/>
       <c r="E37" s="2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>99</v>
       </c>
       <c r="G37" s="2"/>
       <c r="H37" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I37" s="3">
         <v>11930743393</v>
       </c>
       <c r="J37" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K37" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L37" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M37" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="1">
-        <v>82422814200397</v>
+        <v>82422814200306</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C38" s="2" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="D38" s="2"/>
       <c r="E38" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>99</v>
       </c>
       <c r="G38" s="2"/>
       <c r="H38" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I38" s="3">
         <v>11930743393</v>
       </c>
       <c r="J38" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K38" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L38" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M38" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" s="1">
-        <v>82422814200454</v>
+        <v>82422814200397</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C39" s="2" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="D39" s="2"/>
       <c r="E39" s="2" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>99</v>
       </c>
       <c r="G39" s="2"/>
       <c r="H39" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I39" s="3">
         <v>11930743393</v>
       </c>
       <c r="J39" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K39" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L39" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M39" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" s="1">
-        <v>82422814200652</v>
+        <v>82422814200454</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C40" s="2" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="D40" s="2"/>
       <c r="E40" s="2" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>99</v>
       </c>
       <c r="G40" s="2"/>
       <c r="H40" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I40" s="3">
         <v>11930743393</v>
       </c>
       <c r="J40" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K40" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L40" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M40" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" s="1">
-        <v>82422814200835</v>
+        <v>82422814200611</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C41" s="2" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="D41" s="2"/>
       <c r="E41" s="2" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>99</v>
       </c>
       <c r="G41" s="2"/>
       <c r="H41" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I41" s="3">
         <v>11930743393</v>
       </c>
       <c r="J41" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K41" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L41" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M41" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" s="1">
-        <v>82422814200918</v>
+        <v>82422814200652</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C42" s="2" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="D42" s="2"/>
       <c r="E42" s="2" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>99</v>
       </c>
       <c r="G42" s="2"/>
       <c r="H42" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I42" s="3">
         <v>11930743393</v>
       </c>
       <c r="J42" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K42" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L42" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M42" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" s="1">
-        <v>82422814201007</v>
+        <v>82422814200835</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C43" s="2" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="D43" s="2"/>
       <c r="E43" s="2" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>99</v>
       </c>
       <c r="G43" s="2"/>
       <c r="H43" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I43" s="3">
         <v>11930743393</v>
       </c>
       <c r="J43" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K43" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L43" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M43" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" s="1">
-        <v>82422814201122</v>
+        <v>82422814200918</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C44" s="2" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="D44" s="2"/>
       <c r="E44" s="2" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>99</v>
       </c>
       <c r="G44" s="2"/>
       <c r="H44" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I44" s="3">
         <v>11930743393</v>
       </c>
       <c r="J44" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K44" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L44" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M44" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" s="1">
-        <v>82422814201841</v>
+        <v>82422814201007</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C45" s="2" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="D45" s="2"/>
       <c r="E45" s="2" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>99</v>
       </c>
       <c r="G45" s="2"/>
       <c r="H45" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I45" s="3">
         <v>11930743393</v>
       </c>
       <c r="J45" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K45" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L45" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M45" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" s="1">
-        <v>82466350400010</v>
+        <v>82422814201122</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C46" s="2" t="s">
-        <v>118</v>
+        <v>109</v>
       </c>
       <c r="D46" s="2"/>
       <c r="E46" s="2" t="s">
         <v>119</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>99</v>
       </c>
       <c r="G46" s="2"/>
       <c r="H46" s="2" t="s">
-        <v>42</v>
+        <v>23</v>
       </c>
       <c r="I46" s="3">
-        <v>32590933959</v>
+        <v>11930743393</v>
       </c>
       <c r="J46" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="K46" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L46" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="M46" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" s="1">
-        <v>89518621100036</v>
+        <v>82422814201429</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C47" s="2" t="s">
-        <v>120</v>
+        <v>109</v>
       </c>
       <c r="D47" s="2"/>
       <c r="E47" s="2" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="F47" s="2" t="s">
-        <v>122</v>
+        <v>99</v>
       </c>
       <c r="G47" s="2"/>
       <c r="H47" s="2" t="s">
-        <v>123</v>
+        <v>23</v>
       </c>
       <c r="I47" s="3">
-        <v>11930934893</v>
+        <v>11930743393</v>
       </c>
       <c r="J47" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K47" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L47" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M47" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" s="1">
-        <v>90108369100013</v>
+        <v>82422814201767</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C48" s="2" t="s">
-        <v>124</v>
+        <v>109</v>
       </c>
       <c r="D48" s="2"/>
       <c r="E48" s="2" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="F48" s="2" t="s">
-        <v>126</v>
+        <v>99</v>
       </c>
       <c r="G48" s="2"/>
       <c r="H48" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I48" s="3">
-        <v>52441175944</v>
+        <v>11930743393</v>
       </c>
       <c r="J48" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="K48" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L48" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="M48" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="49" spans="1:13">
       <c r="A49" s="1">
-        <v>91288447500019</v>
+        <v>82422814201841</v>
       </c>
       <c r="B49" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C49" s="2" t="s">
-        <v>127</v>
+        <v>109</v>
       </c>
       <c r="D49" s="2"/>
       <c r="E49" s="2" t="s">
-        <v>128</v>
+        <v>122</v>
       </c>
       <c r="F49" s="2" t="s">
-        <v>129</v>
+        <v>99</v>
       </c>
       <c r="G49" s="2"/>
       <c r="H49" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I49" s="3">
-        <v>44680330068</v>
+        <v>11930743393</v>
       </c>
       <c r="J49" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="K49" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L49" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="M49" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="50" spans="1:13">
       <c r="A50" s="1">
-        <v>91858875700016</v>
+        <v>82466350400010</v>
       </c>
       <c r="B50" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C50" s="2" t="s">
-        <v>130</v>
+        <v>123</v>
       </c>
       <c r="D50" s="2"/>
       <c r="E50" s="2" t="s">
-        <v>131</v>
+        <v>124</v>
       </c>
       <c r="F50" s="2" t="s">
-        <v>132</v>
+        <v>99</v>
       </c>
       <c r="G50" s="2"/>
       <c r="H50" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="I50" s="3">
+        <v>32590933959</v>
+      </c>
+      <c r="J50" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K50" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="L50" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="M50" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="51" spans="1:13">
+      <c r="A51" s="1">
+        <v>89518621100036</v>
+      </c>
+      <c r="B51" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C51" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="D51" s="2"/>
+      <c r="E51" s="2" t="s">
+        <v>126</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="G51" s="2"/>
+      <c r="H51" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="I51" s="3">
+        <v>11930934893</v>
+      </c>
+      <c r="J51" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="K51" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="L51" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="M51" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="52" spans="1:13">
+      <c r="A52" s="1">
+        <v>90108369100013</v>
+      </c>
+      <c r="B52" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C52" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="D52" s="2"/>
+      <c r="E52" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="G52" s="2"/>
+      <c r="H52" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="I52" s="3">
+        <v>52441175944</v>
+      </c>
+      <c r="J52" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K52" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="L52" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="M52" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="53" spans="1:13">
+      <c r="A53" s="1">
+        <v>91288447500019</v>
+      </c>
+      <c r="B53" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C53" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="D53" s="2"/>
+      <c r="E53" s="2" t="s">
         <v>133</v>
       </c>
-      <c r="I50" s="3">
+      <c r="F53" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="G53" s="2"/>
+      <c r="H53" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="I53" s="3">
+        <v>44680330068</v>
+      </c>
+      <c r="J53" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K53" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="L53" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="M53" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="54" spans="1:13">
+      <c r="A54" s="1">
+        <v>91858875700016</v>
+      </c>
+      <c r="B54" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C54" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="D54" s="2"/>
+      <c r="E54" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="G54" s="2"/>
+      <c r="H54" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="I54" s="3">
         <v>11931021593</v>
       </c>
-      <c r="J50" s="2" t="s">
-[...8 lines deleted...]
-      <c r="M50" s="2" t="s">
+      <c r="J54" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K54" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="L54" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="M54" s="2" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
@@ -2737,31 +2900,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/19/2026 13:03:25</dc:description>
+  <dc:description>Export en date du 09/12/2026 19:23:46</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>