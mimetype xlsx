--- v2 (2026-03-19)
+++ v3 (2026-05-06)
@@ -76,51 +76,51 @@
   <si>
     <t>ACTION DE FORMATION</t>
   </si>
   <si>
     <t>Actif</t>
   </si>
   <si>
     <t>MINISTERE DE L’ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L’ESPACE</t>
   </si>
   <si>
     <t>HOTEL DE BONCOURT 21 RUE DESCARTES 75005 PARIS</t>
   </si>
   <si>
     <t>16/05/2012</t>
   </si>
   <si>
     <t>84.11Z</t>
   </si>
   <si>
     <t>FAUX</t>
   </si>
   <si>
     <t>UNIVERSITE DE NOUVELLE CALEDONIE</t>
   </si>
   <si>
-    <t>NOUVILLE BANIAN 145 AVENUE JAMES COOK NOUMEA</t>
+    <t>NOUVILLE BANIAN 145 AVENUE JAMES COOK 98800 NOUMEA</t>
   </si>
   <si>
     <t>31/05/1999</t>
   </si>
   <si>
     <t>85.42Z</t>
   </si>
   <si>
     <t>Fermé</t>
   </si>
   <si>
     <t>UNIVERSITE DE NIMES</t>
   </si>
   <si>
     <t>RUE DU DOCTEUR GEORGES SALAN 30000 NIMES</t>
   </si>
   <si>
     <t>07/05/2007</t>
   </si>
   <si>
     <t>01/01/2025</t>
   </si>
   <si>
     <t>UNIVERSITE DE STRASBOURG</t>
   </si>
@@ -3809,31 +3809,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 03/19/2026 18:43:18</dc:description>
+  <dc:description>Export en date du 05/07/2026 00:36:29</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>