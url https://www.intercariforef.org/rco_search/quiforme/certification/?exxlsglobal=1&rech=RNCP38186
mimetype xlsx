--- v3 (2026-05-06)
+++ v4 (2026-06-26)
@@ -3809,31 +3809,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/07/2026 00:36:29</dc:description>
+  <dc:description>Export en date du 06/26/2026 20:23:22</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>