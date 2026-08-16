--- v4 (2026-06-26)
+++ v5 (2026-08-16)
@@ -14,95 +14,95 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="QUIFORME" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'QUIFORME'!$A$1:$M$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="244">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="247">
   <si>
     <t>SIRET</t>
   </si>
   <si>
     <t>ÉTAT ADMINISTRATIF</t>
   </si>
   <si>
     <t>RAISON SOCIALE</t>
   </si>
   <si>
     <t>ENSEIGNE</t>
   </si>
   <si>
     <t>ADRESSE</t>
   </si>
   <si>
     <t>DATE D'OUVERTURE</t>
   </si>
   <si>
     <t>DATE DE FERMETURE</t>
   </si>
   <si>
     <t>CODE APE</t>
   </si>
   <si>
     <t>NDA</t>
   </si>
   <si>
     <t>BILAN DE COMPETENCE</t>
   </si>
   <si>
     <t>APPRENTISSAGE</t>
   </si>
   <si>
     <t>VAE</t>
   </si>
   <si>
     <t>ACTION DE FORMATION</t>
   </si>
   <si>
     <t>Actif</t>
   </si>
   <si>
-    <t>MINISTERE DE L’ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L’ESPACE</t>
+    <t>MINISTERE DE L'ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L'ESPACE</t>
   </si>
   <si>
     <t>HOTEL DE BONCOURT 21 RUE DESCARTES 75005 PARIS</t>
   </si>
   <si>
     <t>16/05/2012</t>
   </si>
   <si>
     <t>84.11Z</t>
   </si>
   <si>
     <t>FAUX</t>
   </si>
   <si>
     <t>UNIVERSITE DE NOUVELLE CALEDONIE</t>
   </si>
   <si>
     <t>NOUVILLE BANIAN 145 AVENUE JAMES COOK 98800 NOUMEA</t>
   </si>
   <si>
     <t>31/05/1999</t>
   </si>
   <si>
     <t>85.42Z</t>
   </si>
@@ -671,50 +671,59 @@
     <t>UNIVERSITE DES ANTILLES</t>
   </si>
   <si>
     <t>CAMPUS FOUILLOLE 97110 POINTE A PITRE</t>
   </si>
   <si>
     <t>9597P000797</t>
   </si>
   <si>
     <t>UNIVERSITE DE LA REUNION</t>
   </si>
   <si>
     <t>15 AVENUE RENE CASSIN 97490 SAINT-DENIS</t>
   </si>
   <si>
     <t>10/05/1984</t>
   </si>
   <si>
     <t>UNIVERSITE DE LA POLYNESIE FRANCAISE</t>
   </si>
   <si>
     <t>CAMPUS D OUTUMAORO 98703 PUNAAUIA</t>
   </si>
   <si>
     <t>15/11/2002</t>
+  </si>
+  <si>
+    <t>ORGANI GEST INSTIT CATHO ETUDE SUPER</t>
+  </si>
+  <si>
+    <t>17 BOULEVARD DES BELGES 85000 LA ROCHE-SUR-YON</t>
+  </si>
+  <si>
+    <t>30/07/1992</t>
   </si>
   <si>
     <t>UNIVERSITE CATHOLIQUE OUEST BRETAGNENORD</t>
   </si>
   <si>
     <t>CAMPUS TOUR D AUVERGNE 37 RUE DU MARECHAL FOCH 22200 GUINGAMP</t>
   </si>
   <si>
     <t>01/10/1993</t>
   </si>
   <si>
     <t>INSTITUT CATHOLIQUE DE LILLE</t>
   </si>
   <si>
     <t>60 BOULEVARD VAUBAN 59800 LILLE</t>
   </si>
   <si>
     <t>01/01/1900</t>
   </si>
   <si>
     <t>ASSOCIATION SAINT-YVES / UNIVERSITE CATHOLIQUE DE L'OUEST</t>
   </si>
   <si>
     <t>3 PLACE ANDRE LEROY 49100 ANGERS</t>
   </si>
@@ -1128,51 +1137,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M70"/>
+  <dimension ref="A1:M71"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="17.567" bestFit="true" customWidth="true" style="1"/>
     <col min="2" max="2" width="17" customWidth="true" style="2"/>
     <col min="3" max="3" width="50" customWidth="true" style="2"/>
     <col min="4" max="4" width="50" customWidth="true" style="2"/>
     <col min="5" max="5" width="50" customWidth="true" style="2"/>
     <col min="6" max="6" width="15" customWidth="true" style="2"/>
     <col min="7" max="7" width="15" customWidth="true" style="2"/>
     <col min="8" max="8" width="11" customWidth="true" style="2"/>
     <col min="9" max="9" width="12" customWidth="true" style="3"/>
     <col min="10" max="10" width="17" customWidth="true" style="2"/>
     <col min="11" max="11" width="17" customWidth="true" style="2"/>
     <col min="12" max="12" width="17" customWidth="true" style="2"/>
     <col min="13" max="13" width="17" customWidth="true" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="4" t="s">
         <v>0</v>
@@ -3422,380 +3431,417 @@
         <v>217</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>218</v>
       </c>
       <c r="G61" s="2"/>
       <c r="H61" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I61" s="3"/>
       <c r="J61" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K61" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L61" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M61" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="62" spans="1:13">
       <c r="A62" s="1">
-        <v>39326123500013</v>
+        <v>37920430800033</v>
       </c>
       <c r="B62" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C62" s="2" t="s">
         <v>219</v>
       </c>
       <c r="D62" s="2"/>
       <c r="E62" s="2" t="s">
         <v>220</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>221</v>
       </c>
       <c r="G62" s="2"/>
       <c r="H62" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I62" s="3">
-        <v>53220498822</v>
+        <v>52850117485</v>
       </c>
       <c r="J62" s="2" t="s">
         <v>31</v>
       </c>
       <c r="K62" s="2" t="s">
         <v>31</v>
       </c>
       <c r="L62" s="2" t="s">
         <v>31</v>
       </c>
       <c r="M62" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="63" spans="1:13">
       <c r="A63" s="1">
-        <v>77562424000013</v>
+        <v>39326123500013</v>
       </c>
       <c r="B63" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C63" s="2" t="s">
         <v>222</v>
       </c>
       <c r="D63" s="2"/>
       <c r="E63" s="2" t="s">
         <v>223</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>224</v>
       </c>
       <c r="G63" s="2"/>
       <c r="H63" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I63" s="3">
-        <v>31590046859</v>
+        <v>53220498822</v>
       </c>
       <c r="J63" s="2" t="s">
         <v>31</v>
       </c>
       <c r="K63" s="2" t="s">
         <v>31</v>
       </c>
       <c r="L63" s="2" t="s">
         <v>31</v>
       </c>
       <c r="M63" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="64" spans="1:13">
       <c r="A64" s="1">
-        <v>78611668100010</v>
+        <v>77562424000013</v>
       </c>
       <c r="B64" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C64" s="2" t="s">
         <v>225</v>
       </c>
       <c r="D64" s="2"/>
       <c r="E64" s="2" t="s">
         <v>226</v>
       </c>
       <c r="F64" s="2" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="G64" s="2"/>
       <c r="H64" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I64" s="3">
-        <v>52490001049</v>
+        <v>31590046859</v>
       </c>
       <c r="J64" s="2" t="s">
         <v>31</v>
       </c>
       <c r="K64" s="2" t="s">
         <v>31</v>
       </c>
       <c r="L64" s="2" t="s">
         <v>31</v>
       </c>
       <c r="M64" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="65" spans="1:13">
       <c r="A65" s="1">
-        <v>83401260100011</v>
+        <v>78611668100010</v>
       </c>
       <c r="B65" s="2" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="C65" s="2" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="D65" s="2"/>
       <c r="E65" s="2" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="F65" s="2" t="s">
-        <v>229</v>
-[...3 lines deleted...]
-      </c>
+        <v>227</v>
+      </c>
+      <c r="G65" s="2"/>
       <c r="H65" s="2" t="s">
-        <v>231</v>
-[...1 lines deleted...]
-      <c r="I65" s="3"/>
+        <v>22</v>
+      </c>
+      <c r="I65" s="3">
+        <v>52490001049</v>
+      </c>
       <c r="J65" s="2" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="K65" s="2" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="L65" s="2" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="M65" s="2" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
     </row>
     <row r="66" spans="1:13">
       <c r="A66" s="1">
-        <v>93249157400012</v>
+        <v>83401260100011</v>
       </c>
       <c r="B66" s="2" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="C66" s="2" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="D66" s="2"/>
       <c r="E66" s="2" t="s">
+        <v>231</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>232</v>
+      </c>
+      <c r="G66" s="2" t="s">
         <v>233</v>
       </c>
-      <c r="F66" s="2" t="s">
+      <c r="H66" s="2" t="s">
         <v>234</v>
       </c>
-      <c r="G66" s="2"/>
-[...5 lines deleted...]
-      </c>
+      <c r="I66" s="3"/>
       <c r="J66" s="2" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="K66" s="2" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="L66" s="2" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="M66" s="2" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
     </row>
     <row r="67" spans="1:13">
       <c r="A67" s="1">
-        <v>93810656400017</v>
+        <v>93249157400012</v>
       </c>
       <c r="B67" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C67" s="2" t="s">
         <v>235</v>
       </c>
-      <c r="D67" s="2" t="s">
+      <c r="D67" s="2"/>
+      <c r="E67" s="2" t="s">
         <v>236</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>237</v>
       </c>
       <c r="G67" s="2"/>
       <c r="H67" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I67" s="3">
-        <v>27250387225</v>
+        <v>76300582030</v>
       </c>
       <c r="J67" s="2" t="s">
         <v>31</v>
       </c>
       <c r="K67" s="2" t="s">
         <v>31</v>
       </c>
       <c r="L67" s="2" t="s">
         <v>31</v>
       </c>
       <c r="M67" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="68" spans="1:13">
       <c r="A68" s="1">
-        <v>93823061200013</v>
+        <v>93810656400017</v>
       </c>
       <c r="B68" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C68" s="2" t="s">
         <v>238</v>
       </c>
-      <c r="D68" s="2"/>
+      <c r="D68" s="2" t="s">
+        <v>239</v>
+      </c>
       <c r="E68" s="2" t="s">
-        <v>239</v>
+        <v>99</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>240</v>
       </c>
       <c r="G68" s="2"/>
       <c r="H68" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I68" s="3">
-        <v>27210481021</v>
+        <v>27250387225</v>
       </c>
       <c r="J68" s="2" t="s">
         <v>31</v>
       </c>
       <c r="K68" s="2" t="s">
         <v>31</v>
       </c>
       <c r="L68" s="2" t="s">
         <v>31</v>
       </c>
       <c r="M68" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="69" spans="1:13">
       <c r="A69" s="1">
-        <v>93850168100010</v>
+        <v>93823061200013</v>
       </c>
       <c r="B69" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C69" s="2" t="s">
         <v>241</v>
       </c>
       <c r="D69" s="2"/>
       <c r="E69" s="2" t="s">
         <v>242</v>
       </c>
       <c r="F69" s="2" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="G69" s="2"/>
       <c r="H69" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I69" s="3">
-        <v>84420455442</v>
+        <v>27210481021</v>
       </c>
       <c r="J69" s="2" t="s">
         <v>31</v>
       </c>
       <c r="K69" s="2" t="s">
         <v>31</v>
       </c>
       <c r="L69" s="2" t="s">
         <v>31</v>
       </c>
       <c r="M69" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="70" spans="1:13">
       <c r="A70" s="1">
-        <v>94129831700012</v>
+        <v>93850168100010</v>
       </c>
       <c r="B70" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C70" s="2" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="D70" s="2"/>
       <c r="E70" s="2" t="s">
-        <v>102</v>
+        <v>245</v>
       </c>
       <c r="F70" s="2" t="s">
-        <v>103</v>
+        <v>243</v>
       </c>
       <c r="G70" s="2"/>
       <c r="H70" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I70" s="3">
+        <v>84420455442</v>
+      </c>
+      <c r="J70" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="K70" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="L70" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="M70" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="71" spans="1:13">
+      <c r="A71" s="1">
+        <v>94129831700012</v>
+      </c>
+      <c r="B71" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C71" s="2" t="s">
+        <v>246</v>
+      </c>
+      <c r="D71" s="2"/>
+      <c r="E71" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="G71" s="2"/>
+      <c r="H71" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="I71" s="3">
         <v>53291016929</v>
       </c>
-      <c r="J70" s="2" t="s">
-[...8 lines deleted...]
-      <c r="M70" s="2" t="s">
+      <c r="J71" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="K71" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="L71" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="M71" s="2" t="s">
         <v>31</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
@@ -3809,31 +3855,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 06/26/2026 20:23:22</dc:description>
+  <dc:description>Export en date du 08/17/2026 00:47:44</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>