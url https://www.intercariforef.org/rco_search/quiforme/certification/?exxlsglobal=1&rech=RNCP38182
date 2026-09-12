--- v5 (2026-06-10)
+++ v6 (2026-09-12)
@@ -58,51 +58,51 @@
   <si>
     <t>DATE DE FERMETURE</t>
   </si>
   <si>
     <t>CODE APE</t>
   </si>
   <si>
     <t>NDA</t>
   </si>
   <si>
     <t>BILAN DE COMPETENCE</t>
   </si>
   <si>
     <t>APPRENTISSAGE</t>
   </si>
   <si>
     <t>VAE</t>
   </si>
   <si>
     <t>ACTION DE FORMATION</t>
   </si>
   <si>
     <t>Actif</t>
   </si>
   <si>
-    <t>MINISTERE DE L’ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L’ESPACE</t>
+    <t>MINISTERE DE L'ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L'ESPACE</t>
   </si>
   <si>
     <t>HOTEL DE BONCOURT 21 RUE DESCARTES 75005 PARIS</t>
   </si>
   <si>
     <t>16/05/2012</t>
   </si>
   <si>
     <t>84.11Z</t>
   </si>
   <si>
     <t>FAUX</t>
   </si>
   <si>
     <t>UNIVERSITE D'AIX MARSEILLE</t>
   </si>
   <si>
     <t>58 BOULEVARD CHARLES LIVON 13007 MARSEILLE</t>
   </si>
   <si>
     <t>01/01/2012</t>
   </si>
   <si>
     <t>85.42Z</t>
   </si>
@@ -202,81 +202,81 @@
   <si>
     <t>PRESIDENCE DE L UNIVERSITE</t>
   </si>
   <si>
     <t>CHEMIN DU THIL 80000 AMIENS</t>
   </si>
   <si>
     <t>01/03/1983</t>
   </si>
   <si>
     <t>2280P000880</t>
   </si>
   <si>
     <t>UNIV PARIS XIII PARIS-NORD VILLETANEUSE</t>
   </si>
   <si>
     <t>UNIVERSITE PARIS XIII.PARIS-NORD</t>
   </si>
   <si>
     <t>99 AVENUE JEAN-BAPTISTE CLEMENT 93430 VILLETANEUSE</t>
   </si>
   <si>
     <t>1193P000893</t>
   </si>
   <si>
+    <t>ADEFSA CTRE FORMAT APPRENTIS DESCARTES</t>
+  </si>
+  <si>
+    <t>PARC DE LA HAUTE MAISON 23 RUE GALILEE 77420 CHAMPS-SUR-MARNE</t>
+  </si>
+  <si>
+    <t>01/07/2003</t>
+  </si>
+  <si>
+    <t>85.59B</t>
+  </si>
+  <si>
+    <t>FORMASUP MEDITERRANEE</t>
+  </si>
+  <si>
+    <t>WORLD TRADE CENTER 2 RUE HENRI BARBUSSE 13001 MARSEILLE</t>
+  </si>
+  <si>
+    <t>24/01/2022</t>
+  </si>
+  <si>
+    <t>85.59A</t>
+  </si>
+  <si>
     <t>FORMASUP PARIS ILE-DE-FRANCE</t>
   </si>
   <si>
     <t>72 B RUE DE LOURMEL 75015 PARIS</t>
   </si>
   <si>
     <t>14/05/2019</t>
-  </si>
-[...22 lines deleted...]
-    <t>85.59A</t>
   </si>
   <si>
     <t>FORMASUP HAUTS DE FRANCE</t>
   </si>
   <si>
     <t>PARC DES MOULINS 7 B AV DE LA CREATIVITE 59491 VILLENEUVE D ASCQ</t>
   </si>
   <si>
     <t>01/10/2006</t>
   </si>
   <si>
     <t>UNIVERSITE MARIE ET LOUIS PASTEUR</t>
   </si>
   <si>
     <t>MAISON DE L'UNIVERSITE</t>
   </si>
   <si>
     <t>01/12/2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
@@ -1151,145 +1151,145 @@
       <c r="F13" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G13" s="2"/>
       <c r="H13" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I13" s="3" t="s">
         <v>61</v>
       </c>
       <c r="J13" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K13" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L13" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M13" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="1">
-        <v>42071817300065</v>
+        <v>39089496200054</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>62</v>
       </c>
       <c r="D14" s="2"/>
       <c r="E14" s="2" t="s">
         <v>63</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>64</v>
       </c>
       <c r="G14" s="2"/>
       <c r="H14" s="2" t="s">
         <v>65</v>
       </c>
       <c r="I14" s="3">
-        <v>11755342375</v>
+        <v>11770565477</v>
       </c>
       <c r="J14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M14" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="1">
-        <v>39089496200054</v>
+        <v>39391439500057</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>66</v>
       </c>
       <c r="D15" s="2"/>
       <c r="E15" s="2" t="s">
         <v>67</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>68</v>
       </c>
       <c r="G15" s="2"/>
       <c r="H15" s="2" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="I15" s="3">
-        <v>11770565477</v>
+        <v>93130972313</v>
       </c>
       <c r="J15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M15" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="1">
-        <v>39391439500057</v>
+        <v>42071817300065</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D16" s="2"/>
       <c r="E16" s="2" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G16" s="2"/>
       <c r="H16" s="2" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I16" s="3">
-        <v>93130972313</v>
+        <v>11755342375</v>
       </c>
       <c r="J16" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L16" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M16" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="1">
         <v>42813525500050</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>73</v>
       </c>
       <c r="D17" s="2"/>
@@ -1390,31 +1390,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 06/10/2026 16:58:48</dc:description>
+  <dc:description>Export en date du 09/12/2026 03:38:43</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>