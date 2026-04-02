--- v3 (2026-02-15)
+++ v4 (2026-04-02)
@@ -742,110 +742,116 @@
   <si>
     <t>UNIVERSITE DE LA POLYNESIE FRANCAISE</t>
   </si>
   <si>
     <t>CAMPUS D OUTUMAORO 98703 PUNAAUIA</t>
   </si>
   <si>
     <t>15/11/2002</t>
   </si>
   <si>
     <t>ISFEC AFAREC IDF SAINTE-GENEVIEVE</t>
   </si>
   <si>
     <t>39 RUE NOTRE-DAME DES CHAMPS 75006 PARIS</t>
   </si>
   <si>
     <t>INSTITUT SAINT CASSIEN  INSTITUT SUPERIEUR DE FORMATION DE L'ENSEIGNEMENT CATHOLIQUE</t>
   </si>
   <si>
     <t>63 AVENUE DES ROCHES 13007 MARSEILLE</t>
   </si>
   <si>
     <t>01/07/1983</t>
   </si>
   <si>
+    <t>CTRE UNIVERSITAIRE CATHOLIQUE BOURGOGNE</t>
+  </si>
+  <si>
+    <t>69 AVENUE ARISTIDE BRIAND 21000 DIJON</t>
+  </si>
+  <si>
+    <t>01/12/1999</t>
+  </si>
+  <si>
     <t>AGIFOPEC</t>
   </si>
   <si>
     <t>15 RUE DE LA TUILERIE 38170 SEYSSINET-PARISET</t>
   </si>
   <si>
     <t>01/01/2006</t>
   </si>
   <si>
     <t>ASSOCIATION EDUCATION LA GARDE</t>
   </si>
   <si>
     <t>FACULTE D'EDUCATION 3 PLACE ANDRE LEROY 49100 ANGERS</t>
   </si>
   <si>
     <t>16/01/2017</t>
   </si>
   <si>
     <t>85.59A</t>
   </si>
   <si>
+    <t>INSTITUT CATHOLIQUE DE LILLE</t>
+  </si>
+  <si>
+    <t>60 BOULEVARD VAUBAN 59800 LILLE</t>
+  </si>
+  <si>
+    <t>01/01/1900</t>
+  </si>
+  <si>
     <t>OGEC DE L'INSTITUT SUPERIEUR DE FORMATION DE L'ENSEIGNEMENT CATHOLIQUE DE NORMANDIE</t>
   </si>
   <si>
     <t>535 BOULEVARD DE LA PAIX 14200 HEROUVILLE-SAINT-CLAIR</t>
   </si>
   <si>
-    <t>01/01/1900</t>
-[...1 lines deleted...]
-  <si>
     <t>INSTITUT SUPERIEUR DE FORMATION DE L'ENSEIGNEMENT CATHOLIQUE SAINT-MARTIN</t>
   </si>
   <si>
     <t>33 RUE BLAISE PASCAL 37000 TOURS</t>
   </si>
   <si>
     <t>01/09/2001</t>
   </si>
   <si>
     <t>85.59B</t>
   </si>
   <si>
     <t>ORGANISME DE GESTION DU CFP L AUBEPINE</t>
   </si>
   <si>
     <t>10 ROND-POINT CHARLES SORIN 85000 LA ROCHE-SUR-YON</t>
   </si>
   <si>
     <t>01/09/2020</t>
   </si>
   <si>
-    <t>CTRE UNIVERSITAIRE CATHOLIQUE BOURGOGNE</t>
-[...7 lines deleted...]
-  <si>
     <t>ASSOCIATION KELENN</t>
   </si>
   <si>
     <t>3 RUE DE LA VENDEE 29000 QUIMPER</t>
   </si>
   <si>
     <t>16/07/2004</t>
   </si>
   <si>
     <t>ASS GEST INSTIT FORMAT ANTI GUYA ENSEI C</t>
   </si>
   <si>
     <t>29 FAUBOURG VICTOR HUGO 97110 POINTE-A-PITRE</t>
   </si>
   <si>
     <t>01/09/1998</t>
   </si>
   <si>
     <t>CTRE ETUDES PEDAGO.EXPERIMENTAT.CONSEIL</t>
   </si>
   <si>
     <t>14 VOIE ROMAINE 69290 CRAPONNE</t>
   </si>
   <si>
     <t>15/06/1976</t>
@@ -869,56 +875,50 @@
     <t>01/01/2011</t>
   </si>
   <si>
     <t>INSTITUT SUPERIEUR DE FORMATION DE L'ENSEIGNEMENT CATHOLIQUE DE LA REGION GRAND EST</t>
   </si>
   <si>
     <t>ISFEC GRAND EST</t>
   </si>
   <si>
     <t>DIRECTION DIOCESAINE 15 RUE DES ECRIVAINS 67000 STRASBOURG</t>
   </si>
   <si>
     <t>22/03/2013</t>
   </si>
   <si>
     <t>DOMAINE DE L'ASNEE - EC 11 RUE DE LAXOU 54600 VILLERS-LES-NANCY</t>
   </si>
   <si>
     <t>22/04/2013</t>
   </si>
   <si>
     <t>6 RUE DU LIEUTENANT HERDUIN 51100 REIMS</t>
   </si>
   <si>
     <t>11/07/2023</t>
-  </si>
-[...4 lines deleted...]
-    <t>60 BOULEVARD VAUBAN 59800 LILLE</t>
   </si>
   <si>
     <t>ASSOCIATION DE L'ORATOIRE</t>
   </si>
   <si>
     <t>2 RUE DE L'ORATOIRE 69300 CALUIRE-ET-CUIRE</t>
   </si>
   <si>
     <t>13 RUE DE RICHELIEU 63400 CHAMALIERES</t>
   </si>
   <si>
     <t>15/04/2021</t>
   </si>
   <si>
     <t>INSTITUT CATHOLIQUE DE PARIS</t>
   </si>
   <si>
     <t>21 RUE D'ASSAS 75006 PARIS</t>
   </si>
   <si>
     <t>ISFEC ATLANTIQUE</t>
   </si>
   <si>
     <t>SERVICE COMPTA. VACATAIRES</t>
   </si>
@@ -3969,658 +3969,658 @@
       <c r="F70" s="2" t="s">
         <v>241</v>
       </c>
       <c r="G70" s="2"/>
       <c r="H70" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I70" s="3">
         <v>93131478013</v>
       </c>
       <c r="J70" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K70" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L70" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M70" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="71" spans="1:13">
       <c r="A71" s="1">
-        <v>30876550200023</v>
+        <v>39404944900025</v>
       </c>
       <c r="B71" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C71" s="2" t="s">
         <v>242</v>
       </c>
       <c r="D71" s="2"/>
       <c r="E71" s="2" t="s">
         <v>243</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>244</v>
       </c>
       <c r="G71" s="2"/>
       <c r="H71" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I71" s="3">
-        <v>82380266938</v>
+        <v>26210098221</v>
       </c>
       <c r="J71" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K71" s="2" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="L71" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M71" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="72" spans="1:13">
       <c r="A72" s="1">
-        <v>31224764600028</v>
+        <v>30876550200023</v>
       </c>
       <c r="B72" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C72" s="2" t="s">
         <v>245</v>
       </c>
       <c r="D72" s="2"/>
       <c r="E72" s="2" t="s">
         <v>246</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>247</v>
       </c>
       <c r="G72" s="2"/>
       <c r="H72" s="2" t="s">
-        <v>248</v>
+        <v>22</v>
       </c>
       <c r="I72" s="3">
-        <v>52490251849</v>
+        <v>82380266938</v>
       </c>
       <c r="J72" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K72" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L72" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M72" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="73" spans="1:13">
       <c r="A73" s="1">
-        <v>31330940300019</v>
+        <v>31224764600028</v>
       </c>
       <c r="B73" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C73" s="2" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="D73" s="2"/>
       <c r="E73" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="F73" s="2" t="s">
         <v>250</v>
-      </c>
-[...1 lines deleted...]
-        <v>251</v>
       </c>
       <c r="G73" s="2"/>
       <c r="H73" s="2" t="s">
-        <v>22</v>
+        <v>251</v>
       </c>
       <c r="I73" s="3">
-        <v>25140209014</v>
+        <v>52490251849</v>
       </c>
       <c r="J73" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K73" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L73" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M73" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="74" spans="1:13">
       <c r="A74" s="1">
-        <v>31439800900048</v>
+        <v>77562424000013</v>
       </c>
       <c r="B74" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C74" s="2" t="s">
         <v>252</v>
       </c>
       <c r="D74" s="2"/>
       <c r="E74" s="2" t="s">
         <v>253</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>254</v>
       </c>
       <c r="G74" s="2"/>
       <c r="H74" s="2" t="s">
-        <v>255</v>
+        <v>22</v>
       </c>
       <c r="I74" s="3">
-        <v>24370180037</v>
+        <v>31590046859</v>
       </c>
       <c r="J74" s="2" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="K74" s="2" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="L74" s="2" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="M74" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="75" spans="1:13">
       <c r="A75" s="1">
-        <v>32834053400036</v>
+        <v>31330940300019</v>
       </c>
       <c r="B75" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C75" s="2" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="D75" s="2"/>
       <c r="E75" s="2" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="F75" s="2" t="s">
-        <v>258</v>
+        <v>254</v>
       </c>
       <c r="G75" s="2"/>
       <c r="H75" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I75" s="3">
-        <v>52850063085</v>
+        <v>25140209014</v>
       </c>
       <c r="J75" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K75" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L75" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M75" s="2" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
     </row>
     <row r="76" spans="1:13">
       <c r="A76" s="1">
-        <v>39404944900025</v>
+        <v>31439800900048</v>
       </c>
       <c r="B76" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C76" s="2" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="D76" s="2"/>
       <c r="E76" s="2" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="F76" s="2" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="G76" s="2"/>
       <c r="H76" s="2" t="s">
-        <v>22</v>
+        <v>260</v>
       </c>
       <c r="I76" s="3">
-        <v>26210098221</v>
+        <v>24370180037</v>
       </c>
       <c r="J76" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K76" s="2" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="L76" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M76" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="77" spans="1:13">
       <c r="A77" s="1">
-        <v>41329740900067</v>
+        <v>32834053400036</v>
       </c>
       <c r="B77" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C77" s="2" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="D77" s="2"/>
       <c r="E77" s="2" t="s">
+        <v>262</v>
+      </c>
+      <c r="F77" s="2" t="s">
         <v>263</v>
-      </c>
-[...1 lines deleted...]
-        <v>264</v>
       </c>
       <c r="G77" s="2"/>
       <c r="H77" s="2" t="s">
-        <v>248</v>
+        <v>22</v>
       </c>
       <c r="I77" s="3">
-        <v>53290562229</v>
+        <v>52850063085</v>
       </c>
       <c r="J77" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K77" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L77" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M77" s="2" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
     </row>
     <row r="78" spans="1:13">
       <c r="A78" s="1">
-        <v>42309228700014</v>
+        <v>41329740900067</v>
       </c>
       <c r="B78" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C78" s="2" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="D78" s="2"/>
       <c r="E78" s="2" t="s">
+        <v>265</v>
+      </c>
+      <c r="F78" s="2" t="s">
         <v>266</v>
-      </c>
-[...1 lines deleted...]
-        <v>267</v>
       </c>
       <c r="G78" s="2"/>
       <c r="H78" s="2" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="I78" s="3">
-        <v>95970129197</v>
+        <v>53290562229</v>
       </c>
       <c r="J78" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K78" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L78" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M78" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="79" spans="1:13">
       <c r="A79" s="1">
-        <v>42504603400012</v>
+        <v>42309228700014</v>
       </c>
       <c r="B79" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C79" s="2" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="D79" s="2"/>
       <c r="E79" s="2" t="s">
+        <v>268</v>
+      </c>
+      <c r="F79" s="2" t="s">
         <v>269</v>
-      </c>
-[...1 lines deleted...]
-        <v>270</v>
       </c>
       <c r="G79" s="2"/>
       <c r="H79" s="2" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="I79" s="3">
-        <v>82690021069</v>
+        <v>95970129197</v>
       </c>
       <c r="J79" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K79" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L79" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M79" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="80" spans="1:13">
       <c r="A80" s="1">
-        <v>52958299100012</v>
+        <v>42504603400012</v>
       </c>
       <c r="B80" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C80" s="2" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="D80" s="2"/>
       <c r="E80" s="2" t="s">
+        <v>271</v>
+      </c>
+      <c r="F80" s="2" t="s">
         <v>272</v>
-      </c>
-[...1 lines deleted...]
-        <v>273</v>
       </c>
       <c r="G80" s="2"/>
       <c r="H80" s="2" t="s">
-        <v>22</v>
+        <v>251</v>
       </c>
       <c r="I80" s="3">
-        <v>53560881456</v>
+        <v>82690021069</v>
       </c>
       <c r="J80" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K80" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L80" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M80" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="81" spans="1:13">
       <c r="A81" s="1">
-        <v>52958299100020</v>
+        <v>52958299100012</v>
       </c>
       <c r="B81" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C81" s="2" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="D81" s="2"/>
       <c r="E81" s="2" t="s">
         <v>274</v>
       </c>
       <c r="F81" s="2" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="G81" s="2"/>
       <c r="H81" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I81" s="3">
         <v>53560881456</v>
       </c>
       <c r="J81" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K81" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L81" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M81" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="82" spans="1:13">
       <c r="A82" s="1">
-        <v>52958299100038</v>
+        <v>52958299100020</v>
       </c>
       <c r="B82" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C82" s="2" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="D82" s="2"/>
       <c r="E82" s="2" t="s">
+        <v>276</v>
+      </c>
+      <c r="F82" s="2" t="s">
         <v>275</v>
-      </c>
-[...1 lines deleted...]
-        <v>276</v>
       </c>
       <c r="G82" s="2"/>
       <c r="H82" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I82" s="3">
         <v>53560881456</v>
       </c>
       <c r="J82" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K82" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L82" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M82" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="83" spans="1:13">
       <c r="A83" s="1">
-        <v>53533635800036</v>
+        <v>52958299100038</v>
       </c>
       <c r="B83" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C83" s="2" t="s">
+        <v>273</v>
+      </c>
+      <c r="D83" s="2"/>
+      <c r="E83" s="2" t="s">
         <v>277</v>
       </c>
-      <c r="D83" s="2" t="s">
+      <c r="F83" s="2" t="s">
         <v>278</v>
-      </c>
-[...4 lines deleted...]
-        <v>280</v>
       </c>
       <c r="G83" s="2"/>
       <c r="H83" s="2" t="s">
-        <v>255</v>
+        <v>22</v>
       </c>
       <c r="I83" s="3">
-        <v>41540318854</v>
+        <v>53560881456</v>
       </c>
       <c r="J83" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K83" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L83" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M83" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="84" spans="1:13">
       <c r="A84" s="1">
-        <v>53533635800044</v>
+        <v>53533635800036</v>
       </c>
       <c r="B84" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C84" s="2" t="s">
-        <v>277</v>
-[...1 lines deleted...]
-      <c r="D84" s="2"/>
+        <v>279</v>
+      </c>
+      <c r="D84" s="2" t="s">
+        <v>280</v>
+      </c>
       <c r="E84" s="2" t="s">
         <v>281</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>282</v>
       </c>
       <c r="G84" s="2"/>
       <c r="H84" s="2" t="s">
-        <v>248</v>
+        <v>260</v>
       </c>
       <c r="I84" s="3">
         <v>41540318854</v>
       </c>
       <c r="J84" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K84" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L84" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M84" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="85" spans="1:13">
       <c r="A85" s="1">
-        <v>53533635800069</v>
+        <v>53533635800044</v>
       </c>
       <c r="B85" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C85" s="2" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="D85" s="2"/>
       <c r="E85" s="2" t="s">
         <v>283</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>284</v>
       </c>
       <c r="G85" s="2"/>
       <c r="H85" s="2" t="s">
-        <v>22</v>
+        <v>251</v>
       </c>
       <c r="I85" s="3">
         <v>41540318854</v>
       </c>
       <c r="J85" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K85" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L85" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M85" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="86" spans="1:13">
       <c r="A86" s="1">
-        <v>77562424000013</v>
+        <v>53533635800069</v>
       </c>
       <c r="B86" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C86" s="2" t="s">
-        <v>285</v>
+        <v>279</v>
       </c>
       <c r="D86" s="2"/>
       <c r="E86" s="2" t="s">
+        <v>285</v>
+      </c>
+      <c r="F86" s="2" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>251</v>
       </c>
       <c r="G86" s="2"/>
       <c r="H86" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I86" s="3">
-        <v>31590046859</v>
+        <v>41540318854</v>
       </c>
       <c r="J86" s="2" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="K86" s="2" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="L86" s="2" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="M86" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="87" spans="1:13">
       <c r="A87" s="1">
         <v>77967516400015</v>
       </c>
       <c r="B87" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C87" s="2" t="s">
         <v>287</v>
       </c>
       <c r="D87" s="2"/>
       <c r="E87" s="2" t="s">
         <v>288</v>
       </c>
       <c r="F87" s="2" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="G87" s="2"/>
       <c r="H87" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I87" s="3">
         <v>82690328669</v>
       </c>
       <c r="J87" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K87" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L87" s="2" t="s">
         <v>31</v>
       </c>
       <c r="M87" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="88" spans="1:13">
       <c r="A88" s="1">
         <v>77967516400031</v>
       </c>
@@ -4650,168 +4650,168 @@
       <c r="K88" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L88" s="2" t="s">
         <v>31</v>
       </c>
       <c r="M88" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="89" spans="1:13">
       <c r="A89" s="1">
         <v>78428073700015</v>
       </c>
       <c r="B89" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C89" s="2" t="s">
         <v>291</v>
       </c>
       <c r="D89" s="2"/>
       <c r="E89" s="2" t="s">
         <v>292</v>
       </c>
       <c r="F89" s="2" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="G89" s="2"/>
       <c r="H89" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I89" s="3">
         <v>11752628875</v>
       </c>
       <c r="J89" s="2" t="s">
         <v>31</v>
       </c>
       <c r="K89" s="2" t="s">
         <v>31</v>
       </c>
       <c r="L89" s="2" t="s">
         <v>31</v>
       </c>
       <c r="M89" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="90" spans="1:13">
       <c r="A90" s="1">
         <v>78601463900060</v>
       </c>
       <c r="B90" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C90" s="2" t="s">
         <v>293</v>
       </c>
       <c r="D90" s="2" t="s">
         <v>294</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>295</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>296</v>
       </c>
       <c r="G90" s="2"/>
       <c r="H90" s="2" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="I90" s="3">
         <v>52440336544</v>
       </c>
       <c r="J90" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K90" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L90" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M90" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="91" spans="1:13">
       <c r="A91" s="1">
         <v>78611668100010</v>
       </c>
       <c r="B91" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C91" s="2" t="s">
         <v>297</v>
       </c>
       <c r="D91" s="2"/>
       <c r="E91" s="2" t="s">
         <v>298</v>
       </c>
       <c r="F91" s="2" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="G91" s="2"/>
       <c r="H91" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I91" s="3">
         <v>52490001049</v>
       </c>
       <c r="J91" s="2" t="s">
         <v>31</v>
       </c>
       <c r="K91" s="2" t="s">
         <v>31</v>
       </c>
       <c r="L91" s="2" t="s">
         <v>31</v>
       </c>
       <c r="M91" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="92" spans="1:13">
       <c r="A92" s="1">
         <v>81327569000010</v>
       </c>
       <c r="B92" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C92" s="2" t="s">
         <v>299</v>
       </c>
       <c r="D92" s="2"/>
       <c r="E92" s="2" t="s">
         <v>300</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>301</v>
       </c>
       <c r="G92" s="2"/>
       <c r="H92" s="2" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="I92" s="3"/>
       <c r="J92" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K92" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L92" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M92" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="93" spans="1:13">
       <c r="A93" s="1">
         <v>93249089900014</v>
       </c>
       <c r="B93" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C93" s="2" t="s">
         <v>302</v>
       </c>
@@ -5098,31 +5098,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 02/15/2026 04:35:10</dc:description>
+  <dc:description>Export en date du 04/02/2026 09:46:18</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>