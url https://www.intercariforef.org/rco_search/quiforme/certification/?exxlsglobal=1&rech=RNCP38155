--- v5 (2026-04-02)
+++ v6 (2026-05-19)
@@ -76,51 +76,51 @@
   <si>
     <t>ACTION DE FORMATION</t>
   </si>
   <si>
     <t>Actif</t>
   </si>
   <si>
     <t>MINISTERE DE L’ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L’ESPACE</t>
   </si>
   <si>
     <t>HOTEL DE BONCOURT 21 RUE DESCARTES 75005 PARIS</t>
   </si>
   <si>
     <t>16/05/2012</t>
   </si>
   <si>
     <t>84.11Z</t>
   </si>
   <si>
     <t>FAUX</t>
   </si>
   <si>
     <t>UNIVERSITE DE NOUVELLE CALEDONIE</t>
   </si>
   <si>
-    <t>NOUVILLE BANIAN 145 AVENUE JAMES COOK NOUMEA</t>
+    <t>NOUVILLE BANIAN 145 AVENUE JAMES COOK 98800 NOUMEA</t>
   </si>
   <si>
     <t>31/05/1999</t>
   </si>
   <si>
     <t>85.42Z</t>
   </si>
   <si>
     <t>Fermé</t>
   </si>
   <si>
     <t>UNIVERSITE DE NIMES</t>
   </si>
   <si>
     <t>RUE DU DOCTEUR GEORGES SALAN 30000 NIMES</t>
   </si>
   <si>
     <t>07/05/2007</t>
   </si>
   <si>
     <t>01/01/2025</t>
   </si>
   <si>
     <t>UNIVERSITE DE STRASBOURG</t>
   </si>
@@ -742,114 +742,114 @@
   <si>
     <t>UNIVERSITE DE LA POLYNESIE FRANCAISE</t>
   </si>
   <si>
     <t>CAMPUS D OUTUMAORO 98703 PUNAAUIA</t>
   </si>
   <si>
     <t>15/11/2002</t>
   </si>
   <si>
     <t>ISFEC AFAREC IDF SAINTE-GENEVIEVE</t>
   </si>
   <si>
     <t>39 RUE NOTRE-DAME DES CHAMPS 75006 PARIS</t>
   </si>
   <si>
     <t>INSTITUT SAINT CASSIEN  INSTITUT SUPERIEUR DE FORMATION DE L'ENSEIGNEMENT CATHOLIQUE</t>
   </si>
   <si>
     <t>63 AVENUE DES ROCHES 13007 MARSEILLE</t>
   </si>
   <si>
     <t>01/07/1983</t>
   </si>
   <si>
+    <t>AGIFOPEC</t>
+  </si>
+  <si>
+    <t>15 RUE DE LA TUILERIE 38170 SEYSSINET-PARISET</t>
+  </si>
+  <si>
+    <t>01/01/2006</t>
+  </si>
+  <si>
+    <t>ASSOCIATION EDUCATION LA GARDE</t>
+  </si>
+  <si>
+    <t>FACULTE D'EDUCATION 3 PLACE ANDRE LEROY 49100 ANGERS</t>
+  </si>
+  <si>
+    <t>16/01/2017</t>
+  </si>
+  <si>
+    <t>85.59A</t>
+  </si>
+  <si>
+    <t>OGEC DE L'INSTITUT SUPERIEUR DE FORMATION DE L'ENSEIGNEMENT CATHOLIQUE DE NORMANDIE</t>
+  </si>
+  <si>
+    <t>535 BOULEVARD DE LA PAIX 14200 HEROUVILLE-SAINT-CLAIR</t>
+  </si>
+  <si>
+    <t>01/01/1900</t>
+  </si>
+  <si>
+    <t>INSTITUT SUPERIEUR DE FORMATION DE L'ENSEIGNEMENT CATHOLIQUE SAINT-MARTIN</t>
+  </si>
+  <si>
+    <t>33 RUE BLAISE PASCAL 37000 TOURS</t>
+  </si>
+  <si>
+    <t>01/09/2001</t>
+  </si>
+  <si>
+    <t>85.59B</t>
+  </si>
+  <si>
+    <t>ORGANISME DE GESTION DU CFP L AUBEPINE</t>
+  </si>
+  <si>
+    <t>10 ROND-POINT CHARLES SORIN 85000 LA ROCHE-SUR-YON</t>
+  </si>
+  <si>
+    <t>01/09/2020</t>
+  </si>
+  <si>
+    <t>INSTITUT CATHOLIQUE DE LILLE</t>
+  </si>
+  <si>
+    <t>60 BOULEVARD VAUBAN 59800 LILLE</t>
+  </si>
+  <si>
     <t>CTRE UNIVERSITAIRE CATHOLIQUE BOURGOGNE</t>
   </si>
   <si>
     <t>69 AVENUE ARISTIDE BRIAND 21000 DIJON</t>
   </si>
   <si>
     <t>01/12/1999</t>
-  </si>
-[...55 lines deleted...]
-    <t>01/09/2020</t>
   </si>
   <si>
     <t>ASSOCIATION KELENN</t>
   </si>
   <si>
     <t>3 RUE DE LA VENDEE 29000 QUIMPER</t>
   </si>
   <si>
     <t>16/07/2004</t>
   </si>
   <si>
     <t>ASS GEST INSTIT FORMAT ANTI GUYA ENSEI C</t>
   </si>
   <si>
     <t>29 FAUBOURG VICTOR HUGO 97110 POINTE-A-PITRE</t>
   </si>
   <si>
     <t>01/09/1998</t>
   </si>
   <si>
     <t>CTRE ETUDES PEDAGO.EXPERIMENTAT.CONSEIL</t>
   </si>
   <si>
     <t>14 VOIE ROMAINE 69290 CRAPONNE</t>
   </si>
@@ -3969,401 +3969,401 @@
       <c r="F70" s="2" t="s">
         <v>241</v>
       </c>
       <c r="G70" s="2"/>
       <c r="H70" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I70" s="3">
         <v>93131478013</v>
       </c>
       <c r="J70" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K70" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L70" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M70" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="71" spans="1:13">
       <c r="A71" s="1">
-        <v>39404944900025</v>
+        <v>30876550200023</v>
       </c>
       <c r="B71" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C71" s="2" t="s">
         <v>242</v>
       </c>
       <c r="D71" s="2"/>
       <c r="E71" s="2" t="s">
         <v>243</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>244</v>
       </c>
       <c r="G71" s="2"/>
       <c r="H71" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I71" s="3">
-        <v>26210098221</v>
+        <v>82380266938</v>
       </c>
       <c r="J71" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K71" s="2" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="L71" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M71" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="72" spans="1:13">
       <c r="A72" s="1">
-        <v>30876550200023</v>
+        <v>31224764600028</v>
       </c>
       <c r="B72" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C72" s="2" t="s">
         <v>245</v>
       </c>
       <c r="D72" s="2"/>
       <c r="E72" s="2" t="s">
         <v>246</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>247</v>
       </c>
       <c r="G72" s="2"/>
       <c r="H72" s="2" t="s">
-        <v>22</v>
+        <v>248</v>
       </c>
       <c r="I72" s="3">
-        <v>82380266938</v>
+        <v>52490251849</v>
       </c>
       <c r="J72" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K72" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L72" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M72" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="73" spans="1:13">
       <c r="A73" s="1">
-        <v>31224764600028</v>
+        <v>31330940300019</v>
       </c>
       <c r="B73" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C73" s="2" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="D73" s="2"/>
       <c r="E73" s="2" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F73" s="2" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="G73" s="2"/>
       <c r="H73" s="2" t="s">
-        <v>251</v>
+        <v>22</v>
       </c>
       <c r="I73" s="3">
-        <v>52490251849</v>
+        <v>25140209014</v>
       </c>
       <c r="J73" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K73" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L73" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M73" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="74" spans="1:13">
       <c r="A74" s="1">
-        <v>77562424000013</v>
+        <v>31439800900048</v>
       </c>
       <c r="B74" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C74" s="2" t="s">
         <v>252</v>
       </c>
       <c r="D74" s="2"/>
       <c r="E74" s="2" t="s">
         <v>253</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>254</v>
       </c>
       <c r="G74" s="2"/>
       <c r="H74" s="2" t="s">
-        <v>22</v>
+        <v>255</v>
       </c>
       <c r="I74" s="3">
-        <v>31590046859</v>
+        <v>24370180037</v>
       </c>
       <c r="J74" s="2" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="K74" s="2" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="L74" s="2" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="M74" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="75" spans="1:13">
       <c r="A75" s="1">
-        <v>31330940300019</v>
+        <v>32834053400036</v>
       </c>
       <c r="B75" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C75" s="2" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="D75" s="2"/>
       <c r="E75" s="2" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="F75" s="2" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="G75" s="2"/>
       <c r="H75" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I75" s="3">
-        <v>25140209014</v>
+        <v>52850063085</v>
       </c>
       <c r="J75" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K75" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L75" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M75" s="2" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
     </row>
     <row r="76" spans="1:13">
       <c r="A76" s="1">
-        <v>31439800900048</v>
+        <v>77562424000013</v>
       </c>
       <c r="B76" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C76" s="2" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="D76" s="2"/>
       <c r="E76" s="2" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="F76" s="2" t="s">
-        <v>259</v>
+        <v>251</v>
       </c>
       <c r="G76" s="2"/>
       <c r="H76" s="2" t="s">
-        <v>260</v>
+        <v>22</v>
       </c>
       <c r="I76" s="3">
-        <v>24370180037</v>
+        <v>31590046859</v>
       </c>
       <c r="J76" s="2" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="K76" s="2" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="L76" s="2" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="M76" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="77" spans="1:13">
       <c r="A77" s="1">
-        <v>32834053400036</v>
+        <v>39404944900025</v>
       </c>
       <c r="B77" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C77" s="2" t="s">
         <v>261</v>
       </c>
       <c r="D77" s="2"/>
       <c r="E77" s="2" t="s">
         <v>262</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>263</v>
       </c>
       <c r="G77" s="2"/>
       <c r="H77" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I77" s="3">
-        <v>52850063085</v>
+        <v>26210098221</v>
       </c>
       <c r="J77" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K77" s="2" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="L77" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M77" s="2" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
     </row>
     <row r="78" spans="1:13">
       <c r="A78" s="1">
         <v>41329740900067</v>
       </c>
       <c r="B78" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C78" s="2" t="s">
         <v>264</v>
       </c>
       <c r="D78" s="2"/>
       <c r="E78" s="2" t="s">
         <v>265</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>266</v>
       </c>
       <c r="G78" s="2"/>
       <c r="H78" s="2" t="s">
-        <v>251</v>
+        <v>248</v>
       </c>
       <c r="I78" s="3">
         <v>53290562229</v>
       </c>
       <c r="J78" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K78" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L78" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M78" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="79" spans="1:13">
       <c r="A79" s="1">
         <v>42309228700014</v>
       </c>
       <c r="B79" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C79" s="2" t="s">
         <v>267</v>
       </c>
       <c r="D79" s="2"/>
       <c r="E79" s="2" t="s">
         <v>268</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>269</v>
       </c>
       <c r="G79" s="2"/>
       <c r="H79" s="2" t="s">
-        <v>251</v>
+        <v>248</v>
       </c>
       <c r="I79" s="3">
         <v>95970129197</v>
       </c>
       <c r="J79" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K79" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L79" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M79" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="80" spans="1:13">
       <c r="A80" s="1">
         <v>42504603400012</v>
       </c>
       <c r="B80" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C80" s="2" t="s">
         <v>270</v>
       </c>
       <c r="D80" s="2"/>
       <c r="E80" s="2" t="s">
         <v>271</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>272</v>
       </c>
       <c r="G80" s="2"/>
       <c r="H80" s="2" t="s">
-        <v>251</v>
+        <v>248</v>
       </c>
       <c r="I80" s="3">
         <v>82690021069</v>
       </c>
       <c r="J80" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K80" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L80" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M80" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="81" spans="1:13">
       <c r="A81" s="1">
         <v>52958299100012</v>
       </c>
       <c r="B81" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C81" s="2" t="s">
@@ -4469,88 +4469,88 @@
       <c r="M83" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="84" spans="1:13">
       <c r="A84" s="1">
         <v>53533635800036</v>
       </c>
       <c r="B84" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C84" s="2" t="s">
         <v>279</v>
       </c>
       <c r="D84" s="2" t="s">
         <v>280</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>281</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>282</v>
       </c>
       <c r="G84" s="2"/>
       <c r="H84" s="2" t="s">
-        <v>260</v>
+        <v>255</v>
       </c>
       <c r="I84" s="3">
         <v>41540318854</v>
       </c>
       <c r="J84" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K84" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L84" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M84" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="85" spans="1:13">
       <c r="A85" s="1">
         <v>53533635800044</v>
       </c>
       <c r="B85" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C85" s="2" t="s">
         <v>279</v>
       </c>
       <c r="D85" s="2"/>
       <c r="E85" s="2" t="s">
         <v>283</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>284</v>
       </c>
       <c r="G85" s="2"/>
       <c r="H85" s="2" t="s">
-        <v>251</v>
+        <v>248</v>
       </c>
       <c r="I85" s="3">
         <v>41540318854</v>
       </c>
       <c r="J85" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K85" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L85" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M85" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="86" spans="1:13">
       <c r="A86" s="1">
         <v>53533635800069</v>
       </c>
       <c r="B86" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C86" s="2" t="s">
@@ -4576,51 +4576,51 @@
       <c r="K86" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L86" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M86" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="87" spans="1:13">
       <c r="A87" s="1">
         <v>77967516400015</v>
       </c>
       <c r="B87" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C87" s="2" t="s">
         <v>287</v>
       </c>
       <c r="D87" s="2"/>
       <c r="E87" s="2" t="s">
         <v>288</v>
       </c>
       <c r="F87" s="2" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="G87" s="2"/>
       <c r="H87" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I87" s="3">
         <v>82690328669</v>
       </c>
       <c r="J87" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K87" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L87" s="2" t="s">
         <v>31</v>
       </c>
       <c r="M87" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="88" spans="1:13">
       <c r="A88" s="1">
         <v>77967516400031</v>
       </c>
@@ -4650,168 +4650,168 @@
       <c r="K88" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L88" s="2" t="s">
         <v>31</v>
       </c>
       <c r="M88" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="89" spans="1:13">
       <c r="A89" s="1">
         <v>78428073700015</v>
       </c>
       <c r="B89" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C89" s="2" t="s">
         <v>291</v>
       </c>
       <c r="D89" s="2"/>
       <c r="E89" s="2" t="s">
         <v>292</v>
       </c>
       <c r="F89" s="2" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="G89" s="2"/>
       <c r="H89" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I89" s="3">
         <v>11752628875</v>
       </c>
       <c r="J89" s="2" t="s">
         <v>31</v>
       </c>
       <c r="K89" s="2" t="s">
         <v>31</v>
       </c>
       <c r="L89" s="2" t="s">
         <v>31</v>
       </c>
       <c r="M89" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="90" spans="1:13">
       <c r="A90" s="1">
         <v>78601463900060</v>
       </c>
       <c r="B90" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C90" s="2" t="s">
         <v>293</v>
       </c>
       <c r="D90" s="2" t="s">
         <v>294</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>295</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>296</v>
       </c>
       <c r="G90" s="2"/>
       <c r="H90" s="2" t="s">
-        <v>251</v>
+        <v>248</v>
       </c>
       <c r="I90" s="3">
         <v>52440336544</v>
       </c>
       <c r="J90" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K90" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L90" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M90" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="91" spans="1:13">
       <c r="A91" s="1">
         <v>78611668100010</v>
       </c>
       <c r="B91" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C91" s="2" t="s">
         <v>297</v>
       </c>
       <c r="D91" s="2"/>
       <c r="E91" s="2" t="s">
         <v>298</v>
       </c>
       <c r="F91" s="2" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="G91" s="2"/>
       <c r="H91" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I91" s="3">
         <v>52490001049</v>
       </c>
       <c r="J91" s="2" t="s">
         <v>31</v>
       </c>
       <c r="K91" s="2" t="s">
         <v>31</v>
       </c>
       <c r="L91" s="2" t="s">
         <v>31</v>
       </c>
       <c r="M91" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="92" spans="1:13">
       <c r="A92" s="1">
         <v>81327569000010</v>
       </c>
       <c r="B92" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C92" s="2" t="s">
         <v>299</v>
       </c>
       <c r="D92" s="2"/>
       <c r="E92" s="2" t="s">
         <v>300</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>301</v>
       </c>
       <c r="G92" s="2"/>
       <c r="H92" s="2" t="s">
-        <v>251</v>
+        <v>248</v>
       </c>
       <c r="I92" s="3"/>
       <c r="J92" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K92" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L92" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M92" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="93" spans="1:13">
       <c r="A93" s="1">
         <v>93249089900014</v>
       </c>
       <c r="B93" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C93" s="2" t="s">
         <v>302</v>
       </c>
@@ -5098,31 +5098,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 04/02/2026 11:18:18</dc:description>
+  <dc:description>Export en date du 05/20/2026 01:30:39</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>