--- v6 (2026-05-19)
+++ v7 (2026-07-06)
@@ -58,51 +58,51 @@
   <si>
     <t>DATE DE FERMETURE</t>
   </si>
   <si>
     <t>CODE APE</t>
   </si>
   <si>
     <t>NDA</t>
   </si>
   <si>
     <t>BILAN DE COMPETENCE</t>
   </si>
   <si>
     <t>APPRENTISSAGE</t>
   </si>
   <si>
     <t>VAE</t>
   </si>
   <si>
     <t>ACTION DE FORMATION</t>
   </si>
   <si>
     <t>Actif</t>
   </si>
   <si>
-    <t>MINISTERE DE L’ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L’ESPACE</t>
+    <t>MINISTERE DE L'ENSEIGNEMENT SUPERIEUR, DE LA RECHERCHE ET DE L'ESPACE</t>
   </si>
   <si>
     <t>HOTEL DE BONCOURT 21 RUE DESCARTES 75005 PARIS</t>
   </si>
   <si>
     <t>16/05/2012</t>
   </si>
   <si>
     <t>84.11Z</t>
   </si>
   <si>
     <t>FAUX</t>
   </si>
   <si>
     <t>UNIVERSITE DE NOUVELLE CALEDONIE</t>
   </si>
   <si>
     <t>NOUVILLE BANIAN 145 AVENUE JAMES COOK 98800 NOUMEA</t>
   </si>
   <si>
     <t>31/05/1999</t>
   </si>
   <si>
     <t>85.42Z</t>
   </si>
@@ -742,267 +742,267 @@
   <si>
     <t>UNIVERSITE DE LA POLYNESIE FRANCAISE</t>
   </si>
   <si>
     <t>CAMPUS D OUTUMAORO 98703 PUNAAUIA</t>
   </si>
   <si>
     <t>15/11/2002</t>
   </si>
   <si>
     <t>ISFEC AFAREC IDF SAINTE-GENEVIEVE</t>
   </si>
   <si>
     <t>39 RUE NOTRE-DAME DES CHAMPS 75006 PARIS</t>
   </si>
   <si>
     <t>INSTITUT SAINT CASSIEN  INSTITUT SUPERIEUR DE FORMATION DE L'ENSEIGNEMENT CATHOLIQUE</t>
   </si>
   <si>
     <t>63 AVENUE DES ROCHES 13007 MARSEILLE</t>
   </si>
   <si>
     <t>01/07/1983</t>
   </si>
   <si>
+    <t>UNIVERSITE MARIE ET LOUIS PASTEUR</t>
+  </si>
+  <si>
+    <t>MAISON DE L'UNIVERSITE</t>
+  </si>
+  <si>
+    <t>01/12/2024</t>
+  </si>
+  <si>
+    <t>UNIVERSITE BOURGOGNE EUROPE</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> MAISON DE L'UNIVERSITE ESPLANADE ERASME 21000 DIJON</t>
+  </si>
+  <si>
+    <t>06/12/2024</t>
+  </si>
+  <si>
+    <t>UNIVERSITE DE TOULOUSE</t>
+  </si>
+  <si>
+    <t>UNIVERSITE JEAN MONNET</t>
+  </si>
+  <si>
+    <t>10 RUE TREFILERIE 42100 SAINT-ETIENNE</t>
+  </si>
+  <si>
+    <t>ASSOCIATION SAINT-YVES / UNIVERSITE CATHOLIQUE DE L'OUEST</t>
+  </si>
+  <si>
+    <t>3 PLACE ANDRE LEROY 49100 ANGERS</t>
+  </si>
+  <si>
+    <t>01/01/1900</t>
+  </si>
+  <si>
+    <t>UCO LA REUNION</t>
+  </si>
+  <si>
+    <t>46 BOULEVARD NOTRE DAME DE LA TRINITE 97400 SAINT-DENIS</t>
+  </si>
+  <si>
+    <t>01/09/2015</t>
+  </si>
+  <si>
+    <t>85.59A</t>
+  </si>
+  <si>
     <t>AGIFOPEC</t>
   </si>
   <si>
     <t>15 RUE DE LA TUILERIE 38170 SEYSSINET-PARISET</t>
   </si>
   <si>
     <t>01/01/2006</t>
   </si>
   <si>
     <t>ASSOCIATION EDUCATION LA GARDE</t>
   </si>
   <si>
     <t>FACULTE D'EDUCATION 3 PLACE ANDRE LEROY 49100 ANGERS</t>
   </si>
   <si>
     <t>16/01/2017</t>
   </si>
   <si>
-    <t>85.59A</t>
-[...1 lines deleted...]
-  <si>
     <t>OGEC DE L'INSTITUT SUPERIEUR DE FORMATION DE L'ENSEIGNEMENT CATHOLIQUE DE NORMANDIE</t>
   </si>
   <si>
     <t>535 BOULEVARD DE LA PAIX 14200 HEROUVILLE-SAINT-CLAIR</t>
   </si>
   <si>
-    <t>01/01/1900</t>
-[...1 lines deleted...]
-  <si>
     <t>INSTITUT SUPERIEUR DE FORMATION DE L'ENSEIGNEMENT CATHOLIQUE SAINT-MARTIN</t>
   </si>
   <si>
     <t>33 RUE BLAISE PASCAL 37000 TOURS</t>
   </si>
   <si>
     <t>01/09/2001</t>
   </si>
   <si>
     <t>85.59B</t>
   </si>
   <si>
     <t>ORGANISME DE GESTION DU CFP L AUBEPINE</t>
   </si>
   <si>
     <t>10 ROND-POINT CHARLES SORIN 85000 LA ROCHE-SUR-YON</t>
   </si>
   <si>
     <t>01/09/2020</t>
   </si>
   <si>
+    <t>CTRE UNIVERSITAIRE CATHOLIQUE BOURGOGNE</t>
+  </si>
+  <si>
+    <t>69 AVENUE ARISTIDE BRIAND 21000 DIJON</t>
+  </si>
+  <si>
+    <t>01/12/1999</t>
+  </si>
+  <si>
+    <t>ASSOCIATION KELENN</t>
+  </si>
+  <si>
+    <t>3 RUE DE LA VENDEE 29000 QUIMPER</t>
+  </si>
+  <si>
+    <t>16/07/2004</t>
+  </si>
+  <si>
+    <t>ASS GEST INSTIT FORMAT ANTI GUYA ENSEI C</t>
+  </si>
+  <si>
+    <t>29 FAUBOURG VICTOR HUGO 97110 POINTE-A-PITRE</t>
+  </si>
+  <si>
+    <t>01/09/1998</t>
+  </si>
+  <si>
+    <t>CTRE ETUDES PEDAGO.EXPERIMENTAT.CONSEIL</t>
+  </si>
+  <si>
+    <t>14 VOIE ROMAINE 69290 CRAPONNE</t>
+  </si>
+  <si>
+    <t>15/06/1976</t>
+  </si>
+  <si>
+    <t>INSTITUT SUPERIEUR DE FORMATION DE L ENSEIGNEMENT CATHOLIQUE</t>
+  </si>
+  <si>
+    <t>3 ALLEE DES FOUGERES 56610 ARRADON</t>
+  </si>
+  <si>
+    <t>01/10/2010</t>
+  </si>
+  <si>
+    <t>6 BOULEVARD EMMANUEL MOUNIER 35700 RENNES</t>
+  </si>
+  <si>
+    <t>15 PLACE SANQUER 29200 BREST</t>
+  </si>
+  <si>
+    <t>01/01/2011</t>
+  </si>
+  <si>
+    <t>INSTITUT SUPERIEUR DE FORMATION DE L'ENSEIGNEMENT CATHOLIQUE DE LA REGION GRAND EST</t>
+  </si>
+  <si>
+    <t>ISFEC GRAND EST</t>
+  </si>
+  <si>
+    <t>DIRECTION DIOCESAINE 15 RUE DES ECRIVAINS 67000 STRASBOURG</t>
+  </si>
+  <si>
+    <t>22/03/2013</t>
+  </si>
+  <si>
+    <t>DOMAINE DE L'ASNEE - EC 11 RUE DE LAXOU 54600 VILLERS-LES-NANCY</t>
+  </si>
+  <si>
+    <t>22/04/2013</t>
+  </si>
+  <si>
+    <t>6 RUE DU LIEUTENANT HERDUIN 51100 REIMS</t>
+  </si>
+  <si>
+    <t>11/07/2023</t>
+  </si>
+  <si>
     <t>INSTITUT CATHOLIQUE DE LILLE</t>
   </si>
   <si>
     <t>60 BOULEVARD VAUBAN 59800 LILLE</t>
   </si>
   <si>
-    <t>CTRE UNIVERSITAIRE CATHOLIQUE BOURGOGNE</t>
-[...76 lines deleted...]
-  <si>
     <t>ASSOCIATION DE L'ORATOIRE</t>
   </si>
   <si>
     <t>2 RUE DE L'ORATOIRE 69300 CALUIRE-ET-CUIRE</t>
   </si>
   <si>
     <t>13 RUE DE RICHELIEU 63400 CHAMALIERES</t>
   </si>
   <si>
     <t>15/04/2021</t>
   </si>
   <si>
     <t>INSTITUT CATHOLIQUE DE PARIS</t>
   </si>
   <si>
     <t>21 RUE D'ASSAS 75006 PARIS</t>
   </si>
   <si>
     <t>ISFEC ATLANTIQUE</t>
   </si>
   <si>
     <t>SERVICE COMPTA. VACATAIRES</t>
   </si>
   <si>
     <t>15 RUE LEGLAS-MAURICE 44000 NANTES</t>
   </si>
   <si>
     <t>07/05/1999</t>
   </si>
   <si>
-    <t>ASSOCIATION SAINT-YVES / UNIVERSITE CATHOLIQUE DE L'OUEST</t>
-[...13 lines deleted...]
-  <si>
     <t>UNIVERSITE DE MONTPELLIER PAUL-VALERY</t>
   </si>
   <si>
     <t>18/07/2024</t>
   </si>
   <si>
     <t>NIMES UNIVERSITE</t>
   </si>
   <si>
     <t>SITE VAUBAN RUE DU DOCTEUR GEORGES SALAN 30000 NIMES</t>
-  </si>
-[...25 lines deleted...]
-    <t>10 RUE TREFILERIE 42100 SAINT-ETIENNE</t>
   </si>
   <si>
     <t>UNIVERSITE DE BREST</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -3969,1074 +3969,1074 @@
       <c r="F70" s="2" t="s">
         <v>241</v>
       </c>
       <c r="G70" s="2"/>
       <c r="H70" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I70" s="3">
         <v>93131478013</v>
       </c>
       <c r="J70" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K70" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L70" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M70" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="71" spans="1:13">
       <c r="A71" s="1">
-        <v>30876550200023</v>
+        <v>93810656400017</v>
       </c>
       <c r="B71" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C71" s="2" t="s">
         <v>242</v>
       </c>
-      <c r="D71" s="2"/>
+      <c r="D71" s="2" t="s">
+        <v>243</v>
+      </c>
       <c r="E71" s="2" t="s">
-        <v>243</v>
+        <v>102</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>244</v>
       </c>
       <c r="G71" s="2"/>
       <c r="H71" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I71" s="3">
-        <v>82380266938</v>
+        <v>27250387225</v>
       </c>
       <c r="J71" s="2" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="K71" s="2" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="L71" s="2" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="M71" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="72" spans="1:13">
       <c r="A72" s="1">
-        <v>31224764600028</v>
+        <v>93823061200013</v>
       </c>
       <c r="B72" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C72" s="2" t="s">
         <v>245</v>
       </c>
       <c r="D72" s="2"/>
       <c r="E72" s="2" t="s">
         <v>246</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>247</v>
       </c>
       <c r="G72" s="2"/>
       <c r="H72" s="2" t="s">
-        <v>248</v>
+        <v>22</v>
       </c>
       <c r="I72" s="3">
-        <v>52490251849</v>
+        <v>27210481021</v>
       </c>
       <c r="J72" s="2" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="K72" s="2" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="L72" s="2" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="M72" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="73" spans="1:13">
       <c r="A73" s="1">
-        <v>31330940300019</v>
+        <v>93827139200012</v>
       </c>
       <c r="B73" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C73" s="2" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="D73" s="2"/>
       <c r="E73" s="2" t="s">
-        <v>250</v>
+        <v>111</v>
       </c>
       <c r="F73" s="2" t="s">
-        <v>251</v>
+        <v>247</v>
       </c>
       <c r="G73" s="2"/>
       <c r="H73" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I73" s="3">
-        <v>25140209014</v>
+        <v>76311365631</v>
       </c>
       <c r="J73" s="2" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="K73" s="2" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="L73" s="2" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="M73" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="74" spans="1:13">
       <c r="A74" s="1">
-        <v>31439800900048</v>
+        <v>93850168100010</v>
       </c>
       <c r="B74" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C74" s="2" t="s">
-        <v>252</v>
+        <v>249</v>
       </c>
       <c r="D74" s="2"/>
       <c r="E74" s="2" t="s">
-        <v>253</v>
+        <v>250</v>
       </c>
       <c r="F74" s="2" t="s">
-        <v>254</v>
+        <v>247</v>
       </c>
       <c r="G74" s="2"/>
       <c r="H74" s="2" t="s">
-        <v>255</v>
+        <v>22</v>
       </c>
       <c r="I74" s="3">
-        <v>24370180037</v>
+        <v>84420455442</v>
       </c>
       <c r="J74" s="2" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="K74" s="2" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="L74" s="2" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="M74" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="75" spans="1:13">
       <c r="A75" s="1">
-        <v>32834053400036</v>
+        <v>78611668100010</v>
       </c>
       <c r="B75" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C75" s="2" t="s">
-        <v>256</v>
+        <v>251</v>
       </c>
       <c r="D75" s="2"/>
       <c r="E75" s="2" t="s">
-        <v>257</v>
+        <v>252</v>
       </c>
       <c r="F75" s="2" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="G75" s="2"/>
       <c r="H75" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I75" s="3">
-        <v>52850063085</v>
+        <v>52490001049</v>
       </c>
       <c r="J75" s="2" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="K75" s="2" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="L75" s="2" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="M75" s="2" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
     </row>
     <row r="76" spans="1:13">
       <c r="A76" s="1">
-        <v>77562424000013</v>
+        <v>81327569000010</v>
       </c>
       <c r="B76" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C76" s="2" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
       <c r="D76" s="2"/>
       <c r="E76" s="2" t="s">
-        <v>260</v>
+        <v>255</v>
       </c>
       <c r="F76" s="2" t="s">
-        <v>251</v>
+        <v>256</v>
       </c>
       <c r="G76" s="2"/>
       <c r="H76" s="2" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>257</v>
+      </c>
+      <c r="I76" s="3"/>
       <c r="J76" s="2" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="K76" s="2" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="L76" s="2" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="M76" s="2" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
     </row>
     <row r="77" spans="1:13">
       <c r="A77" s="1">
-        <v>39404944900025</v>
+        <v>30876550200023</v>
       </c>
       <c r="B77" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C77" s="2" t="s">
-        <v>261</v>
+        <v>258</v>
       </c>
       <c r="D77" s="2"/>
       <c r="E77" s="2" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
       <c r="F77" s="2" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="G77" s="2"/>
       <c r="H77" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I77" s="3">
-        <v>26210098221</v>
+        <v>82380266938</v>
       </c>
       <c r="J77" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K77" s="2" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="L77" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M77" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="78" spans="1:13">
       <c r="A78" s="1">
-        <v>41329740900067</v>
+        <v>31224764600028</v>
       </c>
       <c r="B78" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C78" s="2" t="s">
-        <v>264</v>
+        <v>261</v>
       </c>
       <c r="D78" s="2"/>
       <c r="E78" s="2" t="s">
-        <v>265</v>
+        <v>262</v>
       </c>
       <c r="F78" s="2" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
       <c r="G78" s="2"/>
       <c r="H78" s="2" t="s">
-        <v>248</v>
+        <v>22</v>
       </c>
       <c r="I78" s="3">
-        <v>53290562229</v>
+        <v>52490251849</v>
       </c>
       <c r="J78" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K78" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L78" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M78" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="79" spans="1:13">
       <c r="A79" s="1">
-        <v>42309228700014</v>
+        <v>31330940300019</v>
       </c>
       <c r="B79" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C79" s="2" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
       <c r="D79" s="2"/>
       <c r="E79" s="2" t="s">
-        <v>268</v>
+        <v>265</v>
       </c>
       <c r="F79" s="2" t="s">
-        <v>269</v>
+        <v>253</v>
       </c>
       <c r="G79" s="2"/>
       <c r="H79" s="2" t="s">
-        <v>248</v>
+        <v>22</v>
       </c>
       <c r="I79" s="3">
-        <v>95970129197</v>
+        <v>25140209014</v>
       </c>
       <c r="J79" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K79" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L79" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M79" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="80" spans="1:13">
       <c r="A80" s="1">
-        <v>42504603400012</v>
+        <v>31439800900048</v>
       </c>
       <c r="B80" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C80" s="2" t="s">
-        <v>270</v>
+        <v>266</v>
       </c>
       <c r="D80" s="2"/>
       <c r="E80" s="2" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F80" s="2" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="G80" s="2"/>
       <c r="H80" s="2" t="s">
-        <v>248</v>
+        <v>269</v>
       </c>
       <c r="I80" s="3">
-        <v>82690021069</v>
+        <v>24370180037</v>
       </c>
       <c r="J80" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K80" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L80" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M80" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="81" spans="1:13">
       <c r="A81" s="1">
-        <v>52958299100012</v>
+        <v>32834053400036</v>
       </c>
       <c r="B81" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C81" s="2" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="D81" s="2"/>
       <c r="E81" s="2" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F81" s="2" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="G81" s="2"/>
       <c r="H81" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I81" s="3">
-        <v>53560881456</v>
+        <v>52850063085</v>
       </c>
       <c r="J81" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K81" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L81" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M81" s="2" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
     </row>
     <row r="82" spans="1:13">
       <c r="A82" s="1">
-        <v>52958299100020</v>
+        <v>39404944900025</v>
       </c>
       <c r="B82" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C82" s="2" t="s">
         <v>273</v>
       </c>
       <c r="D82" s="2"/>
       <c r="E82" s="2" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>275</v>
       </c>
       <c r="G82" s="2"/>
       <c r="H82" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I82" s="3">
-        <v>53560881456</v>
+        <v>26210098221</v>
       </c>
       <c r="J82" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K82" s="2" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="L82" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M82" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="83" spans="1:13">
       <c r="A83" s="1">
-        <v>52958299100038</v>
+        <v>41329740900067</v>
       </c>
       <c r="B83" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C83" s="2" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="D83" s="2"/>
       <c r="E83" s="2" t="s">
         <v>277</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>278</v>
       </c>
       <c r="G83" s="2"/>
       <c r="H83" s="2" t="s">
-        <v>22</v>
+        <v>257</v>
       </c>
       <c r="I83" s="3">
-        <v>53560881456</v>
+        <v>53290562229</v>
       </c>
       <c r="J83" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K83" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L83" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M83" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="84" spans="1:13">
       <c r="A84" s="1">
-        <v>53533635800036</v>
+        <v>42309228700014</v>
       </c>
       <c r="B84" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C84" s="2" t="s">
         <v>279</v>
       </c>
-      <c r="D84" s="2" t="s">
+      <c r="D84" s="2"/>
+      <c r="E84" s="2" t="s">
         <v>280</v>
       </c>
-      <c r="E84" s="2" t="s">
+      <c r="F84" s="2" t="s">
         <v>281</v>
-      </c>
-[...1 lines deleted...]
-        <v>282</v>
       </c>
       <c r="G84" s="2"/>
       <c r="H84" s="2" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="I84" s="3">
-        <v>41540318854</v>
+        <v>95970129197</v>
       </c>
       <c r="J84" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K84" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L84" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M84" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="85" spans="1:13">
       <c r="A85" s="1">
-        <v>53533635800044</v>
+        <v>42504603400012</v>
       </c>
       <c r="B85" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C85" s="2" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="D85" s="2"/>
       <c r="E85" s="2" t="s">
         <v>283</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>284</v>
       </c>
       <c r="G85" s="2"/>
       <c r="H85" s="2" t="s">
-        <v>248</v>
+        <v>257</v>
       </c>
       <c r="I85" s="3">
-        <v>41540318854</v>
+        <v>82690021069</v>
       </c>
       <c r="J85" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K85" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L85" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M85" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="86" spans="1:13">
       <c r="A86" s="1">
-        <v>53533635800069</v>
+        <v>52958299100012</v>
       </c>
       <c r="B86" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C86" s="2" t="s">
-        <v>279</v>
+        <v>285</v>
       </c>
       <c r="D86" s="2"/>
       <c r="E86" s="2" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F86" s="2" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="G86" s="2"/>
       <c r="H86" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I86" s="3">
-        <v>41540318854</v>
+        <v>53560881456</v>
       </c>
       <c r="J86" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K86" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L86" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M86" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="87" spans="1:13">
       <c r="A87" s="1">
-        <v>77967516400015</v>
+        <v>52958299100020</v>
       </c>
       <c r="B87" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C87" s="2" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="D87" s="2"/>
       <c r="E87" s="2" t="s">
         <v>288</v>
       </c>
       <c r="F87" s="2" t="s">
-        <v>251</v>
+        <v>287</v>
       </c>
       <c r="G87" s="2"/>
       <c r="H87" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I87" s="3">
-        <v>82690328669</v>
+        <v>53560881456</v>
       </c>
       <c r="J87" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K87" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L87" s="2" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="M87" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="88" spans="1:13">
       <c r="A88" s="1">
-        <v>77967516400031</v>
+        <v>52958299100038</v>
       </c>
       <c r="B88" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C88" s="2" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="D88" s="2"/>
       <c r="E88" s="2" t="s">
         <v>289</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>290</v>
       </c>
       <c r="G88" s="2"/>
       <c r="H88" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I88" s="3">
-        <v>82690328669</v>
+        <v>53560881456</v>
       </c>
       <c r="J88" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K88" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L88" s="2" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="M88" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="89" spans="1:13">
       <c r="A89" s="1">
-        <v>78428073700015</v>
+        <v>53533635800036</v>
       </c>
       <c r="B89" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C89" s="2" t="s">
         <v>291</v>
       </c>
-      <c r="D89" s="2"/>
+      <c r="D89" s="2" t="s">
+        <v>292</v>
+      </c>
       <c r="E89" s="2" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F89" s="2" t="s">
-        <v>251</v>
+        <v>294</v>
       </c>
       <c r="G89" s="2"/>
       <c r="H89" s="2" t="s">
-        <v>22</v>
+        <v>269</v>
       </c>
       <c r="I89" s="3">
-        <v>11752628875</v>
+        <v>41540318854</v>
       </c>
       <c r="J89" s="2" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="K89" s="2" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="L89" s="2" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="M89" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="90" spans="1:13">
       <c r="A90" s="1">
-        <v>78601463900060</v>
+        <v>53533635800044</v>
       </c>
       <c r="B90" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C90" s="2" t="s">
-        <v>293</v>
-[...3 lines deleted...]
-      </c>
+        <v>291</v>
+      </c>
+      <c r="D90" s="2"/>
       <c r="E90" s="2" t="s">
         <v>295</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>296</v>
       </c>
       <c r="G90" s="2"/>
       <c r="H90" s="2" t="s">
-        <v>248</v>
+        <v>257</v>
       </c>
       <c r="I90" s="3">
-        <v>52440336544</v>
+        <v>41540318854</v>
       </c>
       <c r="J90" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K90" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L90" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M90" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="91" spans="1:13">
       <c r="A91" s="1">
-        <v>78611668100010</v>
+        <v>53533635800069</v>
       </c>
       <c r="B91" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C91" s="2" t="s">
-        <v>297</v>
+        <v>291</v>
       </c>
       <c r="D91" s="2"/>
       <c r="E91" s="2" t="s">
+        <v>297</v>
+      </c>
+      <c r="F91" s="2" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>251</v>
       </c>
       <c r="G91" s="2"/>
       <c r="H91" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I91" s="3">
-        <v>52490001049</v>
+        <v>41540318854</v>
       </c>
       <c r="J91" s="2" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="K91" s="2" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="L91" s="2" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="M91" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="92" spans="1:13">
       <c r="A92" s="1">
-        <v>81327569000010</v>
+        <v>77562424000013</v>
       </c>
       <c r="B92" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C92" s="2" t="s">
         <v>299</v>
       </c>
       <c r="D92" s="2"/>
       <c r="E92" s="2" t="s">
         <v>300</v>
       </c>
       <c r="F92" s="2" t="s">
-        <v>301</v>
+        <v>253</v>
       </c>
       <c r="G92" s="2"/>
       <c r="H92" s="2" t="s">
-        <v>248</v>
-[...1 lines deleted...]
-      <c r="I92" s="3"/>
+        <v>22</v>
+      </c>
+      <c r="I92" s="3">
+        <v>31590046859</v>
+      </c>
       <c r="J92" s="2" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="K92" s="2" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="L92" s="2" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="M92" s="2" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
     </row>
     <row r="93" spans="1:13">
       <c r="A93" s="1">
-        <v>93249089900014</v>
+        <v>77967516400015</v>
       </c>
       <c r="B93" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C93" s="2" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="D93" s="2"/>
       <c r="E93" s="2" t="s">
-        <v>113</v>
+        <v>302</v>
       </c>
       <c r="F93" s="2" t="s">
-        <v>303</v>
+        <v>253</v>
       </c>
       <c r="G93" s="2"/>
       <c r="H93" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I93" s="3">
-        <v>76341356134</v>
+        <v>82690328669</v>
       </c>
       <c r="J93" s="2" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="K93" s="2" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="L93" s="2" t="s">
         <v>31</v>
       </c>
       <c r="M93" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="94" spans="1:13">
       <c r="A94" s="1">
-        <v>93249157400012</v>
+        <v>77967516400031</v>
       </c>
       <c r="B94" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C94" s="2" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="D94" s="2"/>
       <c r="E94" s="2" t="s">
-        <v>305</v>
+        <v>303</v>
       </c>
       <c r="F94" s="2" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="G94" s="2"/>
       <c r="H94" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I94" s="3">
-        <v>76300582030</v>
+        <v>82690328669</v>
       </c>
       <c r="J94" s="2" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="K94" s="2" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="L94" s="2" t="s">
         <v>31</v>
       </c>
       <c r="M94" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="95" spans="1:13">
       <c r="A95" s="1">
-        <v>93810656400017</v>
+        <v>78428073700015</v>
       </c>
       <c r="B95" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C95" s="2" t="s">
+        <v>305</v>
+      </c>
+      <c r="D95" s="2"/>
+      <c r="E95" s="2" t="s">
         <v>306</v>
       </c>
-      <c r="D95" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F95" s="2" t="s">
-        <v>308</v>
+        <v>253</v>
       </c>
       <c r="G95" s="2"/>
       <c r="H95" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I95" s="3">
-        <v>27250387225</v>
+        <v>11752628875</v>
       </c>
       <c r="J95" s="2" t="s">
         <v>31</v>
       </c>
       <c r="K95" s="2" t="s">
         <v>31</v>
       </c>
       <c r="L95" s="2" t="s">
         <v>31</v>
       </c>
       <c r="M95" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="96" spans="1:13">
       <c r="A96" s="1">
-        <v>93823061200013</v>
+        <v>78601463900060</v>
       </c>
       <c r="B96" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C96" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="D96" s="2" t="s">
+        <v>308</v>
+      </c>
+      <c r="E96" s="2" t="s">
         <v>309</v>
       </c>
-      <c r="D96" s="2"/>
-      <c r="E96" s="2" t="s">
+      <c r="F96" s="2" t="s">
         <v>310</v>
-      </c>
-[...1 lines deleted...]
-        <v>311</v>
       </c>
       <c r="G96" s="2"/>
       <c r="H96" s="2" t="s">
-        <v>22</v>
+        <v>257</v>
       </c>
       <c r="I96" s="3">
-        <v>27210481021</v>
+        <v>52440336544</v>
       </c>
       <c r="J96" s="2" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="K96" s="2" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="L96" s="2" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="M96" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="97" spans="1:13">
       <c r="A97" s="1">
-        <v>93827139200012</v>
+        <v>93249089900014</v>
       </c>
       <c r="B97" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C97" s="2" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="D97" s="2"/>
       <c r="E97" s="2" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="F97" s="2" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="G97" s="2"/>
       <c r="H97" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I97" s="3">
-        <v>76311365631</v>
+        <v>76341356134</v>
       </c>
       <c r="J97" s="2" t="s">
         <v>31</v>
       </c>
       <c r="K97" s="2" t="s">
         <v>31</v>
       </c>
       <c r="L97" s="2" t="s">
         <v>31</v>
       </c>
       <c r="M97" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="98" spans="1:13">
       <c r="A98" s="1">
-        <v>93850168100010</v>
+        <v>93249157400012</v>
       </c>
       <c r="B98" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C98" s="2" t="s">
         <v>313</v>
       </c>
       <c r="D98" s="2"/>
       <c r="E98" s="2" t="s">
         <v>314</v>
       </c>
       <c r="F98" s="2" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="G98" s="2"/>
       <c r="H98" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I98" s="3">
-        <v>84420455442</v>
+        <v>76300582030</v>
       </c>
       <c r="J98" s="2" t="s">
         <v>31</v>
       </c>
       <c r="K98" s="2" t="s">
         <v>31</v>
       </c>
       <c r="L98" s="2" t="s">
         <v>31</v>
       </c>
       <c r="M98" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="99" spans="1:13">
       <c r="A99" s="1">
         <v>94129831700012</v>
       </c>
       <c r="B99" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C99" s="2" t="s">
         <v>315</v>
       </c>
       <c r="D99" s="2"/>
@@ -5098,31 +5098,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/20/2026 01:30:39</dc:description>
+  <dc:description>Export en date du 07/06/2026 12:33:35</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>