--- v7 (2026-07-06)
+++ v8 (2026-09-12)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="QUIFORME" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'QUIFORME'!$A$1:$M$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="316">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="319">
   <si>
     <t>SIRET</t>
   </si>
   <si>
     <t>ÉTAT ADMINISTRATIF</t>
   </si>
   <si>
     <t>RAISON SOCIALE</t>
   </si>
   <si>
     <t>ENSEIGNE</t>
   </si>
   <si>
     <t>ADRESSE</t>
   </si>
   <si>
     <t>DATE D'OUVERTURE</t>
   </si>
   <si>
     <t>DATE DE FERMETURE</t>
   </si>
   <si>
     <t>CODE APE</t>
   </si>
   <si>
@@ -691,318 +691,327 @@
   <si>
     <t>1192P000192</t>
   </si>
   <si>
     <t>UNIV PARIS XIII PARIS-NORD VILLETANEUSE</t>
   </si>
   <si>
     <t>UNIVERSITE PARIS XIII.PARIS-NORD</t>
   </si>
   <si>
     <t>99 AVENUE JEAN-BAPTISTE CLEMENT 93430 VILLETANEUSE</t>
   </si>
   <si>
     <t>1193P000893</t>
   </si>
   <si>
     <t>UNIVERSITE DE PARIS VIII.PARIS VINCENNES</t>
   </si>
   <si>
     <t>UNIVERSITE PARIS VIII.PARIS VINCENN</t>
   </si>
   <si>
     <t>2 RUE DE LA LIBERTE 93200 SAINT-DENIS</t>
   </si>
   <si>
+    <t>1193P000793</t>
+  </si>
+  <si>
     <t>UNIVERSITE PARIS EST CRETEIL VAL DE MARNE</t>
   </si>
   <si>
     <t>61 AVENUE DU GENERAL DE GAULLE 94000 CRETEIL</t>
   </si>
   <si>
     <t>1194P000794</t>
   </si>
   <si>
     <t>UNIVERSITE DES ANTILLES</t>
   </si>
   <si>
     <t>CAMPUS FOUILLOLE 97110 POINTE A PITRE</t>
   </si>
   <si>
     <t>9597P000797</t>
   </si>
   <si>
     <t>UNIVERSITE DE LA REUNION</t>
   </si>
   <si>
     <t>15 AVENUE RENE CASSIN 97490 SAINT-DENIS</t>
   </si>
   <si>
     <t>10/05/1984</t>
   </si>
   <si>
     <t>UNIVERSITE DE LA POLYNESIE FRANCAISE</t>
   </si>
   <si>
     <t>CAMPUS D OUTUMAORO 98703 PUNAAUIA</t>
   </si>
   <si>
     <t>15/11/2002</t>
   </si>
   <si>
-    <t>ISFEC AFAREC IDF SAINTE-GENEVIEVE</t>
+    <t>INSTITUT SUPERIEUR DE FORMATION DE L'ENSEIGNEMENT CATHOLIQUE D'ILE-DE- FRANCE</t>
   </si>
   <si>
     <t>39 RUE NOTRE-DAME DES CHAMPS 75006 PARIS</t>
   </si>
   <si>
     <t>INSTITUT SAINT CASSIEN  INSTITUT SUPERIEUR DE FORMATION DE L'ENSEIGNEMENT CATHOLIQUE</t>
   </si>
   <si>
     <t>63 AVENUE DES ROCHES 13007 MARSEILLE</t>
   </si>
   <si>
     <t>01/07/1983</t>
   </si>
   <si>
+    <t>AGIFOPEC</t>
+  </si>
+  <si>
+    <t>15 RUE DE LA TUILERIE 38170 SEYSSINET-PARISET</t>
+  </si>
+  <si>
+    <t>01/01/2006</t>
+  </si>
+  <si>
+    <t>ASSOCIATION EDUCATION LA GARDE</t>
+  </si>
+  <si>
+    <t>FACULTE D'EDUCATION 3 PLACE ANDRE LEROY 49100 ANGERS</t>
+  </si>
+  <si>
+    <t>16/01/2017</t>
+  </si>
+  <si>
+    <t>OGEC DE L'INSTITUT SUPERIEUR DE FORMATION DE L'ENSEIGNEMENT CATHOLIQUE DE NORMANDIE</t>
+  </si>
+  <si>
+    <t>535 BOULEVARD DE LA PAIX 14200 HEROUVILLE-SAINT-CLAIR</t>
+  </si>
+  <si>
+    <t>01/01/1900</t>
+  </si>
+  <si>
+    <t>INSTITUT SUPERIEUR DE FORMATION DE L'ENSEIGNEMENT CATHOLIQUE SAINT-MARTIN</t>
+  </si>
+  <si>
+    <t>33 RUE BLAISE PASCAL 37000 TOURS</t>
+  </si>
+  <si>
+    <t>01/09/2001</t>
+  </si>
+  <si>
+    <t>85.59B</t>
+  </si>
+  <si>
+    <t>ORGANISME DE GESTION DU CFP L AUBEPINE</t>
+  </si>
+  <si>
+    <t>10 ROND-POINT CHARLES SORIN 85000 LA ROCHE-SUR-YON</t>
+  </si>
+  <si>
+    <t>01/09/2020</t>
+  </si>
+  <si>
+    <t>14/03/2025</t>
+  </si>
+  <si>
+    <t>CTRE UNIVERSITAIRE CATHOLIQUE BOURGOGNE</t>
+  </si>
+  <si>
+    <t>69 AVENUE ARISTIDE BRIAND 21000 DIJON</t>
+  </si>
+  <si>
+    <t>01/12/1999</t>
+  </si>
+  <si>
+    <t>ASSOCIATION KELENN</t>
+  </si>
+  <si>
+    <t>3 RUE DE LA VENDEE 29000 QUIMPER</t>
+  </si>
+  <si>
+    <t>16/07/2004</t>
+  </si>
+  <si>
+    <t>85.59A</t>
+  </si>
+  <si>
+    <t>ASS GEST INSTIT FORMAT ANTI GUYA ENSEI C</t>
+  </si>
+  <si>
+    <t>29 FAUBOURG VICTOR HUGO 97110 POINTE-A-PITRE</t>
+  </si>
+  <si>
+    <t>01/09/1998</t>
+  </si>
+  <si>
+    <t>CTRE ETUDES PEDAGO.EXPERIMENTAT.CONSEIL</t>
+  </si>
+  <si>
+    <t>14 VOIE ROMAINE 69290 CRAPONNE</t>
+  </si>
+  <si>
+    <t>15/06/1976</t>
+  </si>
+  <si>
+    <t>INSTITUT SUPERIEUR DE FORMATION DE L ENSEIGNEMENT CATHOLIQUE</t>
+  </si>
+  <si>
+    <t>3 ALLEE DES FOUGERES 56610 ARRADON</t>
+  </si>
+  <si>
+    <t>01/10/2010</t>
+  </si>
+  <si>
+    <t>6 BOULEVARD EMMANUEL MOUNIER 35700 RENNES</t>
+  </si>
+  <si>
+    <t>15 PLACE SANQUER 29200 BREST</t>
+  </si>
+  <si>
+    <t>01/01/2011</t>
+  </si>
+  <si>
+    <t>INSTITUT SUPERIEUR DE FORMATION DE L'ENSEIGNEMENT CATHOLIQUE DE LA REGION GRAND EST</t>
+  </si>
+  <si>
+    <t>ISFEC GRAND EST</t>
+  </si>
+  <si>
+    <t>DIRECTION DIOCESAINE 15 RUE DES ECRIVAINS 67000 STRASBOURG</t>
+  </si>
+  <si>
+    <t>22/03/2013</t>
+  </si>
+  <si>
+    <t>DOMAINE DE L'ASNEE - EC 11 RUE DE LAXOU 54600 VILLERS-LES-NANCY</t>
+  </si>
+  <si>
+    <t>22/04/2013</t>
+  </si>
+  <si>
+    <t>6 RUE DU LIEUTENANT HERDUIN 51100 REIMS</t>
+  </si>
+  <si>
+    <t>11/07/2023</t>
+  </si>
+  <si>
+    <t>INSTITUT CATHOLIQUE DE LILLE</t>
+  </si>
+  <si>
+    <t>60 BOULEVARD VAUBAN 59800 LILLE</t>
+  </si>
+  <si>
+    <t>ASSOCIATION DE L'ORATOIRE</t>
+  </si>
+  <si>
+    <t>2 RUE DE L'ORATOIRE 69300 CALUIRE-ET-CUIRE</t>
+  </si>
+  <si>
+    <t>13 RUE DE RICHELIEU 63400 CHAMALIERES</t>
+  </si>
+  <si>
+    <t>15/04/2021</t>
+  </si>
+  <si>
+    <t>INSTITUT CATHOLIQUE DE PARIS</t>
+  </si>
+  <si>
+    <t>21 RUE D'ASSAS 75006 PARIS</t>
+  </si>
+  <si>
+    <t>ISFEC ATLANTIQUE</t>
+  </si>
+  <si>
+    <t>SERVICE COMPTA. VACATAIRES</t>
+  </si>
+  <si>
+    <t>15 RUE LEGLAS-MAURICE 44000 NANTES</t>
+  </si>
+  <si>
+    <t>07/05/1999</t>
+  </si>
+  <si>
+    <t>ASSOCIATION SAINT-YVES / UNIVERSITE CATHOLIQUE DE L'OUEST</t>
+  </si>
+  <si>
+    <t>3 PLACE ANDRE LEROY 49100 ANGERS</t>
+  </si>
+  <si>
+    <t>UCO LA REUNION</t>
+  </si>
+  <si>
+    <t>46 BOULEVARD NOTRE DAME DE LA TRINITE 97400 SAINT-DENIS</t>
+  </si>
+  <si>
+    <t>01/09/2015</t>
+  </si>
+  <si>
+    <t>19/12/2016</t>
+  </si>
+  <si>
+    <t>UNIVERSITE DE MONTPELLIER PAUL-VALERY</t>
+  </si>
+  <si>
+    <t>18/07/2024</t>
+  </si>
+  <si>
+    <t>NIMES UNIVERSITE</t>
+  </si>
+  <si>
+    <t>SITE VAUBAN RUE DU DOCTEUR GEORGES SALAN 30000 NIMES</t>
+  </si>
+  <si>
     <t>UNIVERSITE MARIE ET LOUIS PASTEUR</t>
   </si>
   <si>
     <t>MAISON DE L'UNIVERSITE</t>
   </si>
   <si>
     <t>01/12/2024</t>
   </si>
   <si>
     <t>UNIVERSITE BOURGOGNE EUROPE</t>
   </si>
   <si>
     <t xml:space="preserve"> MAISON DE L'UNIVERSITE ESPLANADE ERASME 21000 DIJON</t>
   </si>
   <si>
     <t>06/12/2024</t>
   </si>
   <si>
     <t>UNIVERSITE DE TOULOUSE</t>
   </si>
   <si>
     <t>UNIVERSITE JEAN MONNET</t>
   </si>
   <si>
     <t>10 RUE TREFILERIE 42100 SAINT-ETIENNE</t>
-  </si>
-[...190 lines deleted...]
-    <t>SITE VAUBAN RUE DU DOCTEUR GEORGES SALAN 30000 NIMES</t>
   </si>
   <si>
     <t>UNIVERSITE DE BREST</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -3735,1331 +3744,1335 @@
       </c>
     </row>
     <row r="64" spans="1:13">
       <c r="A64" s="1">
         <v>19931827000014</v>
       </c>
       <c r="B64" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C64" s="2" t="s">
         <v>222</v>
       </c>
       <c r="D64" s="2" t="s">
         <v>223</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>224</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>86</v>
       </c>
       <c r="G64" s="2"/>
       <c r="H64" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="I64" s="3"/>
+      <c r="I64" s="3" t="s">
+        <v>225</v>
+      </c>
       <c r="J64" s="2" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="K64" s="2" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="L64" s="2" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="M64" s="2" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
     </row>
     <row r="65" spans="1:13">
       <c r="A65" s="1">
         <v>19941111700013</v>
       </c>
       <c r="B65" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C65" s="2" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="D65" s="2"/>
       <c r="E65" s="2" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>86</v>
       </c>
       <c r="G65" s="2"/>
       <c r="H65" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I65" s="3" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="J65" s="2" t="s">
         <v>31</v>
       </c>
       <c r="K65" s="2" t="s">
         <v>31</v>
       </c>
       <c r="L65" s="2" t="s">
         <v>31</v>
       </c>
       <c r="M65" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="66" spans="1:13">
       <c r="A66" s="1">
         <v>19971585500011</v>
       </c>
       <c r="B66" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C66" s="2" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="D66" s="2"/>
       <c r="E66" s="2" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>126</v>
       </c>
       <c r="G66" s="2"/>
       <c r="H66" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I66" s="3" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="J66" s="2" t="s">
         <v>31</v>
       </c>
       <c r="K66" s="2" t="s">
         <v>31</v>
       </c>
       <c r="L66" s="2" t="s">
         <v>31</v>
       </c>
       <c r="M66" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="67" spans="1:13">
       <c r="A67" s="1">
         <v>19974478000016</v>
       </c>
       <c r="B67" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C67" s="2" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="D67" s="2"/>
       <c r="E67" s="2" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F67" s="2" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="G67" s="2"/>
       <c r="H67" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I67" s="3"/>
       <c r="J67" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K67" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L67" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M67" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="68" spans="1:13">
       <c r="A68" s="1">
         <v>19987001500013</v>
       </c>
       <c r="B68" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C68" s="2" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D68" s="2"/>
       <c r="E68" s="2" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="F68" s="2" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="G68" s="2"/>
       <c r="H68" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I68" s="3"/>
       <c r="J68" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K68" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L68" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M68" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="69" spans="1:13">
       <c r="A69" s="1">
         <v>30209785200024</v>
       </c>
       <c r="B69" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C69" s="2" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="D69" s="2"/>
       <c r="E69" s="2" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>39</v>
       </c>
       <c r="G69" s="2"/>
       <c r="H69" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I69" s="3">
         <v>11755230575</v>
       </c>
       <c r="J69" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K69" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L69" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M69" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="70" spans="1:13">
       <c r="A70" s="1">
         <v>30522043600029</v>
       </c>
       <c r="B70" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C70" s="2" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="D70" s="2"/>
       <c r="E70" s="2" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="F70" s="2" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="G70" s="2"/>
       <c r="H70" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I70" s="3">
         <v>93131478013</v>
       </c>
       <c r="J70" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K70" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L70" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M70" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="71" spans="1:13">
       <c r="A71" s="1">
-        <v>93810656400017</v>
+        <v>30876550200023</v>
       </c>
       <c r="B71" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C71" s="2" t="s">
-        <v>242</v>
-[...1 lines deleted...]
-      <c r="D71" s="2" t="s">
         <v>243</v>
       </c>
+      <c r="D71" s="2"/>
       <c r="E71" s="2" t="s">
-        <v>102</v>
+        <v>244</v>
       </c>
       <c r="F71" s="2" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="G71" s="2"/>
       <c r="H71" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I71" s="3">
-        <v>27250387225</v>
+        <v>82380266938</v>
       </c>
       <c r="J71" s="2" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="K71" s="2" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="L71" s="2" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="M71" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="72" spans="1:13">
       <c r="A72" s="1">
-        <v>93823061200013</v>
+        <v>31224764600028</v>
       </c>
       <c r="B72" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C72" s="2" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="D72" s="2"/>
       <c r="E72" s="2" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="F72" s="2" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="G72" s="2"/>
       <c r="H72" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I72" s="3">
-        <v>27210481021</v>
+        <v>52490251849</v>
       </c>
       <c r="J72" s="2" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="K72" s="2" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="L72" s="2" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="M72" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="73" spans="1:13">
       <c r="A73" s="1">
-        <v>93827139200012</v>
+        <v>31330940300019</v>
       </c>
       <c r="B73" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C73" s="2" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="D73" s="2"/>
       <c r="E73" s="2" t="s">
-        <v>111</v>
+        <v>250</v>
       </c>
       <c r="F73" s="2" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="G73" s="2"/>
       <c r="H73" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I73" s="3">
-        <v>76311365631</v>
+        <v>25140209014</v>
       </c>
       <c r="J73" s="2" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="K73" s="2" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="L73" s="2" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="M73" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="74" spans="1:13">
       <c r="A74" s="1">
-        <v>93850168100010</v>
+        <v>31439800900048</v>
       </c>
       <c r="B74" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C74" s="2" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="D74" s="2"/>
       <c r="E74" s="2" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="F74" s="2" t="s">
-        <v>247</v>
+        <v>254</v>
       </c>
       <c r="G74" s="2"/>
       <c r="H74" s="2" t="s">
-        <v>22</v>
+        <v>255</v>
       </c>
       <c r="I74" s="3">
-        <v>84420455442</v>
+        <v>24370180037</v>
       </c>
       <c r="J74" s="2" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="K74" s="2" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="L74" s="2" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="M74" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="75" spans="1:13">
       <c r="A75" s="1">
-        <v>78611668100010</v>
+        <v>32834053400036</v>
       </c>
       <c r="B75" s="2" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="C75" s="2" t="s">
-        <v>251</v>
+        <v>256</v>
       </c>
       <c r="D75" s="2"/>
       <c r="E75" s="2" t="s">
-        <v>252</v>
+        <v>257</v>
       </c>
       <c r="F75" s="2" t="s">
-        <v>253</v>
-[...1 lines deleted...]
-      <c r="G75" s="2"/>
+        <v>258</v>
+      </c>
+      <c r="G75" s="2" t="s">
+        <v>259</v>
+      </c>
       <c r="H75" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="I75" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="I75" s="3"/>
       <c r="J75" s="2" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="K75" s="2" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="L75" s="2" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="M75" s="2" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
     </row>
     <row r="76" spans="1:13">
       <c r="A76" s="1">
-        <v>81327569000010</v>
+        <v>39404944900025</v>
       </c>
       <c r="B76" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C76" s="2" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="D76" s="2"/>
       <c r="E76" s="2" t="s">
-        <v>255</v>
+        <v>261</v>
       </c>
       <c r="F76" s="2" t="s">
-        <v>256</v>
+        <v>262</v>
       </c>
       <c r="G76" s="2"/>
       <c r="H76" s="2" t="s">
-        <v>257</v>
-[...1 lines deleted...]
-      <c r="I76" s="3"/>
+        <v>22</v>
+      </c>
+      <c r="I76" s="3">
+        <v>26210098221</v>
+      </c>
       <c r="J76" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K76" s="2" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="L76" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M76" s="2" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
     </row>
     <row r="77" spans="1:13">
       <c r="A77" s="1">
-        <v>30876550200023</v>
+        <v>41329740900067</v>
       </c>
       <c r="B77" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C77" s="2" t="s">
-        <v>258</v>
+        <v>263</v>
       </c>
       <c r="D77" s="2"/>
       <c r="E77" s="2" t="s">
-        <v>259</v>
+        <v>264</v>
       </c>
       <c r="F77" s="2" t="s">
-        <v>260</v>
+        <v>265</v>
       </c>
       <c r="G77" s="2"/>
       <c r="H77" s="2" t="s">
-        <v>22</v>
+        <v>266</v>
       </c>
       <c r="I77" s="3">
-        <v>82380266938</v>
+        <v>53290562229</v>
       </c>
       <c r="J77" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K77" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L77" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M77" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="78" spans="1:13">
       <c r="A78" s="1">
-        <v>31224764600028</v>
+        <v>42309228700014</v>
       </c>
       <c r="B78" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C78" s="2" t="s">
-        <v>261</v>
+        <v>267</v>
       </c>
       <c r="D78" s="2"/>
       <c r="E78" s="2" t="s">
-        <v>262</v>
+        <v>268</v>
       </c>
       <c r="F78" s="2" t="s">
-        <v>263</v>
+        <v>269</v>
       </c>
       <c r="G78" s="2"/>
       <c r="H78" s="2" t="s">
-        <v>22</v>
+        <v>266</v>
       </c>
       <c r="I78" s="3">
-        <v>52490251849</v>
+        <v>95970129197</v>
       </c>
       <c r="J78" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K78" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L78" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M78" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="79" spans="1:13">
       <c r="A79" s="1">
-        <v>31330940300019</v>
+        <v>42504603400012</v>
       </c>
       <c r="B79" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C79" s="2" t="s">
-        <v>264</v>
+        <v>270</v>
       </c>
       <c r="D79" s="2"/>
       <c r="E79" s="2" t="s">
-        <v>265</v>
+        <v>271</v>
       </c>
       <c r="F79" s="2" t="s">
-        <v>253</v>
+        <v>272</v>
       </c>
       <c r="G79" s="2"/>
       <c r="H79" s="2" t="s">
-        <v>22</v>
+        <v>266</v>
       </c>
       <c r="I79" s="3">
-        <v>25140209014</v>
+        <v>82690021069</v>
       </c>
       <c r="J79" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K79" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L79" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M79" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="80" spans="1:13">
       <c r="A80" s="1">
-        <v>31439800900048</v>
+        <v>52958299100012</v>
       </c>
       <c r="B80" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C80" s="2" t="s">
-        <v>266</v>
+        <v>273</v>
       </c>
       <c r="D80" s="2"/>
       <c r="E80" s="2" t="s">
-        <v>267</v>
+        <v>274</v>
       </c>
       <c r="F80" s="2" t="s">
-        <v>268</v>
+        <v>275</v>
       </c>
       <c r="G80" s="2"/>
       <c r="H80" s="2" t="s">
-        <v>269</v>
+        <v>22</v>
       </c>
       <c r="I80" s="3">
-        <v>24370180037</v>
+        <v>53560881456</v>
       </c>
       <c r="J80" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K80" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L80" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M80" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="81" spans="1:13">
       <c r="A81" s="1">
-        <v>32834053400036</v>
+        <v>52958299100020</v>
       </c>
       <c r="B81" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C81" s="2" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="D81" s="2"/>
       <c r="E81" s="2" t="s">
-        <v>271</v>
+        <v>276</v>
       </c>
       <c r="F81" s="2" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="G81" s="2"/>
       <c r="H81" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I81" s="3">
-        <v>52850063085</v>
+        <v>53560881456</v>
       </c>
       <c r="J81" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K81" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L81" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M81" s="2" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
     </row>
     <row r="82" spans="1:13">
       <c r="A82" s="1">
-        <v>39404944900025</v>
+        <v>52958299100038</v>
       </c>
       <c r="B82" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C82" s="2" t="s">
         <v>273</v>
       </c>
       <c r="D82" s="2"/>
       <c r="E82" s="2" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="F82" s="2" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="G82" s="2"/>
       <c r="H82" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I82" s="3">
-        <v>26210098221</v>
+        <v>53560881456</v>
       </c>
       <c r="J82" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K82" s="2" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="L82" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M82" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="83" spans="1:13">
       <c r="A83" s="1">
-        <v>41329740900067</v>
+        <v>53533635800036</v>
       </c>
       <c r="B83" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C83" s="2" t="s">
-        <v>276</v>
-[...1 lines deleted...]
-      <c r="D83" s="2"/>
+        <v>279</v>
+      </c>
+      <c r="D83" s="2" t="s">
+        <v>280</v>
+      </c>
       <c r="E83" s="2" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="F83" s="2" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
       <c r="G83" s="2"/>
       <c r="H83" s="2" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
       <c r="I83" s="3">
-        <v>53290562229</v>
+        <v>41540318854</v>
       </c>
       <c r="J83" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K83" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L83" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M83" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="84" spans="1:13">
       <c r="A84" s="1">
-        <v>42309228700014</v>
+        <v>53533635800044</v>
       </c>
       <c r="B84" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C84" s="2" t="s">
         <v>279</v>
       </c>
       <c r="D84" s="2"/>
       <c r="E84" s="2" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="F84" s="2" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="G84" s="2"/>
       <c r="H84" s="2" t="s">
-        <v>257</v>
+        <v>266</v>
       </c>
       <c r="I84" s="3">
-        <v>95970129197</v>
+        <v>41540318854</v>
       </c>
       <c r="J84" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K84" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L84" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M84" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="85" spans="1:13">
       <c r="A85" s="1">
-        <v>42504603400012</v>
+        <v>53533635800069</v>
       </c>
       <c r="B85" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C85" s="2" t="s">
-        <v>282</v>
+        <v>279</v>
       </c>
       <c r="D85" s="2"/>
       <c r="E85" s="2" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="F85" s="2" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="G85" s="2"/>
       <c r="H85" s="2" t="s">
-        <v>257</v>
+        <v>22</v>
       </c>
       <c r="I85" s="3">
-        <v>82690021069</v>
+        <v>41540318854</v>
       </c>
       <c r="J85" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K85" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L85" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M85" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="86" spans="1:13">
       <c r="A86" s="1">
-        <v>52958299100012</v>
+        <v>77562424000013</v>
       </c>
       <c r="B86" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C86" s="2" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="D86" s="2"/>
       <c r="E86" s="2" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="F86" s="2" t="s">
-        <v>287</v>
+        <v>251</v>
       </c>
       <c r="G86" s="2"/>
       <c r="H86" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I86" s="3">
-        <v>53560881456</v>
+        <v>31590046859</v>
       </c>
       <c r="J86" s="2" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="K86" s="2" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="L86" s="2" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="M86" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="87" spans="1:13">
       <c r="A87" s="1">
-        <v>52958299100020</v>
+        <v>77967516400015</v>
       </c>
       <c r="B87" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C87" s="2" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="D87" s="2"/>
       <c r="E87" s="2" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="F87" s="2" t="s">
-        <v>287</v>
+        <v>251</v>
       </c>
       <c r="G87" s="2"/>
       <c r="H87" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I87" s="3">
-        <v>53560881456</v>
+        <v>82690328669</v>
       </c>
       <c r="J87" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K87" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L87" s="2" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="M87" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="88" spans="1:13">
       <c r="A88" s="1">
-        <v>52958299100038</v>
+        <v>77967516400031</v>
       </c>
       <c r="B88" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C88" s="2" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="D88" s="2"/>
       <c r="E88" s="2" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="F88" s="2" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="G88" s="2"/>
       <c r="H88" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I88" s="3">
-        <v>53560881456</v>
+        <v>82690328669</v>
       </c>
       <c r="J88" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K88" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L88" s="2" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="M88" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="89" spans="1:13">
       <c r="A89" s="1">
-        <v>53533635800036</v>
+        <v>78428073700015</v>
       </c>
       <c r="B89" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C89" s="2" t="s">
-        <v>291</v>
-[...3 lines deleted...]
-      </c>
+        <v>293</v>
+      </c>
+      <c r="D89" s="2"/>
       <c r="E89" s="2" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="F89" s="2" t="s">
-        <v>294</v>
+        <v>251</v>
       </c>
       <c r="G89" s="2"/>
       <c r="H89" s="2" t="s">
-        <v>269</v>
+        <v>22</v>
       </c>
       <c r="I89" s="3">
-        <v>41540318854</v>
+        <v>11752628875</v>
       </c>
       <c r="J89" s="2" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="K89" s="2" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="L89" s="2" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="M89" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="90" spans="1:13">
       <c r="A90" s="1">
-        <v>53533635800044</v>
+        <v>78601463900060</v>
       </c>
       <c r="B90" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C90" s="2" t="s">
-        <v>291</v>
-[...1 lines deleted...]
-      <c r="D90" s="2"/>
+        <v>295</v>
+      </c>
+      <c r="D90" s="2" t="s">
+        <v>296</v>
+      </c>
       <c r="E90" s="2" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="F90" s="2" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="G90" s="2"/>
       <c r="H90" s="2" t="s">
-        <v>257</v>
+        <v>266</v>
       </c>
       <c r="I90" s="3">
-        <v>41540318854</v>
+        <v>52440336544</v>
       </c>
       <c r="J90" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K90" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L90" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M90" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="91" spans="1:13">
       <c r="A91" s="1">
-        <v>53533635800069</v>
+        <v>78611668100010</v>
       </c>
       <c r="B91" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C91" s="2" t="s">
-        <v>291</v>
+        <v>299</v>
       </c>
       <c r="D91" s="2"/>
       <c r="E91" s="2" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="F91" s="2" t="s">
-        <v>298</v>
+        <v>251</v>
       </c>
       <c r="G91" s="2"/>
       <c r="H91" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I91" s="3">
-        <v>41540318854</v>
+        <v>52490001049</v>
       </c>
       <c r="J91" s="2" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="K91" s="2" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="L91" s="2" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="M91" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="92" spans="1:13">
       <c r="A92" s="1">
-        <v>77562424000013</v>
+        <v>81327569000010</v>
       </c>
       <c r="B92" s="2" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="C92" s="2" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="D92" s="2"/>
       <c r="E92" s="2" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="F92" s="2" t="s">
-        <v>253</v>
-[...1 lines deleted...]
-      <c r="G92" s="2"/>
+        <v>303</v>
+      </c>
+      <c r="G92" s="2" t="s">
+        <v>304</v>
+      </c>
       <c r="H92" s="2" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>266</v>
+      </c>
+      <c r="I92" s="3"/>
       <c r="J92" s="2" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="K92" s="2" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="L92" s="2" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="M92" s="2" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
     </row>
     <row r="93" spans="1:13">
       <c r="A93" s="1">
-        <v>77967516400015</v>
+        <v>93249089900014</v>
       </c>
       <c r="B93" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C93" s="2" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
       <c r="D93" s="2"/>
       <c r="E93" s="2" t="s">
-        <v>302</v>
+        <v>113</v>
       </c>
       <c r="F93" s="2" t="s">
-        <v>253</v>
+        <v>306</v>
       </c>
       <c r="G93" s="2"/>
       <c r="H93" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I93" s="3">
-        <v>82690328669</v>
+        <v>76341356134</v>
       </c>
       <c r="J93" s="2" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="K93" s="2" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="L93" s="2" t="s">
         <v>31</v>
       </c>
       <c r="M93" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="94" spans="1:13">
       <c r="A94" s="1">
-        <v>77967516400031</v>
+        <v>93249157400012</v>
       </c>
       <c r="B94" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C94" s="2" t="s">
-        <v>301</v>
+        <v>307</v>
       </c>
       <c r="D94" s="2"/>
       <c r="E94" s="2" t="s">
-        <v>303</v>
+        <v>308</v>
       </c>
       <c r="F94" s="2" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="G94" s="2"/>
       <c r="H94" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I94" s="3">
-        <v>82690328669</v>
+        <v>76300582030</v>
       </c>
       <c r="J94" s="2" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="K94" s="2" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="L94" s="2" t="s">
         <v>31</v>
       </c>
       <c r="M94" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="95" spans="1:13">
       <c r="A95" s="1">
-        <v>78428073700015</v>
+        <v>93810656400017</v>
       </c>
       <c r="B95" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C95" s="2" t="s">
-        <v>305</v>
-[...1 lines deleted...]
-      <c r="D95" s="2"/>
+        <v>309</v>
+      </c>
+      <c r="D95" s="2" t="s">
+        <v>310</v>
+      </c>
       <c r="E95" s="2" t="s">
-        <v>306</v>
+        <v>102</v>
       </c>
       <c r="F95" s="2" t="s">
-        <v>253</v>
+        <v>311</v>
       </c>
       <c r="G95" s="2"/>
       <c r="H95" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I95" s="3">
-        <v>11752628875</v>
+        <v>27250387225</v>
       </c>
       <c r="J95" s="2" t="s">
         <v>31</v>
       </c>
       <c r="K95" s="2" t="s">
         <v>31</v>
       </c>
       <c r="L95" s="2" t="s">
         <v>31</v>
       </c>
       <c r="M95" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="96" spans="1:13">
       <c r="A96" s="1">
-        <v>78601463900060</v>
+        <v>93823061200013</v>
       </c>
       <c r="B96" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C96" s="2" t="s">
-        <v>307</v>
-[...3 lines deleted...]
-      </c>
+        <v>312</v>
+      </c>
+      <c r="D96" s="2"/>
       <c r="E96" s="2" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="F96" s="2" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
       <c r="G96" s="2"/>
       <c r="H96" s="2" t="s">
-        <v>257</v>
+        <v>22</v>
       </c>
       <c r="I96" s="3">
-        <v>52440336544</v>
+        <v>27210481021</v>
       </c>
       <c r="J96" s="2" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="K96" s="2" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="L96" s="2" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="M96" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="97" spans="1:13">
       <c r="A97" s="1">
-        <v>93249089900014</v>
+        <v>93827139200012</v>
       </c>
       <c r="B97" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C97" s="2" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="D97" s="2"/>
       <c r="E97" s="2" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F97" s="2" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="G97" s="2"/>
       <c r="H97" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I97" s="3">
-        <v>76341356134</v>
+        <v>76311365631</v>
       </c>
       <c r="J97" s="2" t="s">
         <v>31</v>
       </c>
       <c r="K97" s="2" t="s">
         <v>31</v>
       </c>
       <c r="L97" s="2" t="s">
         <v>31</v>
       </c>
       <c r="M97" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="98" spans="1:13">
       <c r="A98" s="1">
-        <v>93249157400012</v>
+        <v>93850168100010</v>
       </c>
       <c r="B98" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C98" s="2" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="D98" s="2"/>
       <c r="E98" s="2" t="s">
+        <v>317</v>
+      </c>
+      <c r="F98" s="2" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>312</v>
       </c>
       <c r="G98" s="2"/>
       <c r="H98" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I98" s="3">
-        <v>76300582030</v>
+        <v>84420455442</v>
       </c>
       <c r="J98" s="2" t="s">
         <v>31</v>
       </c>
       <c r="K98" s="2" t="s">
         <v>31</v>
       </c>
       <c r="L98" s="2" t="s">
         <v>31</v>
       </c>
       <c r="M98" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="99" spans="1:13">
       <c r="A99" s="1">
         <v>94129831700012</v>
       </c>
       <c r="B99" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C99" s="2" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="D99" s="2"/>
       <c r="E99" s="2" t="s">
         <v>105</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>106</v>
       </c>
       <c r="G99" s="2"/>
       <c r="H99" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I99" s="3">
         <v>53291016929</v>
       </c>
       <c r="J99" s="2" t="s">
         <v>31</v>
       </c>
       <c r="K99" s="2" t="s">
         <v>31</v>
       </c>
       <c r="L99" s="2" t="s">
         <v>31</v>
       </c>
       <c r="M99" s="2" t="s">
@@ -5098,31 +5111,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 07/06/2026 12:33:35</dc:description>
+  <dc:description>Export en date du 09/12/2026 20:33:00</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>