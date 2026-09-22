--- v3 (2026-05-01)
+++ v4 (2026-09-22)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="QUIFORME" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'QUIFORME'!$A$1:$M$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
   <si>
     <t>SIRET</t>
   </si>
   <si>
     <t>ÉTAT ADMINISTRATIF</t>
   </si>
   <si>
     <t>RAISON SOCIALE</t>
   </si>
   <si>
     <t>ENSEIGNE</t>
   </si>
   <si>
     <t>ADRESSE</t>
   </si>
   <si>
     <t>DATE D'OUVERTURE</t>
   </si>
   <si>
     <t>DATE DE FERMETURE</t>
   </si>
   <si>
     <t>CODE APE</t>
   </si>
   <si>
@@ -124,51 +124,51 @@
   <si>
     <t>2202P000302</t>
   </si>
   <si>
     <t>CAMPUS TERRES DE L AUBE</t>
   </si>
   <si>
     <t>LEGTPA DE TROYES</t>
   </si>
   <si>
     <t>ROUTE DE VIELAINES 10120 SAINT-POUANGE</t>
   </si>
   <si>
     <t>01/01/2009</t>
   </si>
   <si>
     <t>2110P000810</t>
   </si>
   <si>
     <t>ETABLISSEMENT PUBLIC LOCAL D'ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLE DE L'OISELLERIE</t>
   </si>
   <si>
     <t>LEGTA DE L'OISELLERIE</t>
   </si>
   <si>
-    <t>LOGIS DE L'OISELLERIE 40 ALLEE DE L’OISELLERIE 16400 LA COURONNE</t>
+    <t>LOGIS DE L'OISELLERIE 40 ALLEE DE L'OISELLERIE 16400 LA COURONNE</t>
   </si>
   <si>
     <t>5416P000416</t>
   </si>
   <si>
     <t>ETS PUB LOCAL ENS FORMATION PRO AGRI...</t>
   </si>
   <si>
     <t>LYCEE ENS GENERAL TECHNOLOGIQUE AGRICOLE</t>
   </si>
   <si>
     <t>LYCEE VITICOLE DE BEAUNE 16 AVENUE CHARLES JAFFELIN 21200 BEAUNE</t>
   </si>
   <si>
     <t>2621P000821</t>
   </si>
   <si>
     <t>ETABLISSEMENT PUBLIC LOCAL D'ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLES DU PERIGORD</t>
   </si>
   <si>
     <t>LEGTPA PERIGUEUX</t>
   </si>
   <si>
     <t>DOMAINE PEYROUSE AVENUE WINSTON CHURCHILL 24660 COULOUNIEIX-CHAMIERS</t>
   </si>
@@ -193,51 +193,51 @@
   <si>
     <t>LYCEE AGRICOLE ET VITICOLE DE LA GABILLIERE</t>
   </si>
   <si>
     <t>46 AVENUE EMILE GOUNIN 37400 AMBOISE</t>
   </si>
   <si>
     <t>01/09/1990</t>
   </si>
   <si>
     <t>2437P001537</t>
   </si>
   <si>
     <t>ETABLISSEMENT PUBLIC LOCAL D ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLE EDGARD PISANI</t>
   </si>
   <si>
     <t>LYCEE PROFESSIONNEL AGRICOLE EDGARD PISANI</t>
   </si>
   <si>
     <t>ROUTE DE MERON 49260 MONTREUIL-BELLAY</t>
   </si>
   <si>
     <t>LYCEE VITICOLE DE LA CHAMPAGNE</t>
   </si>
   <si>
-    <t>13 RUE D’OGER 51190 AVIZE</t>
+    <t>13 RUE D'OGER 51190 AVIZE</t>
   </si>
   <si>
     <t>2151P000251</t>
   </si>
   <si>
     <t>ETABLISSEMENT PUBLIC LOCAL D'ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLES DE NEVERS-COSNE-PLAGNY</t>
   </si>
   <si>
     <t>LEGTA DE NEVERS</t>
   </si>
   <si>
     <t>243 ROUTE DE LYON 58000 CHALLUY</t>
   </si>
   <si>
     <t>21/07/1992</t>
   </si>
   <si>
     <t>2658P000158</t>
   </si>
   <si>
     <t>ETABLISSEMENT PUBLIC LOCAL D'ENSEIGNEMENT ET DE FORMATION PROFESSIONNELLE AGRICOLES LES SILLONS DE HAUTE-ALSACE</t>
   </si>
   <si>
     <t>LYCEE DE ROUFFACH</t>
   </si>
@@ -283,63 +283,57 @@
   <si>
     <t>LYCEE PIERRE LE ROY DE BOISEAUMARIE</t>
   </si>
   <si>
     <t>2260 ROUTE DU GRES 84100 ORANGE</t>
   </si>
   <si>
     <t>12/05/1993</t>
   </si>
   <si>
     <t>CAMPUS TERRE ET NATURE</t>
   </si>
   <si>
     <t>ROUTE DE SAINT HILAIRE 11000 CARCASSONNE</t>
   </si>
   <si>
     <t>01/01/2007</t>
   </si>
   <si>
     <t>84.12Z</t>
   </si>
   <si>
     <t>9111P089111</t>
   </si>
   <si>
-    <t>MAISON FAMILIALE RURALE EDUCATION ORIENT</t>
-[...2 lines deleted...]
-    <t>66 LA CROLIERE 51130 BLANCS-COTEAUX</t>
+    <t>MAISON FAMILIALE RURALE</t>
+  </si>
+  <si>
+    <t>LD GRANDCHAMP 21200 RUFFEY-LES-BEAUNE</t>
   </si>
   <si>
     <t>01/01/1900</t>
-  </si>
-[...4 lines deleted...]
-    <t>LD GRANDCHAMP 21200 RUFFEY-LES-BEAUNE</t>
   </si>
   <si>
     <t>INSTITUT SUPERIEUR DE FORMATION PAR ALTERNANCE - OF - CFA "INSTITUT RICHEMONT"</t>
   </si>
   <si>
     <t>RICHEMONT 12 ROUTE DE L'ANCIEN SEMINAIRE 16370 VAL-DE-COGNAC</t>
   </si>
   <si>
     <t>MAISON FAMILIALE DU MEDOC</t>
   </si>
   <si>
     <t>33340 SAINT-YZANS-DE-MEDOC</t>
   </si>
   <si>
     <t>ASS MAISO FAMIL CANTON LAMBESC</t>
   </si>
   <si>
     <t>GARACHON 13410 LAMBESC</t>
   </si>
   <si>
     <t>MAISON FAMILI RURALE EDUCATION ORIENTATI</t>
   </si>
   <si>
     <t>ENCLAVE DES PAPES 84600 RICHERENCHES</t>
   </si>
@@ -1481,318 +1475,310 @@
         <v>87</v>
       </c>
       <c r="I19" s="3" t="s">
         <v>88</v>
       </c>
       <c r="J19" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K19" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L19" s="2" t="s">
         <v>23</v>
       </c>
       <c r="M19" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="1">
         <v>30286824500010</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="C20" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C20" s="2"/>
       <c r="D20" s="2"/>
-      <c r="E20" s="2" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E20" s="2"/>
+      <c r="F20" s="2"/>
       <c r="G20" s="2"/>
-      <c r="H20" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H20" s="2"/>
       <c r="I20" s="3">
         <v>21510123251</v>
       </c>
       <c r="J20" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L20" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M20" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="1">
         <v>77824817900013</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="D21" s="2"/>
       <c r="E21" s="2" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>91</v>
       </c>
       <c r="G21" s="2"/>
       <c r="H21" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I21" s="3">
         <v>26210138421</v>
       </c>
       <c r="J21" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L21" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M21" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="1">
         <v>78119478200012</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="D22" s="2"/>
       <c r="E22" s="2" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>91</v>
       </c>
       <c r="G22" s="2"/>
       <c r="H22" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I22" s="3">
         <v>54160018516</v>
       </c>
       <c r="J22" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L22" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M22" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="1">
         <v>78200896500017</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="D23" s="2"/>
       <c r="E23" s="2" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>91</v>
       </c>
       <c r="G23" s="2"/>
       <c r="H23" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I23" s="3">
         <v>75331145733</v>
       </c>
       <c r="J23" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L23" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M23" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="1">
         <v>78273673000014</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="D24" s="2"/>
       <c r="E24" s="2" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>91</v>
       </c>
       <c r="G24" s="2"/>
       <c r="H24" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I24" s="3">
         <v>93131811213</v>
       </c>
       <c r="J24" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K24" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L24" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M24" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="1">
         <v>78324704200014</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="D25" s="2"/>
       <c r="E25" s="2" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>91</v>
       </c>
       <c r="G25" s="2"/>
       <c r="H25" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I25" s="3">
         <v>93840267984</v>
       </c>
       <c r="J25" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K25" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L25" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M25" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="1">
         <v>78596647400013</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="D26" s="2"/>
       <c r="E26" s="2" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="G26" s="2"/>
       <c r="H26" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I26" s="3">
         <v>52440459544</v>
       </c>
       <c r="J26" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K26" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L26" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M26" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" s="1">
         <v>78613606900014</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="D27" s="2"/>
       <c r="E27" s="2" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="G27" s="2"/>
       <c r="H27" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I27" s="3">
         <v>52490261249</v>
       </c>
       <c r="J27" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K27" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L27" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M27" s="2" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
@@ -1824,31 +1810,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/01/2026 15:19:55</dc:description>
+  <dc:description>Export en date du 09/22/2026 19:13:51</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>