--- v3 (2026-03-07)
+++ v4 (2026-04-21)
@@ -271,138 +271,138 @@
   <si>
     <t>AVENUE DU MARECHAL LECLERC 97139 LES ABYMES</t>
   </si>
   <si>
     <t>01/01/2019</t>
   </si>
   <si>
     <t>CFAI DIAFOR</t>
   </si>
   <si>
     <t>RUE DE LA PRUNELLE 22190 PLERIN</t>
   </si>
   <si>
     <t>01/01/1993</t>
   </si>
   <si>
     <t>ZI KERGONAN NORD 8 B RUE FERDINAND DE LESSEPS 29200 BREST</t>
   </si>
   <si>
     <t>01/01/2024</t>
   </si>
   <si>
     <t>10 RUE PIERRE ET MARIE CURIE 35500 VITRE</t>
   </si>
   <si>
+    <t>BTP CFA PAYS DE LA LOIRE</t>
+  </si>
+  <si>
+    <t>BTP CFA LOIRE ATLANTIQUE</t>
+  </si>
+  <si>
+    <t>PARC D ACTIVITES DE LA GUERCHE ZONE IND DE LA GUERCHE 44250 SAINT BREVIN LES PINS</t>
+  </si>
+  <si>
+    <t>01/01/1900</t>
+  </si>
+  <si>
+    <t>DOM SORTAIS</t>
+  </si>
+  <si>
+    <t>3 RUE MONGAZON 49110 BEAUPREAU-EN-MAUGES</t>
+  </si>
+  <si>
+    <t>ASS DE FORMATION PROFESSIONNELLE DE L INDUSTRIE LYON</t>
+  </si>
+  <si>
+    <t>60 AVENUE JEAN MERMOZ 69008 LYON</t>
+  </si>
+  <si>
+    <t>01/01/1997</t>
+  </si>
+  <si>
+    <t>AFPI ACM FORMATION</t>
+  </si>
+  <si>
+    <t>ZI DE LA PILATERIE CS 83056 4 RUE DES CHATEAUX 59700 MARCQ-EN-BARŒUL</t>
+  </si>
+  <si>
+    <t>01/01/2013</t>
+  </si>
+  <si>
+    <t>4 RUE DES CHATEAUX 59700 MARCQ-EN-BARŒUL</t>
+  </si>
+  <si>
+    <t>ASS FORMATION PROF INDUSTRIE ISERE</t>
+  </si>
+  <si>
+    <t>MAISON DE LA PRODUCTION ZI 83 RUE CHATAGNON 38430 MOIRANS</t>
+  </si>
+  <si>
+    <t>01/09/2005</t>
+  </si>
+  <si>
+    <t>INSERTION. FORMATION. EMPLOI-BAT (I.F.E. - BAT)</t>
+  </si>
+  <si>
+    <t>189 RUE D'AUBERVILLIERS 75018 PARIS</t>
+  </si>
+  <si>
+    <t>18/02/2008</t>
+  </si>
+  <si>
+    <t>INSTITUT FORMELEC</t>
+  </si>
+  <si>
+    <t>JARRY 23 B RUE ALFRED LUMIERE 97122 BAIE-MAHAULT</t>
+  </si>
+  <si>
+    <t>01/06/2007</t>
+  </si>
+  <si>
+    <t>ASSOCIATION O.R.T.</t>
+  </si>
+  <si>
+    <t>NUM VOIE 50A70 50 RUE DU FOUR 94600 CHOISY-LE-ROI</t>
+  </si>
+  <si>
+    <t>CFA DU BATIMENT PROVENCE ALPES COTE D'AZUR</t>
+  </si>
+  <si>
+    <t>CS 80562 155 RUE ALBERT EINSTEIN 13100 AIX-EN-PROVENCE</t>
+  </si>
+  <si>
+    <t>07/11/2005</t>
+  </si>
+  <si>
     <t>INSTITUT DES METIERS NETWORK</t>
   </si>
   <si>
     <t>ZA DU PUECH RADIER 260 RUE DU PUECH RADIER 34970 LATTES</t>
   </si>
   <si>
     <t>28/02/2018</t>
-  </si>
-[...79 lines deleted...]
-    <t>3 RUE MONGAZON 49110 BEAUPREAU-EN-MAUGES</t>
   </si>
   <si>
     <t>INSTITUT FRANCAIS DE FORMATION EN COMMUNICATION ET MANAGEMENT ASSOCIATION</t>
   </si>
   <si>
     <t>PARC DACTIVITE LEONARD DE VINCI BAT F 152 RUE DE PARIS 94190 VILLENEUVE-SAINT-GEORGES</t>
   </si>
   <si>
     <t>04/07/2016</t>
   </si>
   <si>
     <t>AFPA ENTREPRISES</t>
   </si>
   <si>
     <t>TOUR CITYSCOPE 3 RUE FRANKLIN 93100 MONTREUIL</t>
   </si>
   <si>
     <t>31/12/2016</t>
   </si>
   <si>
     <t>9 BOULEVARD DE LOUVAIN 13008 MARSEILLE</t>
   </si>
   <si>
     <t>01/01/2017</t>
   </si>
@@ -1573,449 +1573,449 @@
       <c r="F18" s="2" t="s">
         <v>83</v>
       </c>
       <c r="G18" s="2"/>
       <c r="H18" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I18" s="3">
         <v>53220855422</v>
       </c>
       <c r="J18" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L18" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M18" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="1">
-        <v>81272495300029</v>
+        <v>78605529300025</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>85</v>
       </c>
-      <c r="D19" s="2"/>
+      <c r="D19" s="2" t="s">
+        <v>86</v>
+      </c>
       <c r="E19" s="2" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="G19" s="2"/>
       <c r="H19" s="2" t="s">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="I19" s="3">
-        <v>91340869334</v>
+        <v>52440669044</v>
       </c>
       <c r="J19" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L19" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M19" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="1">
-        <v>41158137400013</v>
+        <v>78612755500013</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D20" s="2"/>
       <c r="E20" s="2" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="G20" s="2"/>
       <c r="H20" s="2" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="I20" s="3">
-        <v>82690535969</v>
+        <v>52490255449</v>
       </c>
       <c r="J20" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="K20" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L20" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M20" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="1">
-        <v>44531243200112</v>
+        <v>41158137400013</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>91</v>
       </c>
       <c r="D21" s="2"/>
       <c r="E21" s="2" t="s">
         <v>92</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>93</v>
       </c>
       <c r="G21" s="2"/>
       <c r="H21" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I21" s="3">
-        <v>31590578459</v>
+        <v>82690535969</v>
       </c>
       <c r="J21" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K21" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L21" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="M21" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="1">
-        <v>44531243200120</v>
+        <v>44531243200112</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="D22" s="2"/>
       <c r="E22" s="2" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="G22" s="2"/>
       <c r="H22" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I22" s="3">
         <v>31590578459</v>
       </c>
       <c r="J22" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K22" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L22" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M22" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="1">
-        <v>48414887900014</v>
+        <v>44531243200120</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="D23" s="2"/>
       <c r="E23" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="F23" s="2" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="G23" s="2"/>
       <c r="H23" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I23" s="3">
-        <v>82380214238</v>
+        <v>31590578459</v>
       </c>
       <c r="J23" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="K23" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L23" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="M23" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="1">
-        <v>49538963700028</v>
+        <v>48414887900014</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>98</v>
       </c>
       <c r="D24" s="2"/>
       <c r="E24" s="2" t="s">
         <v>99</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>100</v>
       </c>
       <c r="G24" s="2"/>
       <c r="H24" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I24" s="3">
-        <v>11930554993</v>
+        <v>82380214238</v>
       </c>
       <c r="J24" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K24" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L24" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M24" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="1">
-        <v>49821234900019</v>
+        <v>49538963700028</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>101</v>
       </c>
       <c r="D25" s="2"/>
       <c r="E25" s="2" t="s">
         <v>102</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>103</v>
       </c>
       <c r="G25" s="2"/>
       <c r="H25" s="2" t="s">
-        <v>23</v>
+        <v>36</v>
       </c>
       <c r="I25" s="3">
-        <v>95970143397</v>
+        <v>11930554993</v>
       </c>
       <c r="J25" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K25" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="L25" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M25" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="1">
-        <v>77568810400071</v>
+        <v>49821234900019</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>104</v>
       </c>
       <c r="D26" s="2"/>
       <c r="E26" s="2" t="s">
         <v>105</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>106</v>
       </c>
       <c r="G26" s="2"/>
       <c r="H26" s="2" t="s">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="I26" s="3">
-        <v>11752836675</v>
+        <v>95970143397</v>
       </c>
       <c r="J26" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K26" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L26" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M26" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" s="1">
-        <v>78285946600040</v>
+        <v>77568810400071</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>107</v>
       </c>
       <c r="D27" s="2"/>
       <c r="E27" s="2" t="s">
         <v>108</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>109</v>
+        <v>88</v>
       </c>
       <c r="G27" s="2"/>
       <c r="H27" s="2" t="s">
-        <v>23</v>
+        <v>36</v>
       </c>
       <c r="I27" s="3">
-        <v>93131437313</v>
+        <v>11752836675</v>
       </c>
       <c r="J27" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K27" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L27" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M27" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="1">
-        <v>78605529300025</v>
+        <v>78285946600040</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C28" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="D28" s="2"/>
+      <c r="E28" s="2" t="s">
         <v>110</v>
       </c>
-      <c r="D28" s="2" t="s">
+      <c r="F28" s="2" t="s">
         <v>111</v>
-      </c>
-[...4 lines deleted...]
-        <v>106</v>
       </c>
       <c r="G28" s="2"/>
       <c r="H28" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I28" s="3">
-        <v>52440669044</v>
+        <v>93131437313</v>
       </c>
       <c r="J28" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K28" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L28" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M28" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="1">
-        <v>78612755500013</v>
+        <v>81272495300029</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C29" s="2" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="D29" s="2"/>
       <c r="E29" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="F29" s="2" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="G29" s="2"/>
       <c r="H29" s="2" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="I29" s="3">
-        <v>52490255449</v>
+        <v>91340869334</v>
       </c>
       <c r="J29" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K29" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="L29" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M29" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="1">
         <v>82200289500016</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>115</v>
       </c>
       <c r="D30" s="2"/>
       <c r="E30" s="2" t="s">
         <v>116</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>117</v>
       </c>
@@ -3070,31 +3070,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 03/07/2026 17:17:36</dc:description>
+  <dc:description>Export en date du 04/21/2026 23:56:23</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>