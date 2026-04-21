--- v4 (2026-04-21)
+++ v5 (2026-04-21)
@@ -3070,31 +3070,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 04/21/2026 23:56:23</dc:description>
+  <dc:description>Export en date du 04/22/2026 01:23:55</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>