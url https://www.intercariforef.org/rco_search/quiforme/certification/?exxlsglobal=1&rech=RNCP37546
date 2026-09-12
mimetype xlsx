--- v5 (2026-04-21)
+++ v6 (2026-09-12)
@@ -271,129 +271,129 @@
   <si>
     <t>AVENUE DU MARECHAL LECLERC 97139 LES ABYMES</t>
   </si>
   <si>
     <t>01/01/2019</t>
   </si>
   <si>
     <t>CFAI DIAFOR</t>
   </si>
   <si>
     <t>RUE DE LA PRUNELLE 22190 PLERIN</t>
   </si>
   <si>
     <t>01/01/1993</t>
   </si>
   <si>
     <t>ZI KERGONAN NORD 8 B RUE FERDINAND DE LESSEPS 29200 BREST</t>
   </si>
   <si>
     <t>01/01/2024</t>
   </si>
   <si>
     <t>10 RUE PIERRE ET MARIE CURIE 35500 VITRE</t>
   </si>
   <si>
+    <t>ASS DE FORMATION PROFESSIONNELLE DE L INDUSTRIE LYON</t>
+  </si>
+  <si>
+    <t>60 AVENUE JEAN MERMOZ 69008 LYON</t>
+  </si>
+  <si>
+    <t>01/01/1997</t>
+  </si>
+  <si>
+    <t>AFPI ACM FORMATION</t>
+  </si>
+  <si>
+    <t>ZI DE LA PILATERIE CS 83056 4 RUE DES CHATEAUX 59700 MARCQ-EN-BARŒUL</t>
+  </si>
+  <si>
+    <t>01/01/2013</t>
+  </si>
+  <si>
+    <t>4 RUE DES CHATEAUX 59700 MARCQ-EN-BARŒUL</t>
+  </si>
+  <si>
+    <t>ASS FORMATION PROF INDUSTRIE ISERE</t>
+  </si>
+  <si>
+    <t>MAISON DE LA PRODUCTION ZI 83 RUE CHATAGNON 38430 MOIRANS</t>
+  </si>
+  <si>
+    <t>01/09/2005</t>
+  </si>
+  <si>
+    <t>INSERTION. FORMATION. EMPLOI-BAT (I.F.E. - BAT)</t>
+  </si>
+  <si>
+    <t>189 RUE D'AUBERVILLIERS 75018 PARIS</t>
+  </si>
+  <si>
+    <t>18/02/2008</t>
+  </si>
+  <si>
+    <t>INSTITUT FORMELEC</t>
+  </si>
+  <si>
+    <t>JARRY 23 B RUE ALFRED LUMIERE 97122 BAIE-MAHAULT</t>
+  </si>
+  <si>
+    <t>01/06/2007</t>
+  </si>
+  <si>
+    <t>ASSOCIATION O.R.T.</t>
+  </si>
+  <si>
+    <t>NUM VOIE 50A70 50 RUE DU FOUR 94600 CHOISY-LE-ROI</t>
+  </si>
+  <si>
+    <t>01/01/1900</t>
+  </si>
+  <si>
+    <t>CFA DU BATIMENT PROVENCE ALPES COTE D'AZUR</t>
+  </si>
+  <si>
+    <t>CS 80562 155 RUE ALBERT EINSTEIN 13100 AIX-EN-PROVENCE</t>
+  </si>
+  <si>
+    <t>07/11/2005</t>
+  </si>
+  <si>
     <t>BTP CFA PAYS DE LA LOIRE</t>
   </si>
   <si>
     <t>BTP CFA LOIRE ATLANTIQUE</t>
   </si>
   <si>
     <t>PARC D ACTIVITES DE LA GUERCHE ZONE IND DE LA GUERCHE 44250 SAINT BREVIN LES PINS</t>
   </si>
   <si>
-    <t>01/01/1900</t>
-[...1 lines deleted...]
-  <si>
     <t>DOM SORTAIS</t>
   </si>
   <si>
     <t>3 RUE MONGAZON 49110 BEAUPREAU-EN-MAUGES</t>
-  </si>
-[...61 lines deleted...]
-    <t>07/11/2005</t>
   </si>
   <si>
     <t>INSTITUT DES METIERS NETWORK</t>
   </si>
   <si>
     <t>ZA DU PUECH RADIER 260 RUE DU PUECH RADIER 34970 LATTES</t>
   </si>
   <si>
     <t>28/02/2018</t>
   </si>
   <si>
     <t>INSTITUT FRANCAIS DE FORMATION EN COMMUNICATION ET MANAGEMENT ASSOCIATION</t>
   </si>
   <si>
     <t>PARC DACTIVITE LEONARD DE VINCI BAT F 152 RUE DE PARIS 94190 VILLENEUVE-SAINT-GEORGES</t>
   </si>
   <si>
     <t>04/07/2016</t>
   </si>
   <si>
     <t>AFPA ENTREPRISES</t>
   </si>
   <si>
     <t>TOUR CITYSCOPE 3 RUE FRANKLIN 93100 MONTREUIL</t>
   </si>
@@ -1573,412 +1573,412 @@
       <c r="F18" s="2" t="s">
         <v>83</v>
       </c>
       <c r="G18" s="2"/>
       <c r="H18" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I18" s="3">
         <v>53220855422</v>
       </c>
       <c r="J18" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L18" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M18" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="1">
-        <v>78605529300025</v>
+        <v>41158137400013</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>85</v>
       </c>
-      <c r="D19" s="2" t="s">
+      <c r="D19" s="2"/>
+      <c r="E19" s="2" t="s">
         <v>86</v>
       </c>
-      <c r="E19" s="2" t="s">
+      <c r="F19" s="2" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="G19" s="2"/>
       <c r="H19" s="2" t="s">
-        <v>23</v>
+        <v>36</v>
       </c>
       <c r="I19" s="3">
-        <v>52440669044</v>
+        <v>82690535969</v>
       </c>
       <c r="J19" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="K19" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="L19" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M19" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="1">
-        <v>78612755500013</v>
+        <v>44531243200112</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="D20" s="2"/>
       <c r="E20" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="F20" s="2" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="G20" s="2"/>
       <c r="H20" s="2" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="I20" s="3">
-        <v>52490255449</v>
+        <v>31590578459</v>
       </c>
       <c r="J20" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="K20" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L20" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="M20" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="1">
-        <v>41158137400013</v>
+        <v>44531243200120</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="D21" s="2"/>
       <c r="E21" s="2" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="G21" s="2"/>
       <c r="H21" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I21" s="3">
-        <v>82690535969</v>
+        <v>31590578459</v>
       </c>
       <c r="J21" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K21" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L21" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="M21" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="1">
-        <v>44531243200112</v>
+        <v>48414887900014</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="D22" s="2"/>
       <c r="E22" s="2" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="G22" s="2"/>
       <c r="H22" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I22" s="3">
-        <v>31590578459</v>
+        <v>82380214238</v>
       </c>
       <c r="J22" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="K22" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L22" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="M22" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="1">
-        <v>44531243200120</v>
+        <v>49538963700028</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D23" s="2"/>
       <c r="E23" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="F23" s="2" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="G23" s="2"/>
       <c r="H23" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I23" s="3">
-        <v>31590578459</v>
+        <v>11930554993</v>
       </c>
       <c r="J23" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="K23" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L23" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="M23" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="1">
-        <v>48414887900014</v>
+        <v>49821234900019</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>98</v>
       </c>
       <c r="D24" s="2"/>
       <c r="E24" s="2" t="s">
         <v>99</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>100</v>
       </c>
       <c r="G24" s="2"/>
       <c r="H24" s="2" t="s">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="I24" s="3">
-        <v>82380214238</v>
+        <v>95970143397</v>
       </c>
       <c r="J24" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K24" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="L24" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M24" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="1">
-        <v>49538963700028</v>
+        <v>77568810400071</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>101</v>
       </c>
       <c r="D25" s="2"/>
       <c r="E25" s="2" t="s">
         <v>102</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>103</v>
       </c>
       <c r="G25" s="2"/>
       <c r="H25" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I25" s="3">
-        <v>11930554993</v>
+        <v>11752836675</v>
       </c>
       <c r="J25" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K25" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="L25" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M25" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="1">
-        <v>49821234900019</v>
+        <v>78285946600040</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>104</v>
       </c>
       <c r="D26" s="2"/>
       <c r="E26" s="2" t="s">
         <v>105</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>106</v>
       </c>
       <c r="G26" s="2"/>
       <c r="H26" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I26" s="3">
-        <v>95970143397</v>
+        <v>93131437313</v>
       </c>
       <c r="J26" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K26" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L26" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M26" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" s="1">
-        <v>77568810400071</v>
+        <v>78605529300025</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>107</v>
       </c>
-      <c r="D27" s="2"/>
+      <c r="D27" s="2" t="s">
+        <v>108</v>
+      </c>
       <c r="E27" s="2" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="G27" s="2"/>
       <c r="H27" s="2" t="s">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="I27" s="3">
-        <v>11752836675</v>
+        <v>52440669044</v>
       </c>
       <c r="J27" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K27" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L27" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M27" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="1">
-        <v>78285946600040</v>
+        <v>78612755500013</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C28" s="2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D28" s="2"/>
       <c r="E28" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>111</v>
+        <v>103</v>
       </c>
       <c r="G28" s="2"/>
       <c r="H28" s="2" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="I28" s="3">
-        <v>93131437313</v>
+        <v>52490255449</v>
       </c>
       <c r="J28" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K28" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="L28" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M28" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="1">
         <v>81272495300029</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>112</v>
       </c>
       <c r="D29" s="2"/>
       <c r="E29" s="2" t="s">
         <v>113</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>114</v>
       </c>
@@ -3070,31 +3070,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 04/22/2026 01:23:55</dc:description>
+  <dc:description>Export en date du 09/12/2026 23:46:32</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>