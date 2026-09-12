--- v2 (2026-05-18)
+++ v3 (2026-09-12)
@@ -145,66 +145,66 @@
   <si>
     <t>LYCEE POLYVALENT ROSA PARKS - LYCEE DES METIERS</t>
   </si>
   <si>
     <t>GRETA-CFA VENDEE</t>
   </si>
   <si>
     <t>29 BOULEVARD GASTON GUITTON 85000 LA ROCHE-SUR-YON</t>
   </si>
   <si>
     <t>01/01/2016</t>
   </si>
   <si>
     <t>LYCEE POLYVALENT NELSON MANDELA</t>
   </si>
   <si>
     <t>GRETA POITOU CHARENTES</t>
   </si>
   <si>
     <t>63 RUE DE LA BUGELLERIE 86000 POITIERS</t>
   </si>
   <si>
     <t>01/01/2015</t>
   </si>
   <si>
+    <t>FORMATEC CARAIBES</t>
+  </si>
+  <si>
+    <t>ZI DE JARRY 8 RUE NOBEL 97122 BAIE-MAHAULT</t>
+  </si>
+  <si>
+    <t>06/12/2013</t>
+  </si>
+  <si>
     <t>CIPECMA FORMATION COLLECTIVITES</t>
   </si>
   <si>
     <t>17 AVENUE DU GENERAL DE GAULLE 17340 CHATELAILLON-PLAGE</t>
   </si>
   <si>
     <t>26/03/2009</t>
-  </si>
-[...7 lines deleted...]
-    <t>06/12/2013</t>
   </si>
   <si>
     <t>BATIPRO</t>
   </si>
   <si>
     <t>107 AVENUE DE LA ROUDET 33500 LIBOURNE</t>
   </si>
   <si>
     <t>14/08/2009</t>
   </si>
   <si>
     <t>ASSOCIATION OUVRIERE DES COMPAGNONS DU DEVOIR DU TOUR DE FRANCE</t>
   </si>
   <si>
     <t>82 RUE DE L'HOTEL DE VILLE 75004 PARIS</t>
   </si>
   <si>
     <t>01/01/1900</t>
   </si>
   <si>
     <t>1 RUE THEROIGNE DE MERICOURT 17000 LA ROCHELLE</t>
   </si>
   <si>
     <t>01/11/2013</t>
   </si>
@@ -917,117 +917,117 @@
       <c r="F7" s="2" t="s">
         <v>42</v>
       </c>
       <c r="G7" s="2"/>
       <c r="H7" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I7" s="3">
         <v>54860142086</v>
       </c>
       <c r="J7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="M7" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="1">
-        <v>51176260100017</v>
+        <v>44892442300024</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>43</v>
       </c>
       <c r="D8" s="2"/>
       <c r="E8" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>45</v>
       </c>
       <c r="G8" s="2"/>
       <c r="H8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I8" s="3">
-        <v>54170132917</v>
+        <v>95970119197</v>
       </c>
       <c r="J8" s="2" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="K8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L8" s="2" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="M8" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="1">
-        <v>44892442300024</v>
+        <v>51176260100017</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>46</v>
       </c>
       <c r="D9" s="2"/>
       <c r="E9" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>48</v>
       </c>
       <c r="G9" s="2"/>
       <c r="H9" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I9" s="3">
-        <v>95970119197</v>
+        <v>54170132917</v>
       </c>
       <c r="J9" s="2" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="K9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L9" s="2" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="M9" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="1">
         <v>51378042900017</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>49</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>49</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>51</v>
       </c>
       <c r="G10" s="2"/>
@@ -1378,31 +1378,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/18/2026 20:53:41</dc:description>
+  <dc:description>Export en date du 09/12/2026 10:18:01</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>