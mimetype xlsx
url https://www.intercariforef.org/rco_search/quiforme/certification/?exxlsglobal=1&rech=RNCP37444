--- v0 (2026-02-14)
+++ v1 (2026-04-02)
@@ -145,90 +145,90 @@
   <si>
     <t>LYCEE POLYVALENT ROSA PARKS - LYCEE DES METIERS</t>
   </si>
   <si>
     <t>GRETA-CFA VENDEE</t>
   </si>
   <si>
     <t>29 BOULEVARD GASTON GUITTON 85000 LA ROCHE-SUR-YON</t>
   </si>
   <si>
     <t>01/01/2016</t>
   </si>
   <si>
     <t>LYCEE POLYVALENT NELSON MANDELA</t>
   </si>
   <si>
     <t>GRETA POITOU CHARENTES</t>
   </si>
   <si>
     <t>63 RUE DE LA BUGELLERIE 86000 POITIERS</t>
   </si>
   <si>
     <t>01/01/2015</t>
   </si>
   <si>
+    <t>ASSOCIATION OUVRIERE DES COMPAGNONS DU DEVOIR DU TOUR DE FRANCE</t>
+  </si>
+  <si>
+    <t>82 RUE DE L'HOTEL DE VILLE 75004 PARIS</t>
+  </si>
+  <si>
+    <t>01/01/1900</t>
+  </si>
+  <si>
+    <t>1 RUE THEROIGNE DE MERICOURT 17000 LA ROCHELLE</t>
+  </si>
+  <si>
+    <t>01/11/2013</t>
+  </si>
+  <si>
     <t>FORMATEC CARAIBES</t>
   </si>
   <si>
     <t>ZI DE JARRY 8 RUE NOBEL 97122 BAIE-MAHAULT</t>
   </si>
   <si>
     <t>06/12/2013</t>
   </si>
   <si>
     <t>CIPECMA FORMATION COLLECTIVITES</t>
   </si>
   <si>
     <t>17 AVENUE DU GENERAL DE GAULLE 17340 CHATELAILLON-PLAGE</t>
   </si>
   <si>
     <t>26/03/2009</t>
   </si>
   <si>
     <t>BATIPRO</t>
   </si>
   <si>
     <t>107 AVENUE DE LA ROUDET 33500 LIBOURNE</t>
   </si>
   <si>
     <t>14/08/2009</t>
-  </si>
-[...13 lines deleted...]
-    <t>01/11/2013</t>
   </si>
   <si>
     <t>CIPECMA</t>
   </si>
   <si>
     <t>MAISON DE LA FORMATION 17 AVENUE DU GENERAL DE GAULLE 17340 CHATELAILLON-PLAGE</t>
   </si>
   <si>
     <t>BTP CFA NOUVELLE AQUITAINE</t>
   </si>
   <si>
     <t>BP 15 AVENUE DU PORT DU ROY 33290 BLANQUEFORT</t>
   </si>
   <si>
     <t>01/01/2011</t>
   </si>
   <si>
     <t>85.32Z</t>
   </si>
   <si>
     <t>OGEC LYCEE DAMPIERRE VALAREP</t>
   </si>
   <si>
     <t>85 AVENUE DE DENAIN 59300 VALENCIENNES</t>
   </si>
@@ -917,251 +917,251 @@
       <c r="F7" s="2" t="s">
         <v>42</v>
       </c>
       <c r="G7" s="2"/>
       <c r="H7" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I7" s="3">
         <v>54860142086</v>
       </c>
       <c r="J7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="M7" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="1">
-        <v>44892442300024</v>
+        <v>77566202600019</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>43</v>
       </c>
       <c r="D8" s="2"/>
       <c r="E8" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>45</v>
       </c>
       <c r="G8" s="2"/>
       <c r="H8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I8" s="3">
-        <v>95970119197</v>
+        <v>11750079275</v>
       </c>
       <c r="J8" s="2" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="K8" s="2" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="L8" s="2" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="M8" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="1">
-        <v>51176260100017</v>
+        <v>77566202601090</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="D9" s="2"/>
       <c r="E9" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="F9" s="2" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="G9" s="2"/>
       <c r="H9" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I9" s="3">
-        <v>54170132917</v>
+        <v>11750079275</v>
       </c>
       <c r="J9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="L9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M9" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="1">
-        <v>51378042900017</v>
+        <v>44892442300024</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="D10" s="2"/>
+      <c r="E10" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="D10" s="2" t="s">
-[...2 lines deleted...]
-      <c r="E10" s="2" t="s">
+      <c r="F10" s="2" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="G10" s="2"/>
       <c r="H10" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I10" s="3">
-        <v>72330793133</v>
+        <v>95970119197</v>
       </c>
       <c r="J10" s="2" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="K10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L10" s="2" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="M10" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="1">
-        <v>77566202600019</v>
+        <v>51176260100017</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="D11" s="2"/>
       <c r="E11" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="F11" s="2" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G11" s="2"/>
       <c r="H11" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I11" s="3">
-        <v>11750079275</v>
+        <v>54170132917</v>
       </c>
       <c r="J11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="L11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M11" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="1">
-        <v>77566202601090</v>
+        <v>51378042900017</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="D12" s="2"/>
+        <v>54</v>
+      </c>
+      <c r="D12" s="2" t="s">
+        <v>54</v>
+      </c>
       <c r="E12" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G12" s="2"/>
       <c r="H12" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I12" s="3">
-        <v>11750079275</v>
+        <v>72330793133</v>
       </c>
       <c r="J12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="L12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M12" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="1">
         <v>78128367600018</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D13" s="2"/>
       <c r="E13" s="2" t="s">
         <v>58</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>54</v>
+        <v>45</v>
       </c>
       <c r="G13" s="2"/>
       <c r="H13" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I13" s="3">
         <v>54170000117</v>
       </c>
       <c r="J13" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L13" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M13" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="1">
         <v>78235535800089</v>
       </c>
@@ -1191,51 +1191,51 @@
       <c r="K14" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M14" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="1">
         <v>78386335000014</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D15" s="2"/>
       <c r="E15" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>54</v>
+        <v>45</v>
       </c>
       <c r="G15" s="2"/>
       <c r="H15" s="2" t="s">
         <v>65</v>
       </c>
       <c r="I15" s="3">
         <v>31590770659</v>
       </c>
       <c r="J15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M15" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="1">
         <v>80443252400010</v>
       </c>
@@ -1378,31 +1378,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 02/14/2026 03:41:22</dc:description>
+  <dc:description>Export en date du 04/02/2026 09:21:20</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>