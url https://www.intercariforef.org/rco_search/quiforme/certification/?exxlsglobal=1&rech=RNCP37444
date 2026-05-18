--- v1 (2026-04-02)
+++ v2 (2026-05-18)
@@ -145,90 +145,90 @@
   <si>
     <t>LYCEE POLYVALENT ROSA PARKS - LYCEE DES METIERS</t>
   </si>
   <si>
     <t>GRETA-CFA VENDEE</t>
   </si>
   <si>
     <t>29 BOULEVARD GASTON GUITTON 85000 LA ROCHE-SUR-YON</t>
   </si>
   <si>
     <t>01/01/2016</t>
   </si>
   <si>
     <t>LYCEE POLYVALENT NELSON MANDELA</t>
   </si>
   <si>
     <t>GRETA POITOU CHARENTES</t>
   </si>
   <si>
     <t>63 RUE DE LA BUGELLERIE 86000 POITIERS</t>
   </si>
   <si>
     <t>01/01/2015</t>
   </si>
   <si>
+    <t>CIPECMA FORMATION COLLECTIVITES</t>
+  </si>
+  <si>
+    <t>17 AVENUE DU GENERAL DE GAULLE 17340 CHATELAILLON-PLAGE</t>
+  </si>
+  <si>
+    <t>26/03/2009</t>
+  </si>
+  <si>
+    <t>FORMATEC CARAIBES</t>
+  </si>
+  <si>
+    <t>ZI DE JARRY 8 RUE NOBEL 97122 BAIE-MAHAULT</t>
+  </si>
+  <si>
+    <t>06/12/2013</t>
+  </si>
+  <si>
+    <t>BATIPRO</t>
+  </si>
+  <si>
+    <t>107 AVENUE DE LA ROUDET 33500 LIBOURNE</t>
+  </si>
+  <si>
+    <t>14/08/2009</t>
+  </si>
+  <si>
     <t>ASSOCIATION OUVRIERE DES COMPAGNONS DU DEVOIR DU TOUR DE FRANCE</t>
   </si>
   <si>
     <t>82 RUE DE L'HOTEL DE VILLE 75004 PARIS</t>
   </si>
   <si>
     <t>01/01/1900</t>
   </si>
   <si>
     <t>1 RUE THEROIGNE DE MERICOURT 17000 LA ROCHELLE</t>
   </si>
   <si>
     <t>01/11/2013</t>
-  </si>
-[...25 lines deleted...]
-    <t>14/08/2009</t>
   </si>
   <si>
     <t>CIPECMA</t>
   </si>
   <si>
     <t>MAISON DE LA FORMATION 17 AVENUE DU GENERAL DE GAULLE 17340 CHATELAILLON-PLAGE</t>
   </si>
   <si>
     <t>BTP CFA NOUVELLE AQUITAINE</t>
   </si>
   <si>
     <t>BP 15 AVENUE DU PORT DU ROY 33290 BLANQUEFORT</t>
   </si>
   <si>
     <t>01/01/2011</t>
   </si>
   <si>
     <t>85.32Z</t>
   </si>
   <si>
     <t>OGEC LYCEE DAMPIERRE VALAREP</t>
   </si>
   <si>
     <t>85 AVENUE DE DENAIN 59300 VALENCIENNES</t>
   </si>
@@ -917,251 +917,251 @@
       <c r="F7" s="2" t="s">
         <v>42</v>
       </c>
       <c r="G7" s="2"/>
       <c r="H7" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I7" s="3">
         <v>54860142086</v>
       </c>
       <c r="J7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="M7" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="1">
-        <v>77566202600019</v>
+        <v>51176260100017</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>43</v>
       </c>
       <c r="D8" s="2"/>
       <c r="E8" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>45</v>
       </c>
       <c r="G8" s="2"/>
       <c r="H8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I8" s="3">
-        <v>11750079275</v>
+        <v>54170132917</v>
       </c>
       <c r="J8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="L8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M8" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="1">
-        <v>77566202601090</v>
+        <v>44892442300024</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="D9" s="2"/>
       <c r="E9" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="G9" s="2"/>
       <c r="H9" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I9" s="3">
-        <v>11750079275</v>
+        <v>95970119197</v>
       </c>
       <c r="J9" s="2" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="K9" s="2" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="L9" s="2" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="M9" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="1">
-        <v>44892442300024</v>
+        <v>51378042900017</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="D10" s="2"/>
+        <v>49</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>49</v>
+      </c>
       <c r="E10" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="G10" s="2"/>
       <c r="H10" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I10" s="3">
-        <v>95970119197</v>
+        <v>72330793133</v>
       </c>
       <c r="J10" s="2" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="K10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L10" s="2" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="M10" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="1">
-        <v>51176260100017</v>
+        <v>77566202600019</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D11" s="2"/>
       <c r="E11" s="2" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="G11" s="2"/>
       <c r="H11" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I11" s="3">
-        <v>54170132917</v>
+        <v>11750079275</v>
       </c>
       <c r="J11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="L11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M11" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="1">
-        <v>51378042900017</v>
+        <v>77566202601090</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>54</v>
-[...3 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="D12" s="2"/>
       <c r="E12" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G12" s="2"/>
       <c r="H12" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I12" s="3">
-        <v>72330793133</v>
+        <v>11750079275</v>
       </c>
       <c r="J12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="L12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M12" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="1">
         <v>78128367600018</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D13" s="2"/>
       <c r="E13" s="2" t="s">
         <v>58</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="G13" s="2"/>
       <c r="H13" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I13" s="3">
         <v>54170000117</v>
       </c>
       <c r="J13" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L13" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M13" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="1">
         <v>78235535800089</v>
       </c>
@@ -1191,51 +1191,51 @@
       <c r="K14" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M14" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="1">
         <v>78386335000014</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D15" s="2"/>
       <c r="E15" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="G15" s="2"/>
       <c r="H15" s="2" t="s">
         <v>65</v>
       </c>
       <c r="I15" s="3">
         <v>31590770659</v>
       </c>
       <c r="J15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M15" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="1">
         <v>80443252400010</v>
       </c>
@@ -1378,31 +1378,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 04/02/2026 09:21:20</dc:description>
+  <dc:description>Export en date du 05/18/2026 20:53:41</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>