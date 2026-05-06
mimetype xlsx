--- v3 (2026-03-21)
+++ v4 (2026-05-06)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="QUIFORME" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'QUIFORME'!$A$1:$M$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="200">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="203">
   <si>
     <t>SIRET</t>
   </si>
   <si>
     <t>ÉTAT ADMINISTRATIF</t>
   </si>
   <si>
     <t>RAISON SOCIALE</t>
   </si>
   <si>
     <t>ENSEIGNE</t>
   </si>
   <si>
     <t>ADRESSE</t>
   </si>
   <si>
     <t>DATE D'OUVERTURE</t>
   </si>
   <si>
     <t>DATE DE FERMETURE</t>
   </si>
   <si>
     <t>CODE APE</t>
   </si>
   <si>
@@ -524,50 +524,59 @@
     <t>ZI DE LA LAUZE 12 RUE JEAN MERMOZ 34430 SAINT-JEAN-DE-VEDAS</t>
   </si>
   <si>
     <t>BATIMENT 1  1ER ETAGE 6 AVENUE DU HAUT SANCE 35000 RENNES</t>
   </si>
   <si>
     <t>PROPRIETE DE L'ARCHETTE RUE BASSE MOUILLERE 45160 OLIVET</t>
   </si>
   <si>
     <t>30 BOULEVARD DU HUIT MAI 1945 42000 SAINT-ETIENNE</t>
   </si>
   <si>
     <t>21 BOULEVARD HOCHE 85200 FONTENAY-LE-COMTE</t>
   </si>
   <si>
     <t>LEVEL'UP</t>
   </si>
   <si>
     <t>STUDY'UP</t>
   </si>
   <si>
     <t>40 RUE DES SARRAZINS 94000 CRETEIL</t>
   </si>
   <si>
     <t>20/10/2018</t>
+  </si>
+  <si>
+    <t>NG FORMATION &amp; CONSEIL</t>
+  </si>
+  <si>
+    <t>5 RUE J AUGUSTE DOMINIQUE INGRES 95200 SARCELLES</t>
+  </si>
+  <si>
+    <t>01/08/2020</t>
   </si>
   <si>
     <t>HOPE FORMATIONS</t>
   </si>
   <si>
     <t>3 ALLEE CHAMPLAIN 93270 SEVRAN</t>
   </si>
   <si>
     <t>01/10/2021</t>
   </si>
   <si>
     <t>CFFO-CENTRE DE FORMATION FIBRE OPTIQUE</t>
   </si>
   <si>
     <t>41 AVENUE DE LATTRE DE TASSIGNY 93800 EPINAY-SUR-SEINE</t>
   </si>
   <si>
     <t>02/04/2024</t>
   </si>
   <si>
     <t>MGK TELECOM</t>
   </si>
   <si>
     <t>MGK LEARNING</t>
   </si>
@@ -996,51 +1005,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M70"/>
+  <dimension ref="A1:M71"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="17.567" bestFit="true" customWidth="true" style="1"/>
     <col min="2" max="2" width="17" customWidth="true" style="2"/>
     <col min="3" max="3" width="50" customWidth="true" style="2"/>
     <col min="4" max="4" width="50" customWidth="true" style="2"/>
     <col min="5" max="5" width="50" customWidth="true" style="2"/>
     <col min="6" max="6" width="15" customWidth="true" style="2"/>
     <col min="7" max="7" width="15" customWidth="true" style="2"/>
     <col min="8" max="8" width="11" customWidth="true" style="2"/>
     <col min="9" max="9" width="12" customWidth="true" style="3"/>
     <col min="10" max="10" width="17" customWidth="true" style="2"/>
     <col min="11" max="11" width="17" customWidth="true" style="2"/>
     <col min="12" max="12" width="17" customWidth="true" style="2"/>
     <col min="13" max="13" width="17" customWidth="true" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="4" t="s">
         <v>0</v>
@@ -3302,379 +3311,416 @@
       <c r="F61" s="2" t="s">
         <v>169</v>
       </c>
       <c r="G61" s="2"/>
       <c r="H61" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I61" s="3">
         <v>11940987794</v>
       </c>
       <c r="J61" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K61" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L61" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M61" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="62" spans="1:13">
       <c r="A62" s="1">
-        <v>89113904000028</v>
+        <v>88777948600018</v>
       </c>
       <c r="B62" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C62" s="2" t="s">
         <v>170</v>
       </c>
       <c r="D62" s="2"/>
       <c r="E62" s="2" t="s">
         <v>171</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>172</v>
       </c>
       <c r="G62" s="2"/>
       <c r="H62" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I62" s="3">
-        <v>11930850993</v>
+        <v>11950747795</v>
       </c>
       <c r="J62" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K62" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L62" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M62" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="63" spans="1:13">
       <c r="A63" s="1">
-        <v>90078560100031</v>
+        <v>89113904000028</v>
       </c>
       <c r="B63" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C63" s="2" t="s">
         <v>173</v>
       </c>
       <c r="D63" s="2"/>
       <c r="E63" s="2" t="s">
         <v>174</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>175</v>
       </c>
       <c r="G63" s="2"/>
       <c r="H63" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I63" s="3">
-        <v>11950717995</v>
+        <v>11930850993</v>
       </c>
       <c r="J63" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K63" s="2" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="L63" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M63" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="64" spans="1:13">
       <c r="A64" s="1">
-        <v>90162662200012</v>
+        <v>90078560100031</v>
       </c>
       <c r="B64" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C64" s="2" t="s">
         <v>176</v>
       </c>
-      <c r="D64" s="2" t="s">
+      <c r="D64" s="2"/>
+      <c r="E64" s="2" t="s">
         <v>177</v>
       </c>
-      <c r="E64" s="2" t="s">
+      <c r="F64" s="2" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="G64" s="2"/>
       <c r="H64" s="2" t="s">
-        <v>180</v>
+        <v>23</v>
       </c>
       <c r="I64" s="3">
-        <v>11922445992</v>
+        <v>11950717995</v>
       </c>
       <c r="J64" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K64" s="2" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="L64" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M64" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="65" spans="1:13">
       <c r="A65" s="1">
-        <v>90467898400017</v>
+        <v>90162662200012</v>
       </c>
       <c r="B65" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C65" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="D65" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="E65" s="2" t="s">
         <v>181</v>
       </c>
-      <c r="D65" s="2"/>
-      <c r="E65" s="2" t="s">
+      <c r="F65" s="2" t="s">
         <v>182</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="G65" s="2"/>
       <c r="H65" s="2" t="s">
-        <v>23</v>
+        <v>183</v>
       </c>
       <c r="I65" s="3">
-        <v>11788530078</v>
+        <v>11922445992</v>
       </c>
       <c r="J65" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K65" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L65" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M65" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="66" spans="1:13">
       <c r="A66" s="1">
-        <v>90478875900010</v>
+        <v>90467898400017</v>
       </c>
       <c r="B66" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C66" s="2" t="s">
         <v>184</v>
       </c>
       <c r="D66" s="2"/>
       <c r="E66" s="2" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>186</v>
       </c>
       <c r="G66" s="2"/>
       <c r="H66" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I66" s="3">
-        <v>11941097594</v>
+        <v>11788530078</v>
       </c>
       <c r="J66" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K66" s="2" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="L66" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M66" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="67" spans="1:13">
       <c r="A67" s="1">
-        <v>92319734700019</v>
+        <v>90478875900010</v>
       </c>
       <c r="B67" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C67" s="2" t="s">
         <v>187</v>
       </c>
       <c r="D67" s="2"/>
       <c r="E67" s="2" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>189</v>
       </c>
       <c r="G67" s="2"/>
       <c r="H67" s="2" t="s">
-        <v>190</v>
+        <v>23</v>
       </c>
       <c r="I67" s="3">
-        <v>11931038693</v>
+        <v>11941097594</v>
       </c>
       <c r="J67" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K67" s="2" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="L67" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M67" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="68" spans="1:13">
       <c r="A68" s="1">
-        <v>92858362400012</v>
+        <v>92319734700019</v>
       </c>
       <c r="B68" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C68" s="2" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="D68" s="2"/>
       <c r="E68" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="F68" s="2" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="G68" s="2"/>
       <c r="H68" s="2" t="s">
-        <v>23</v>
+        <v>193</v>
       </c>
       <c r="I68" s="3">
-        <v>11950869295</v>
+        <v>11931038693</v>
       </c>
       <c r="J68" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K68" s="2" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="L68" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M68" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="69" spans="1:13">
       <c r="A69" s="1">
-        <v>97804563100014</v>
+        <v>92858362400012</v>
       </c>
       <c r="B69" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C69" s="2" t="s">
         <v>194</v>
       </c>
       <c r="D69" s="2"/>
       <c r="E69" s="2" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>196</v>
       </c>
       <c r="G69" s="2"/>
       <c r="H69" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I69" s="3"/>
+      <c r="I69" s="3">
+        <v>11950869295</v>
+      </c>
       <c r="J69" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K69" s="2" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="L69" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M69" s="2" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
     </row>
     <row r="70" spans="1:13">
       <c r="A70" s="1">
-        <v>98103398800016</v>
+        <v>97804563100014</v>
       </c>
       <c r="B70" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C70" s="2" t="s">
         <v>197</v>
       </c>
       <c r="D70" s="2"/>
       <c r="E70" s="2" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>199</v>
       </c>
       <c r="G70" s="2"/>
       <c r="H70" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I70" s="3">
+      <c r="I70" s="3"/>
+      <c r="J70" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K70" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="L70" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="M70" s="2" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="71" spans="1:13">
+      <c r="A71" s="1">
+        <v>98103398800016</v>
+      </c>
+      <c r="B71" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C71" s="2" t="s">
+        <v>200</v>
+      </c>
+      <c r="D71" s="2"/>
+      <c r="E71" s="2" t="s">
+        <v>201</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>202</v>
+      </c>
+      <c r="G71" s="2"/>
+      <c r="H71" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="I71" s="3">
         <v>11931229993</v>
       </c>
-      <c r="J70" s="2" t="s">
-[...9 lines deleted...]
-        <v>18</v>
+      <c r="J71" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K71" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="L71" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="M71" s="2" t="s">
+        <v>25</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
@@ -3687,31 +3733,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 03/22/2026 00:16:39</dc:description>
+  <dc:description>Export en date du 05/06/2026 22:33:23</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>