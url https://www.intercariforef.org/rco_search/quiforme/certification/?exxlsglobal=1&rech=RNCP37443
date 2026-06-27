--- v4 (2026-05-06)
+++ v5 (2026-06-27)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="QUIFORME" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'QUIFORME'!$A$1:$M$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="203">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="199">
   <si>
     <t>SIRET</t>
   </si>
   <si>
     <t>ÉTAT ADMINISTRATIF</t>
   </si>
   <si>
     <t>RAISON SOCIALE</t>
   </si>
   <si>
     <t>ENSEIGNE</t>
   </si>
   <si>
     <t>ADRESSE</t>
   </si>
   <si>
     <t>DATE D'OUVERTURE</t>
   </si>
   <si>
     <t>DATE DE FERMETURE</t>
   </si>
   <si>
     <t>CODE APE</t>
   </si>
   <si>
@@ -127,51 +127,51 @@
   <si>
     <t>16/03/1983</t>
   </si>
   <si>
     <t>94.11Z</t>
   </si>
   <si>
     <t>8226P000126</t>
   </si>
   <si>
     <t>LYCEE POLYVALENT CHAPTAL</t>
   </si>
   <si>
     <t>GRETA-CFA DES COTES D'ARMOR</t>
   </si>
   <si>
     <t>6 ALLEE CHAPTAL 22000 SAINT-BRIEUC</t>
   </si>
   <si>
     <t>01/08/2024</t>
   </si>
   <si>
     <t>5335P001022</t>
   </si>
   <si>
-    <t>LYCEE POLYVALENT JULES HAAG</t>
+    <t>LPO JULES HAAG - LYCEE DES METIERS DE L'INGENIERIE MICROTECHNIQUE ET DES SYSTEMES INTELLIGENTS</t>
   </si>
   <si>
     <t>GRETA GRPT ETS POUR FORMAT CONTINUE</t>
   </si>
   <si>
     <t>35 AVENUE DE MONTRAPON 25000 BESANCON</t>
   </si>
   <si>
     <t>01/05/1989</t>
   </si>
   <si>
     <t>4325P000725</t>
   </si>
   <si>
     <t>LYCEE POLYVALENT LA FAYETTE – LYCEE DES METIERS DE LA DIGITALE INDUSTRIE ET DU PLURIMEDIA</t>
   </si>
   <si>
     <t>GRETA AUVERGNE</t>
   </si>
   <si>
     <t>21 BOULEVARD ROBERT SCHUMAN 63000 CLERMONT-FERRAND</t>
   </si>
   <si>
     <t>18/11/1991</t>
   </si>
@@ -512,62 +512,50 @@
     <t>AV AMBROISE CROIZAT 24330 BOULAZAC ISLE MANOIRE</t>
   </si>
   <si>
     <t>RUE VICTOR HUGO 70000 NAVENNE</t>
   </si>
   <si>
     <t>CENTRE DE FORMATION RUE DES CORPS-DE-GARDE 67100 STRASBOURG</t>
   </si>
   <si>
     <t>44 RUE BREAU 33200 BORDEAUX</t>
   </si>
   <si>
     <t>ZI DE LA LAUZE 12 RUE JEAN MERMOZ 34430 SAINT-JEAN-DE-VEDAS</t>
   </si>
   <si>
     <t>BATIMENT 1  1ER ETAGE 6 AVENUE DU HAUT SANCE 35000 RENNES</t>
   </si>
   <si>
     <t>PROPRIETE DE L'ARCHETTE RUE BASSE MOUILLERE 45160 OLIVET</t>
   </si>
   <si>
     <t>30 BOULEVARD DU HUIT MAI 1945 42000 SAINT-ETIENNE</t>
   </si>
   <si>
     <t>21 BOULEVARD HOCHE 85200 FONTENAY-LE-COMTE</t>
-  </si>
-[...10 lines deleted...]
-    <t>20/10/2018</t>
   </si>
   <si>
     <t>NG FORMATION &amp; CONSEIL</t>
   </si>
   <si>
     <t>5 RUE J AUGUSTE DOMINIQUE INGRES 95200 SARCELLES</t>
   </si>
   <si>
     <t>01/08/2020</t>
   </si>
   <si>
     <t>HOPE FORMATIONS</t>
   </si>
   <si>
     <t>3 ALLEE CHAMPLAIN 93270 SEVRAN</t>
   </si>
   <si>
     <t>01/10/2021</t>
   </si>
   <si>
     <t>CFFO-CENTRE DE FORMATION FIBRE OPTIQUE</t>
   </si>
   <si>
     <t>41 AVENUE DE LATTRE DE TASSIGNY 93800 EPINAY-SUR-SEINE</t>
   </si>
@@ -1005,51 +993,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M71"/>
+  <dimension ref="A1:M70"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="17.567" bestFit="true" customWidth="true" style="1"/>
     <col min="2" max="2" width="17" customWidth="true" style="2"/>
     <col min="3" max="3" width="50" customWidth="true" style="2"/>
     <col min="4" max="4" width="50" customWidth="true" style="2"/>
     <col min="5" max="5" width="50" customWidth="true" style="2"/>
     <col min="6" max="6" width="15" customWidth="true" style="2"/>
     <col min="7" max="7" width="15" customWidth="true" style="2"/>
     <col min="8" max="8" width="11" customWidth="true" style="2"/>
     <col min="9" max="9" width="12" customWidth="true" style="3"/>
     <col min="10" max="10" width="17" customWidth="true" style="2"/>
     <col min="11" max="11" width="17" customWidth="true" style="2"/>
     <col min="12" max="12" width="17" customWidth="true" style="2"/>
     <col min="13" max="13" width="17" customWidth="true" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="4" t="s">
         <v>0</v>
@@ -3272,454 +3260,415 @@
       <c r="F60" s="2" t="s">
         <v>69</v>
       </c>
       <c r="G60" s="2"/>
       <c r="H60" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I60" s="3">
         <v>11930743393</v>
       </c>
       <c r="J60" s="2" t="s">
         <v>25</v>
       </c>
       <c r="K60" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L60" s="2" t="s">
         <v>25</v>
       </c>
       <c r="M60" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="61" spans="1:13">
       <c r="A61" s="1">
-        <v>84338005600013</v>
+        <v>88777948600018</v>
       </c>
       <c r="B61" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C61" s="2" t="s">
         <v>166</v>
       </c>
-      <c r="D61" s="2" t="s">
+      <c r="D61" s="2"/>
+      <c r="E61" s="2" t="s">
         <v>167</v>
       </c>
-      <c r="E61" s="2" t="s">
+      <c r="F61" s="2" t="s">
         <v>168</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="G61" s="2"/>
       <c r="H61" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I61" s="3">
-        <v>11940987794</v>
+        <v>11950747795</v>
       </c>
       <c r="J61" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K61" s="2" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="L61" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M61" s="2" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
     </row>
     <row r="62" spans="1:13">
       <c r="A62" s="1">
-        <v>88777948600018</v>
+        <v>89113904000028</v>
       </c>
       <c r="B62" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C62" s="2" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="D62" s="2"/>
       <c r="E62" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="F62" s="2" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="G62" s="2"/>
       <c r="H62" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I62" s="3">
-        <v>11950747795</v>
+        <v>11930850993</v>
       </c>
       <c r="J62" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K62" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L62" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M62" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="63" spans="1:13">
       <c r="A63" s="1">
-        <v>89113904000028</v>
+        <v>90078560100031</v>
       </c>
       <c r="B63" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C63" s="2" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="D63" s="2"/>
       <c r="E63" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="F63" s="2" t="s">
         <v>174</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="G63" s="2"/>
       <c r="H63" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I63" s="3">
-        <v>11930850993</v>
+        <v>11950717995</v>
       </c>
       <c r="J63" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K63" s="2" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="L63" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M63" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="64" spans="1:13">
       <c r="A64" s="1">
-        <v>90078560100031</v>
+        <v>90162662200012</v>
       </c>
       <c r="B64" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C64" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="D64" s="2" t="s">
         <v>176</v>
       </c>
-      <c r="D64" s="2"/>
       <c r="E64" s="2" t="s">
         <v>177</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>178</v>
       </c>
       <c r="G64" s="2"/>
       <c r="H64" s="2" t="s">
-        <v>23</v>
+        <v>179</v>
       </c>
       <c r="I64" s="3">
-        <v>11950717995</v>
+        <v>11922445992</v>
       </c>
       <c r="J64" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K64" s="2" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="L64" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M64" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="65" spans="1:13">
       <c r="A65" s="1">
-        <v>90162662200012</v>
+        <v>90467898400017</v>
       </c>
       <c r="B65" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C65" s="2" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="D65" s="2" t="s">
         <v>180</v>
       </c>
+      <c r="D65" s="2"/>
       <c r="E65" s="2" t="s">
         <v>181</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>182</v>
       </c>
       <c r="G65" s="2"/>
       <c r="H65" s="2" t="s">
-        <v>183</v>
+        <v>23</v>
       </c>
       <c r="I65" s="3">
-        <v>11922445992</v>
+        <v>11788530078</v>
       </c>
       <c r="J65" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K65" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L65" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M65" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="66" spans="1:13">
       <c r="A66" s="1">
-        <v>90467898400017</v>
+        <v>90478875900010</v>
       </c>
       <c r="B66" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C66" s="2" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="D66" s="2"/>
       <c r="E66" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="F66" s="2" t="s">
         <v>185</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
       <c r="G66" s="2"/>
       <c r="H66" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I66" s="3">
-        <v>11788530078</v>
+        <v>11941097594</v>
       </c>
       <c r="J66" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K66" s="2" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="L66" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M66" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="67" spans="1:13">
       <c r="A67" s="1">
-        <v>90478875900010</v>
+        <v>92319734700019</v>
       </c>
       <c r="B67" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C67" s="2" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="D67" s="2"/>
       <c r="E67" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="F67" s="2" t="s">
         <v>188</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
       <c r="G67" s="2"/>
       <c r="H67" s="2" t="s">
-        <v>23</v>
+        <v>189</v>
       </c>
       <c r="I67" s="3">
-        <v>11941097594</v>
+        <v>11931038693</v>
       </c>
       <c r="J67" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K67" s="2" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="L67" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M67" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="68" spans="1:13">
       <c r="A68" s="1">
-        <v>92319734700019</v>
+        <v>92858362400012</v>
       </c>
       <c r="B68" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C68" s="2" t="s">
         <v>190</v>
       </c>
       <c r="D68" s="2"/>
       <c r="E68" s="2" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>192</v>
       </c>
       <c r="G68" s="2"/>
       <c r="H68" s="2" t="s">
-        <v>193</v>
+        <v>23</v>
       </c>
       <c r="I68" s="3">
-        <v>11931038693</v>
+        <v>11950869295</v>
       </c>
       <c r="J68" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K68" s="2" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="L68" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M68" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="69" spans="1:13">
       <c r="A69" s="1">
-        <v>92858362400012</v>
+        <v>97804563100014</v>
       </c>
       <c r="B69" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C69" s="2" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="D69" s="2"/>
       <c r="E69" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="F69" s="2" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="G69" s="2"/>
       <c r="H69" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I69" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="I69" s="3"/>
       <c r="J69" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K69" s="2" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="L69" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M69" s="2" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
     </row>
     <row r="70" spans="1:13">
       <c r="A70" s="1">
-        <v>97804563100014</v>
+        <v>98103398800016</v>
       </c>
       <c r="B70" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C70" s="2" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="D70" s="2"/>
       <c r="E70" s="2" t="s">
+        <v>197</v>
+      </c>
+      <c r="F70" s="2" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
       <c r="G70" s="2"/>
       <c r="H70" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I70" s="3"/>
+      <c r="I70" s="3">
+        <v>11931229993</v>
+      </c>
       <c r="J70" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K70" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L70" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M70" s="2" t="s">
-        <v>18</v>
-[...35 lines deleted...]
-      <c r="M71" s="2" t="s">
         <v>25</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
@@ -3733,31 +3682,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/06/2026 22:33:23</dc:description>
+  <dc:description>Export en date du 06/28/2026 01:16:28</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>