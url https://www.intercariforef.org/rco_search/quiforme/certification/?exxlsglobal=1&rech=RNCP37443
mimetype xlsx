--- v5 (2026-06-27)
+++ v6 (2026-08-19)
@@ -142,51 +142,51 @@
   <si>
     <t>6 ALLEE CHAPTAL 22000 SAINT-BRIEUC</t>
   </si>
   <si>
     <t>01/08/2024</t>
   </si>
   <si>
     <t>5335P001022</t>
   </si>
   <si>
     <t>LPO JULES HAAG - LYCEE DES METIERS DE L'INGENIERIE MICROTECHNIQUE ET DES SYSTEMES INTELLIGENTS</t>
   </si>
   <si>
     <t>GRETA GRPT ETS POUR FORMAT CONTINUE</t>
   </si>
   <si>
     <t>35 AVENUE DE MONTRAPON 25000 BESANCON</t>
   </si>
   <si>
     <t>01/05/1989</t>
   </si>
   <si>
     <t>4325P000725</t>
   </si>
   <si>
-    <t>LYCEE POLYVALENT LA FAYETTE – LYCEE DES METIERS DE LA DIGITALE INDUSTRIE ET DU PLURIMEDIA</t>
+    <t>LYCEE POLYVALENT LA FAYETTE - LYCEE DES METIERS DE LA DIGITALE INDUSTRIE ET DU PLURIMEDIA</t>
   </si>
   <si>
     <t>GRETA AUVERGNE</t>
   </si>
   <si>
     <t>21 BOULEVARD ROBERT SCHUMAN 63000 CLERMONT-FERRAND</t>
   </si>
   <si>
     <t>18/11/1991</t>
   </si>
   <si>
     <t>8363P001063</t>
   </si>
   <si>
     <t>LYCEE POLYVALENT TECHNOLOGIQUE E BELIN</t>
   </si>
   <si>
     <t>GRETA HAUTE-SAONE ET NORD FRANCHE-COMTE</t>
   </si>
   <si>
     <t>18 RUE EDOUARD BELIN 70000 VESOUL</t>
   </si>
   <si>
     <t>01/01/2001</t>
   </si>
@@ -283,135 +283,135 @@
   <si>
     <t>01/01/2024</t>
   </si>
   <si>
     <t>85.32Z</t>
   </si>
   <si>
     <t>ZA DE KEROURVOIS 2 RUE ALBERT EINSTEIN 29500 ERGUE-GABERIC</t>
   </si>
   <si>
     <t>ASS FORMAT DISTRI PRODUIT ELECTRO GD PUB</t>
   </si>
   <si>
     <t>84 RUE VILLENEUVE 92110 CLICHY</t>
   </si>
   <si>
     <t>01/02/2002</t>
   </si>
   <si>
     <t>2 RUE DE LA DEMOCRATIE 69200 VENISSIEUX</t>
   </si>
   <si>
     <t>17/10/2014</t>
   </si>
   <si>
+    <t>INSTITUT FORMELEC</t>
+  </si>
+  <si>
+    <t>JARRY 23 B RUE ALFRED LUMIERE 97122 BAIE-MAHAULT</t>
+  </si>
+  <si>
+    <t>01/06/2007</t>
+  </si>
+  <si>
+    <t>FORMATION ET METIER</t>
+  </si>
+  <si>
+    <t>368 BOULEVARD HENRI BARNIER 13016 MARSEILLE</t>
+  </si>
+  <si>
+    <t>16/01/1989</t>
+  </si>
+  <si>
     <t>FORE ENTREPRISE</t>
   </si>
   <si>
     <t>IMMEUBLE YERYSALYD - ZAC DE MOUDONG SU RUE CLAUDE EMMANUEL BLANDIN 97122 BAIE-MAHAULT</t>
   </si>
   <si>
     <t>01/07/2012</t>
   </si>
   <si>
     <t>PROFORMALYS</t>
   </si>
   <si>
     <t>14 AVENUE DE L'OPERA 75001 PARIS</t>
   </si>
   <si>
     <t>01/03/2006</t>
   </si>
   <si>
     <t>EXPERNET</t>
   </si>
   <si>
     <t>38 RUE CLAUDE CHAPPE 97420 LE PORT</t>
   </si>
   <si>
     <t>01/04/2015</t>
   </si>
   <si>
     <t>ALXIA</t>
   </si>
   <si>
     <t>BROC CENTER 5600 METRES C 1ERE AVEN 1 PLAN CARROS 06510 CARROS</t>
   </si>
   <si>
     <t>31/12/2014</t>
   </si>
   <si>
     <t>70.22Z</t>
   </si>
   <si>
-    <t>INSTITUT FORMELEC</t>
-[...7 lines deleted...]
-  <si>
     <t>POLE ETUDE RECHERCHE FORMATION</t>
   </si>
   <si>
     <t>ESPACE TECHNOLOGIQUE JEAN BERTIN 23 RUE HELENE BOUCHER 40220 TARNOS</t>
   </si>
   <si>
     <t>07/12/2017</t>
   </si>
   <si>
     <t>ORGANISME DE FORMATION POUR L'INSERTION L'ACCOMPAGNEMENT ET LA QUALIFICATION</t>
   </si>
   <si>
     <t>255 RUE CLAUDE FRANCOIS 34080 MONTPELLIER</t>
   </si>
   <si>
     <t>01/09/2012</t>
   </si>
   <si>
     <t>71.12B</t>
   </si>
   <si>
     <t>LES CLES DE LA COMPETENCE</t>
   </si>
   <si>
     <t>214 AVENUE CALENDAL 13600 LA CIOTAT</t>
   </si>
   <si>
     <t>25/07/2012</t>
-  </si>
-[...7 lines deleted...]
-    <t>16/01/1989</t>
   </si>
   <si>
     <t>ECOLE DE LA CONSTRUCTION DES INFRASTRUCTURES ET RESEAUX FORMATION</t>
   </si>
   <si>
     <t>PONT-ROYAL SUD 552 ROUTE DU GROS MOURRE 13370 MALLEMORT</t>
   </si>
   <si>
     <t>01/01/1900</t>
   </si>
   <si>
     <t>FEDERATION ROUBAISIENNE DE L ENSEIGNEMENT SECONDAIRE CATHOLIQUE</t>
   </si>
   <si>
     <t>21 RUE PELLART 59100 ROUBAIX</t>
   </si>
   <si>
     <t>85.31Z</t>
   </si>
   <si>
     <t>INSTITUT MARTINIQUAIS DE FORMATION PROFESSIONNELLE POUR ADULTES</t>
   </si>
   <si>
     <t>CITE DILLON AVENUE SALVADOR ALLENDE 97200 FORT-DE-FRANCE</t>
   </si>
@@ -1743,376 +1743,376 @@
       <c r="F19" s="2" t="s">
         <v>88</v>
       </c>
       <c r="G19" s="2"/>
       <c r="H19" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I19" s="3">
         <v>11922071892</v>
       </c>
       <c r="J19" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L19" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M19" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="1">
-        <v>44065706200020</v>
+        <v>49821234900019</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>89</v>
       </c>
       <c r="D20" s="2"/>
       <c r="E20" s="2" t="s">
         <v>90</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>91</v>
       </c>
       <c r="G20" s="2"/>
       <c r="H20" s="2" t="s">
-        <v>23</v>
+        <v>82</v>
       </c>
       <c r="I20" s="3">
-        <v>95970114297</v>
+        <v>95970143397</v>
       </c>
       <c r="J20" s="2" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="K20" s="2" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="L20" s="2" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="M20" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="1">
-        <v>44069524500025</v>
+        <v>77555830700093</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>92</v>
       </c>
       <c r="D21" s="2"/>
       <c r="E21" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>94</v>
       </c>
       <c r="G21" s="2"/>
       <c r="H21" s="2" t="s">
-        <v>23</v>
+        <v>82</v>
       </c>
       <c r="I21" s="3">
-        <v>11754701875</v>
+        <v>93130322913</v>
       </c>
       <c r="J21" s="2" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="K21" s="2" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="L21" s="2" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="M21" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="1">
-        <v>44276468400027</v>
+        <v>44065706200020</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="D22" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D22" s="2"/>
       <c r="E22" s="2" t="s">
         <v>96</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>97</v>
       </c>
       <c r="G22" s="2"/>
       <c r="H22" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I22" s="3">
-        <v>98970119897</v>
+        <v>95970114297</v>
       </c>
       <c r="J22" s="2" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="K22" s="2" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="L22" s="2" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="M22" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="1">
-        <v>48852069300034</v>
+        <v>44069524500025</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>98</v>
       </c>
       <c r="D23" s="2"/>
       <c r="E23" s="2" t="s">
         <v>99</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>100</v>
       </c>
       <c r="G23" s="2"/>
       <c r="H23" s="2" t="s">
-        <v>101</v>
-[...1 lines deleted...]
-      <c r="I23" s="3"/>
+        <v>23</v>
+      </c>
+      <c r="I23" s="3">
+        <v>11754701875</v>
+      </c>
       <c r="J23" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L23" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M23" s="2" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="1">
-        <v>49821234900019</v>
+        <v>44276468400027</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="E24" s="2" t="s">
         <v>102</v>
       </c>
-      <c r="D24" s="2"/>
-      <c r="E24" s="2" t="s">
+      <c r="F24" s="2" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="G24" s="2"/>
       <c r="H24" s="2" t="s">
-        <v>82</v>
+        <v>23</v>
       </c>
       <c r="I24" s="3">
-        <v>95970143397</v>
+        <v>98970119897</v>
       </c>
       <c r="J24" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K24" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L24" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M24" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="1">
-        <v>51890309100024</v>
+        <v>48852069300034</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="D25" s="2"/>
       <c r="E25" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="F25" s="2" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="G25" s="2"/>
       <c r="H25" s="2" t="s">
-        <v>23</v>
-[...3 lines deleted...]
-      </c>
+        <v>107</v>
+      </c>
+      <c r="I25" s="3"/>
       <c r="J25" s="2" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="K25" s="2" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="L25" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M25" s="2" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="1">
-        <v>53833278400031</v>
+        <v>51890309100024</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>108</v>
       </c>
       <c r="D26" s="2"/>
       <c r="E26" s="2" t="s">
         <v>109</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>110</v>
       </c>
       <c r="G26" s="2"/>
       <c r="H26" s="2" t="s">
-        <v>111</v>
+        <v>23</v>
       </c>
       <c r="I26" s="3">
-        <v>91340756734</v>
+        <v>72400089740</v>
       </c>
       <c r="J26" s="2" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="K26" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L26" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M26" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" s="1">
-        <v>75304372800017</v>
+        <v>53833278400031</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="D27" s="2"/>
       <c r="E27" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="F27" s="2" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="G27" s="2"/>
       <c r="H27" s="2" t="s">
-        <v>23</v>
+        <v>114</v>
       </c>
       <c r="I27" s="3">
-        <v>93131464613</v>
+        <v>91340756734</v>
       </c>
       <c r="J27" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K27" s="2" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="L27" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M27" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="1">
-        <v>77555830700093</v>
+        <v>75304372800017</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>115</v>
       </c>
       <c r="D28" s="2"/>
       <c r="E28" s="2" t="s">
         <v>116</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>117</v>
       </c>
       <c r="G28" s="2"/>
       <c r="H28" s="2" t="s">
-        <v>82</v>
+        <v>23</v>
       </c>
       <c r="I28" s="3">
-        <v>93130322913</v>
+        <v>93131464613</v>
       </c>
       <c r="J28" s="2" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="K28" s="2" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="L28" s="2" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="M28" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="1">
         <v>78273830600011</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>118</v>
       </c>
       <c r="D29" s="2"/>
       <c r="E29" s="2" t="s">
         <v>119</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>120</v>
       </c>
       <c r="G29" s="2"/>
       <c r="H29" s="2" t="s">
         <v>23</v>
@@ -3439,51 +3439,51 @@
       </c>
       <c r="C65" s="2" t="s">
         <v>180</v>
       </c>
       <c r="D65" s="2"/>
       <c r="E65" s="2" t="s">
         <v>181</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>182</v>
       </c>
       <c r="G65" s="2"/>
       <c r="H65" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I65" s="3">
         <v>11788530078</v>
       </c>
       <c r="J65" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K65" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L65" s="2" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="M65" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="66" spans="1:13">
       <c r="A66" s="1">
         <v>90478875900010</v>
       </c>
       <c r="B66" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C66" s="2" t="s">
         <v>183</v>
       </c>
       <c r="D66" s="2"/>
       <c r="E66" s="2" t="s">
         <v>184</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>185</v>
       </c>
       <c r="G66" s="2"/>
       <c r="H66" s="2" t="s">
         <v>23</v>
@@ -3682,31 +3682,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 06/28/2026 01:16:28</dc:description>
+  <dc:description>Export en date du 08/19/2026 19:22:57</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>