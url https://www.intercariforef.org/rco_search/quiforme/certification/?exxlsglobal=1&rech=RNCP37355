--- v2 (2026-02-22)
+++ v3 (2026-05-25)
@@ -76,102 +76,102 @@
   <si>
     <t>ACTION DE FORMATION</t>
   </si>
   <si>
     <t>Actif</t>
   </si>
   <si>
     <t>CONSERVATOIRE NATIONAL DES ARTS ET METIERS</t>
   </si>
   <si>
     <t>292 RUE SAINT-MARTIN 75003 PARIS</t>
   </si>
   <si>
     <t>10/08/1983</t>
   </si>
   <si>
     <t>85.42Z</t>
   </si>
   <si>
     <t>1175P004575</t>
   </si>
   <si>
     <t>VRAI</t>
   </si>
   <si>
+    <t>CFAI POITOU-CHARENTES</t>
+  </si>
+  <si>
+    <t>ZI REPUBLIQUE 3 RUE DE VAUCHARDON 86000 POITIERS</t>
+  </si>
+  <si>
+    <t>10/05/1986</t>
+  </si>
+  <si>
+    <t>85.32Z</t>
+  </si>
+  <si>
+    <t>FAUX</t>
+  </si>
+  <si>
+    <t>ASS INST TECH INGEN INDUSTRIE POITOU CHT</t>
+  </si>
+  <si>
+    <t>26 RUE BERNARD PALISSY 86100 CHATELLERAULT</t>
+  </si>
+  <si>
+    <t>01/01/2012</t>
+  </si>
+  <si>
+    <t>85.59A</t>
+  </si>
+  <si>
+    <t>ASSOCIATION DE FORMATION ET D INNOVATION POUR LES METIERS DE L INDUSTRIE ET DE LA MECANIQUE</t>
+  </si>
+  <si>
+    <t>12 B RUE DES PAVILLONS 92800 PUTEAUX</t>
+  </si>
+  <si>
+    <t>08/11/2004</t>
+  </si>
+  <si>
+    <t>ASSOCIATION POUR L INDUSTRIE DE VAUCLUSE</t>
+  </si>
+  <si>
+    <t>CAMPUS AGROPARC BP 51242 60 CHEMIN DE FONTANILLE 84000 AVIGNON</t>
+  </si>
+  <si>
+    <t>23/12/2014</t>
+  </si>
+  <si>
     <t>CONSERVATOIRE NATIONAL DES ARTS ET METIERS DE PROVENCE ALPES COTE D4AZUR</t>
   </si>
   <si>
     <t>12 PL DES ABATTOIRS 13015 MARSEILLE 15EME</t>
   </si>
   <si>
     <t>16/06/2012</t>
-  </si>
-[...43 lines deleted...]
-    <t>23/12/2014</t>
   </si>
   <si>
     <t>AFPI EURE SEINE ESTUAIRE</t>
   </si>
   <si>
     <t>PLATEAU DE L ESPACE 1 AVENUE HUBERT CURIEN 27200 VERNON</t>
   </si>
   <si>
     <t>01/01/2021</t>
   </si>
   <si>
     <t>CNAM ILE DE FRANCE - AGCNAM</t>
   </si>
   <si>
     <t>1ER ETAGE 9 COUR DES PETITES ECURIES 75010 PARIS</t>
   </si>
   <si>
     <t>01/08/2018</t>
   </si>
   <si>
     <t>CNAM NOUVELLE-AQUITAINE - ASSOCIATION DE GESTION</t>
   </si>
   <si>
     <t>CITE NUMERIQUE 2 RUE MARC SANGNIER 33130 BEGLES</t>
   </si>
@@ -658,288 +658,288 @@
       <c r="F2" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G2" s="2"/>
       <c r="H2" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I2" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J2" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L2" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" s="1">
-        <v>43964416200034</v>
+        <v>33811430900010</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D3" s="2"/>
       <c r="E3" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G3" s="2"/>
       <c r="H3" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I3" s="3">
-        <v>93131641013</v>
+        <v>75860191586</v>
       </c>
       <c r="J3" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K3" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L3" s="2" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="M3" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" s="1">
-        <v>39814208300037</v>
+        <v>38346493000049</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D4" s="2"/>
       <c r="E4" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G4" s="2"/>
       <c r="H4" s="2" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I4" s="3">
-        <v>11921180892</v>
+        <v>75860191786</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K4" s="2" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="L4" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M4" s="2" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="1">
-        <v>33811430900010</v>
+        <v>39814208300037</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D5" s="2"/>
       <c r="E5" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F5" s="2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G5" s="2"/>
       <c r="H5" s="2" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="I5" s="3">
-        <v>75860191586</v>
+        <v>11921180892</v>
       </c>
       <c r="J5" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K5" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L5" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M5" s="2" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" s="1">
-        <v>38346493000049</v>
+        <v>41352152700056</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D6" s="2"/>
       <c r="E6" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G6" s="2"/>
       <c r="H6" s="2" t="s">
-        <v>23</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="I6" s="3"/>
       <c r="J6" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K6" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L6" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M6" s="2" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="1">
-        <v>41352152700056</v>
+        <v>43964416200034</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>35</v>
       </c>
       <c r="D7" s="2"/>
       <c r="E7" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G7" s="2"/>
       <c r="H7" s="2" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="I7" s="3"/>
+        <v>28</v>
+      </c>
+      <c r="I7" s="3">
+        <v>93131641013</v>
+      </c>
       <c r="J7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K7" s="2" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="L7" s="2" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="M7" s="2" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="1">
         <v>78106280700040</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>38</v>
       </c>
       <c r="D8" s="2"/>
       <c r="E8" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>40</v>
       </c>
       <c r="G8" s="2"/>
       <c r="H8" s="2" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="I8" s="3">
         <v>23760001576</v>
       </c>
       <c r="J8" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K8" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M8" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="1">
         <v>78515062400365</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>41</v>
       </c>
       <c r="D9" s="2"/>
       <c r="E9" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>43</v>
       </c>
       <c r="G9" s="2"/>
       <c r="H9" s="2" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="I9" s="3">
         <v>11753852175</v>
       </c>
       <c r="J9" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L9" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M9" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="1">
         <v>82434427900149</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="2" t="s">
@@ -969,51 +969,51 @@
         <v>19</v>
       </c>
       <c r="M10" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="1">
         <v>82456546900015</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>47</v>
       </c>
       <c r="D11" s="2"/>
       <c r="E11" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>49</v>
       </c>
       <c r="G11" s="2"/>
       <c r="H11" s="2" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="I11" s="3">
         <v>28140302014</v>
       </c>
       <c r="J11" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K11" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L11" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M11" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="1">
         <v>82456546900072</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="2" t="s">
@@ -1078,31 +1078,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 02/22/2026 19:39:08</dc:description>
+  <dc:description>Export en date du 05/25/2026 12:37:14</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>