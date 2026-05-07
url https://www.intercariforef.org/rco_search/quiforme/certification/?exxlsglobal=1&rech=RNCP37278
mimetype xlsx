--- v2 (2026-02-02)
+++ v3 (2026-05-07)
@@ -199,51 +199,51 @@
   <si>
     <t>RUE JEAN BOUIN 24660 COULOUNIEIX-CHAMIERS</t>
   </si>
   <si>
     <t>26/06/1998</t>
   </si>
   <si>
     <t>ALMEA FORMATIONS INTERPRO</t>
   </si>
   <si>
     <t>32 RUE BENJAMIN FRANKLIN 51000 CHALONS-EN-CHAMPAGNE</t>
   </si>
   <si>
     <t>08/10/2008</t>
   </si>
   <si>
     <t>MAISON FAMILIALE D'EDUCATION ET D'ORIENTATION DE SORIGNY</t>
   </si>
   <si>
     <t>18 RUE DES COURANCES 37250 SORIGNY</t>
   </si>
   <si>
     <t>22/07/2016</t>
   </si>
   <si>
-    <t>ASS OUVRIERE COMPAGNON DEVOIR TOUR FRANC</t>
+    <t>ASSOCIATION OUVRIERE DES COMPAGNONS DU DEVOIR DU TOUR DE FRANCE</t>
   </si>
   <si>
     <t>82 RUE DE L'HOTEL DE VILLE 75004 PARIS</t>
   </si>
   <si>
     <t>01/01/1900</t>
   </si>
   <si>
     <t>CENTRE DE FORMATION D'APPRENTIS</t>
   </si>
   <si>
     <t>5 RUE HYACINTHE DUBREUIL 31770 COLOMIERS</t>
   </si>
   <si>
     <t>01/04/1981</t>
   </si>
   <si>
     <t>AFPA ENTREPRISES</t>
   </si>
   <si>
     <t>TOUR CITYSCOPE 3 RUE FRANKLIN 93100 MONTREUIL</t>
   </si>
   <si>
     <t>31/12/2016</t>
   </si>
@@ -1531,31 +1531,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 02/02/2026 02:51:56</dc:description>
+  <dc:description>Export en date du 05/07/2026 02:22:34</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>