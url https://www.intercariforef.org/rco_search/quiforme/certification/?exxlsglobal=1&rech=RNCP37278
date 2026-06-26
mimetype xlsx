--- v3 (2026-05-07)
+++ v4 (2026-06-26)
@@ -1531,31 +1531,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/07/2026 02:22:34</dc:description>
+  <dc:description>Export en date du 06/26/2026 20:23:21</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>