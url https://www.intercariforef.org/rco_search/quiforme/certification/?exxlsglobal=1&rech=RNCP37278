--- v4 (2026-06-26)
+++ v5 (2026-06-26)
@@ -1531,31 +1531,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 06/26/2026 20:23:21</dc:description>
+  <dc:description>Export en date du 06/26/2026 21:06:32</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>