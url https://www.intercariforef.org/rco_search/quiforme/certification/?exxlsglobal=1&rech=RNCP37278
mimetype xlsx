--- v5 (2026-06-26)
+++ v6 (2026-08-14)
@@ -1531,31 +1531,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 06/26/2026 21:06:32</dc:description>
+  <dc:description>Export en date du 08/14/2026 10:56:09</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>