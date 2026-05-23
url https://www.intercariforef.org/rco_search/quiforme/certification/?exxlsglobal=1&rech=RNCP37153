--- v3 (2026-03-28)
+++ v4 (2026-05-23)
@@ -148,111 +148,111 @@
   <si>
     <t>17/09/2018</t>
   </si>
   <si>
     <t>01/08/2023</t>
   </si>
   <si>
     <t>CHAMBRE COMMERCE &amp; INDUSTRIE PAU BEARN 2 AV DU STADE D'EAUX VIVES 64320 BIZANOS</t>
   </si>
   <si>
     <t>13/12/2019</t>
   </si>
   <si>
     <t>1-5 1 PLACE DE LA BERLINE 93200 SAINT-DENIS</t>
   </si>
   <si>
     <t>05/08/2021</t>
   </si>
   <si>
     <t>CNPC-CFA 22 RUE DE LA RAINIERE 44300 NANTES</t>
   </si>
   <si>
     <t>01/07/2022</t>
   </si>
   <si>
+    <t>ECOLE DES METIERS DU VELO</t>
+  </si>
+  <si>
+    <t>PAE PONT PEYRIN 32600 L'ISLE-JOURDAIN</t>
+  </si>
+  <si>
+    <t>12/03/2008</t>
+  </si>
+  <si>
+    <t>85.59A</t>
+  </si>
+  <si>
+    <t>SPORT ENTREPRISE FORMATION</t>
+  </si>
+  <si>
+    <t>10 RUE DES MALTOTIERS 45000 ORLEANS</t>
+  </si>
+  <si>
+    <t>01/02/2014</t>
+  </si>
+  <si>
     <t>SCHOLAR FAB ORGANISATION</t>
   </si>
   <si>
     <t>7 RUE PROFESSEUR JOSEPH ROUSSELOT 14000 CAEN</t>
   </si>
   <si>
     <t>04/11/2002</t>
   </si>
   <si>
-    <t>85.59A</t>
-[...17 lines deleted...]
-    <t>01/02/2014</t>
+    <t>L'UNION DES ENTREPRISES DE LA FILIERE DU SPORT DES LOISIRS DU CYCLE ET DE LA MOBILITE (L'UNION SPORT ET CYCLE)</t>
+  </si>
+  <si>
+    <t>STADE JEAN BOUIN 33 AU 35 33 RUE NUNGESSER ET COLI 75116 PARIS</t>
+  </si>
+  <si>
+    <t>30/11/2016</t>
+  </si>
+  <si>
+    <t>03/03/2025</t>
+  </si>
+  <si>
+    <t>27 RUE DU COLONEL PIERRE AVIA 75015 PARIS</t>
+  </si>
+  <si>
+    <t>29/08/2025</t>
+  </si>
+  <si>
+    <t>34 RUE GUYNEMER 92130 ISSY-LES-MOULINEAUX</t>
+  </si>
+  <si>
+    <t>78.30Z</t>
   </si>
   <si>
     <t>INSTITUT DE FORMATION DU VELO</t>
   </si>
   <si>
     <t>180 BOULEVARD DE CHARAVINES 38500 VOIRON</t>
   </si>
   <si>
     <t>04/07/2011</t>
-  </si>
-[...22 lines deleted...]
-    <t>78.30Z</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
@@ -969,301 +969,301 @@
       <c r="F9" s="2" t="s">
         <v>43</v>
       </c>
       <c r="G9" s="2"/>
       <c r="H9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I9" s="3" t="s">
         <v>29</v>
       </c>
       <c r="J9" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K9" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L9" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M9" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="1">
-        <v>44492238900010</v>
+        <v>48355542100021</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>44</v>
       </c>
       <c r="D10" s="2"/>
       <c r="E10" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>46</v>
       </c>
       <c r="G10" s="2"/>
       <c r="H10" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="I10" s="3"/>
+      <c r="I10" s="3">
+        <v>73320038132</v>
+      </c>
       <c r="J10" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K10" s="2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="L10" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M10" s="2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="1">
-        <v>48355542100021</v>
+        <v>49069784400036</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>48</v>
       </c>
       <c r="D11" s="2"/>
       <c r="E11" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>50</v>
       </c>
       <c r="G11" s="2"/>
       <c r="H11" s="2" t="s">
         <v>47</v>
       </c>
       <c r="I11" s="3">
-        <v>73320038132</v>
+        <v>24450240545</v>
       </c>
       <c r="J11" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K11" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L11" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M11" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="1">
-        <v>49069784400036</v>
+        <v>44492238900010</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>51</v>
       </c>
       <c r="D12" s="2"/>
       <c r="E12" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>53</v>
       </c>
       <c r="G12" s="2"/>
       <c r="H12" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="I12" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="I12" s="3"/>
       <c r="J12" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K12" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="L12" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M12" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="1">
-        <v>53427748800019</v>
+        <v>82439703800012</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>54</v>
       </c>
       <c r="D13" s="2"/>
       <c r="E13" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>56</v>
       </c>
-      <c r="G13" s="2"/>
+      <c r="G13" s="2" t="s">
+        <v>57</v>
+      </c>
       <c r="H13" s="2" t="s">
-        <v>47</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="I13" s="3"/>
       <c r="J13" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K13" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L13" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M13" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="1">
-        <v>82439703800012</v>
+        <v>82439703800020</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>33</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="D14" s="2"/>
       <c r="E14" s="2" t="s">
         <v>58</v>
       </c>
       <c r="F14" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="G14" s="2" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="H14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I14" s="3"/>
       <c r="J14" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K14" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L14" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M14" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="1">
-        <v>82439703800020</v>
+        <v>82439703800038</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>33</v>
+        <v>13</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="D15" s="2"/>
       <c r="E15" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="G15" s="2"/>
+      <c r="H15" s="2" t="s">
         <v>61</v>
-      </c>
-[...7 lines deleted...]
-        <v>18</v>
       </c>
       <c r="I15" s="3"/>
       <c r="J15" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K15" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L15" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M15" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="1">
-        <v>82439703800038</v>
+        <v>53427748800019</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="D16" s="2"/>
       <c r="E16" s="2" t="s">
         <v>63</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="G16" s="2"/>
       <c r="H16" s="2" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="I16" s="3"/>
+        <v>47</v>
+      </c>
+      <c r="I16" s="3">
+        <v>82380510238</v>
+      </c>
       <c r="J16" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K16" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L16" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M16" s="2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
@@ -1276,31 +1276,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 03/28/2026 22:18:31</dc:description>
+  <dc:description>Export en date du 05/23/2026 02:08:28</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>