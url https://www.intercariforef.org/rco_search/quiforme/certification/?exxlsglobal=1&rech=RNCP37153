--- v4 (2026-05-23)
+++ v5 (2026-07-27)
@@ -148,111 +148,111 @@
   <si>
     <t>17/09/2018</t>
   </si>
   <si>
     <t>01/08/2023</t>
   </si>
   <si>
     <t>CHAMBRE COMMERCE &amp; INDUSTRIE PAU BEARN 2 AV DU STADE D'EAUX VIVES 64320 BIZANOS</t>
   </si>
   <si>
     <t>13/12/2019</t>
   </si>
   <si>
     <t>1-5 1 PLACE DE LA BERLINE 93200 SAINT-DENIS</t>
   </si>
   <si>
     <t>05/08/2021</t>
   </si>
   <si>
     <t>CNPC-CFA 22 RUE DE LA RAINIERE 44300 NANTES</t>
   </si>
   <si>
     <t>01/07/2022</t>
   </si>
   <si>
+    <t>INSTITUT DE FORMATION DU VELO</t>
+  </si>
+  <si>
+    <t>180 BOULEVARD DE CHARAVINES 38500 VOIRON</t>
+  </si>
+  <si>
+    <t>04/07/2011</t>
+  </si>
+  <si>
+    <t>85.59A</t>
+  </si>
+  <si>
+    <t>SCHOLAR FAB ORGANISATION</t>
+  </si>
+  <si>
+    <t>7 RUE PROFESSEUR JOSEPH ROUSSELOT 14000 CAEN</t>
+  </si>
+  <si>
+    <t>04/11/2002</t>
+  </si>
+  <si>
     <t>ECOLE DES METIERS DU VELO</t>
   </si>
   <si>
     <t>PAE PONT PEYRIN 32600 L'ISLE-JOURDAIN</t>
   </si>
   <si>
     <t>12/03/2008</t>
   </si>
   <si>
-    <t>85.59A</t>
-[...1 lines deleted...]
-  <si>
     <t>SPORT ENTREPRISE FORMATION</t>
   </si>
   <si>
     <t>10 RUE DES MALTOTIERS 45000 ORLEANS</t>
   </si>
   <si>
     <t>01/02/2014</t>
   </si>
   <si>
-    <t>SCHOLAR FAB ORGANISATION</t>
-[...7 lines deleted...]
-  <si>
     <t>L'UNION DES ENTREPRISES DE LA FILIERE DU SPORT DES LOISIRS DU CYCLE ET DE LA MOBILITE (L'UNION SPORT ET CYCLE)</t>
   </si>
   <si>
     <t>STADE JEAN BOUIN 33 AU 35 33 RUE NUNGESSER ET COLI 75116 PARIS</t>
   </si>
   <si>
     <t>30/11/2016</t>
   </si>
   <si>
     <t>03/03/2025</t>
   </si>
   <si>
     <t>27 RUE DU COLONEL PIERRE AVIA 75015 PARIS</t>
   </si>
   <si>
     <t>29/08/2025</t>
   </si>
   <si>
     <t>34 RUE GUYNEMER 92130 ISSY-LES-MOULINEAUX</t>
   </si>
   <si>
     <t>78.30Z</t>
-  </si>
-[...7 lines deleted...]
-    <t>04/07/2011</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
@@ -969,301 +969,301 @@
       <c r="F9" s="2" t="s">
         <v>43</v>
       </c>
       <c r="G9" s="2"/>
       <c r="H9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I9" s="3" t="s">
         <v>29</v>
       </c>
       <c r="J9" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K9" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L9" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M9" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="1">
-        <v>48355542100021</v>
+        <v>53427748800019</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>44</v>
       </c>
       <c r="D10" s="2"/>
       <c r="E10" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>46</v>
       </c>
       <c r="G10" s="2"/>
       <c r="H10" s="2" t="s">
         <v>47</v>
       </c>
       <c r="I10" s="3">
-        <v>73320038132</v>
+        <v>82380510238</v>
       </c>
       <c r="J10" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K10" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="L10" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M10" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="1">
-        <v>49069784400036</v>
+        <v>44492238900010</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>48</v>
       </c>
       <c r="D11" s="2"/>
       <c r="E11" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>50</v>
       </c>
       <c r="G11" s="2"/>
       <c r="H11" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="I11" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="I11" s="3"/>
       <c r="J11" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K11" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="L11" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M11" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="1">
-        <v>44492238900010</v>
+        <v>48355542100021</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>51</v>
       </c>
       <c r="D12" s="2"/>
       <c r="E12" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>53</v>
       </c>
       <c r="G12" s="2"/>
       <c r="H12" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="I12" s="3"/>
+      <c r="I12" s="3">
+        <v>73320038132</v>
+      </c>
       <c r="J12" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K12" s="2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="L12" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M12" s="2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="1">
-        <v>82439703800012</v>
+        <v>49069784400036</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>33</v>
+        <v>13</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>54</v>
       </c>
       <c r="D13" s="2"/>
       <c r="E13" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>56</v>
       </c>
-      <c r="G13" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G13" s="2"/>
       <c r="H13" s="2" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="I13" s="3"/>
+        <v>47</v>
+      </c>
+      <c r="I13" s="3">
+        <v>24450240545</v>
+      </c>
       <c r="J13" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K13" s="2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="L13" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M13" s="2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="1">
-        <v>82439703800020</v>
+        <v>82439703800012</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>33</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="D14" s="2"/>
       <c r="E14" s="2" t="s">
         <v>58</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="G14" s="2" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="H14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I14" s="3"/>
       <c r="J14" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K14" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L14" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M14" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="1">
-        <v>82439703800038</v>
+        <v>82439703800020</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="D15" s="2"/>
       <c r="E15" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="F15" s="2" t="s">
         <v>60</v>
       </c>
-      <c r="F15" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G15" s="2"/>
+      <c r="G15" s="2" t="s">
+        <v>62</v>
+      </c>
       <c r="H15" s="2" t="s">
-        <v>61</v>
+        <v>18</v>
       </c>
       <c r="I15" s="3"/>
       <c r="J15" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K15" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L15" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M15" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="1">
-        <v>53427748800019</v>
+        <v>82439703800038</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="D16" s="2"/>
       <c r="E16" s="2" t="s">
         <v>63</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="G16" s="2"/>
       <c r="H16" s="2" t="s">
-        <v>47</v>
-[...3 lines deleted...]
-      </c>
+        <v>64</v>
+      </c>
+      <c r="I16" s="3"/>
       <c r="J16" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K16" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L16" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M16" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
@@ -1276,31 +1276,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/23/2026 02:08:28</dc:description>
+  <dc:description>Export en date du 07/27/2026 06:14:33</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>