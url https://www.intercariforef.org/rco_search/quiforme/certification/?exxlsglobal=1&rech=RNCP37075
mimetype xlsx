--- v0 (2026-02-22)
+++ v1 (2026-04-10)
@@ -214,71 +214,80 @@
   <si>
     <t>CAMPUS MILLENIUM 690 RUE ALFRED NOBEL 34000 MONTPELLIER</t>
   </si>
   <si>
     <t>INSTITUT BRETON D'EDUCATION PERMANENTE</t>
   </si>
   <si>
     <t>4 RUE MICHELINE OSTERMEYER 35000 RENNES</t>
   </si>
   <si>
     <t>14/02/2019</t>
   </si>
   <si>
     <t>85.59A</t>
   </si>
   <si>
     <t>IPAC</t>
   </si>
   <si>
     <t>BATIMENT HELIOPOLIS ENTREE H 16 RUE DU TOUR DE L’EAU 38400 SAINT-MARTIN-D'HERES</t>
   </si>
   <si>
     <t>16/03/2015</t>
   </si>
   <si>
+    <t>Fermé</t>
+  </si>
+  <si>
+    <t>NEO</t>
+  </si>
+  <si>
+    <t>LOTISSEMENT HARGUINA 1 32 ALLEE CHOPIN 64990 MOUGUERRE</t>
+  </si>
+  <si>
+    <t>22/01/2025</t>
+  </si>
+  <si>
     <t>FCF-ARGOS</t>
   </si>
   <si>
     <t>20 RUE GAMBETTA 25000 BESANCON</t>
   </si>
   <si>
     <t>01/01/2019</t>
   </si>
   <si>
     <t>E S G M ECOLE SUP GESTION MANAGEMENT</t>
   </si>
   <si>
     <t>14 RUE GUSTAVE HIRN 68200 MULHOUSE</t>
   </si>
   <si>
     <t>01/01/2024</t>
   </si>
   <si>
-    <t>Fermé</t>
-[...1 lines deleted...]
-  <si>
     <t>INSTITUT SUPERIEUR TOURANGEAU PAR ABREVIATION IST</t>
   </si>
   <si>
     <t>01/02/2019</t>
   </si>
   <si>
     <t>85.32Z</t>
   </si>
   <si>
     <t>ECO COM</t>
   </si>
   <si>
     <t>ISCOM MY DIGITAL SCHOOL</t>
   </si>
   <si>
     <t>57 RUE PIERRE MAUROY 59800 LILLE</t>
   </si>
   <si>
     <t>01/09/2013</t>
   </si>
   <si>
     <t>CENTRE OASIS BAT. PALMERAIE 30 ALLEE DE LA PEPINIERE - OASIS 80480 DURY</t>
   </si>
   <si>
     <t>PIGIER - L'ECOLE DU COMMERCE</t>
@@ -359,59 +368,50 @@
     <t>02/03/2021</t>
   </si>
   <si>
     <t>BATIMENT E 10 RUE EDOUARD MIGNOT 51100 REIMS</t>
   </si>
   <si>
     <t>22/07/2021</t>
   </si>
   <si>
     <t>LE BIHAN ACADEMIE (LBA)</t>
   </si>
   <si>
     <t>8 AVENUE JEAN BERTIN 21000 DIJON</t>
   </si>
   <si>
     <t>03/01/2022</t>
   </si>
   <si>
     <t>INSTITUT SUPERIEUR ORLEANAIS</t>
   </si>
   <si>
     <t>23 BOULEVARD JEAN JAURES 45000 ORLEANS</t>
   </si>
   <si>
     <t>11/02/2022</t>
-  </si>
-[...7 lines deleted...]
-    <t>22/01/2025</t>
   </si>
   <si>
     <t>CLERMONT AVENIR ALTERNANCE</t>
   </si>
   <si>
     <t>88 RUE PIERRE ESTIENNE 63000 CLERMONT-FERRAND</t>
   </si>
   <si>
     <t>07/04/2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1525,711 +1525,711 @@
       <c r="F19" s="2" t="s">
         <v>65</v>
       </c>
       <c r="G19" s="2"/>
       <c r="H19" s="2" t="s">
         <v>55</v>
       </c>
       <c r="I19" s="3">
         <v>82740024674</v>
       </c>
       <c r="J19" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K19" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L19" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M19" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="1">
-        <v>42021942000031</v>
+        <v>91521149400017</v>
       </c>
       <c r="B20" s="2" t="s">
-        <v>13</v>
+        <v>66</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D20" s="2"/>
       <c r="E20" s="2" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="G20" s="2"/>
+        <v>42</v>
+      </c>
+      <c r="G20" s="2" t="s">
+        <v>69</v>
+      </c>
       <c r="H20" s="2" t="s">
         <v>62</v>
       </c>
-      <c r="I20" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="I20" s="3"/>
       <c r="J20" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K20" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="L20" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M20" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="1">
-        <v>42050092800056</v>
+        <v>42021942000031</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D21" s="2"/>
       <c r="E21" s="2" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G21" s="2"/>
       <c r="H21" s="2" t="s">
         <v>62</v>
       </c>
       <c r="I21" s="3">
-        <v>42680123568</v>
+        <v>43250148525</v>
       </c>
       <c r="J21" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K21" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L21" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M21" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="1">
-        <v>42975186000033</v>
+        <v>42050092800056</v>
       </c>
       <c r="B22" s="2" t="s">
-        <v>72</v>
+        <v>13</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>73</v>
       </c>
       <c r="D22" s="2"/>
       <c r="E22" s="2" t="s">
-        <v>53</v>
+        <v>74</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>74</v>
-[...3 lines deleted...]
-      </c>
+        <v>75</v>
+      </c>
+      <c r="G22" s="2"/>
       <c r="H22" s="2" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="I22" s="3"/>
+        <v>62</v>
+      </c>
+      <c r="I22" s="3">
+        <v>42680123568</v>
+      </c>
       <c r="J22" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K22" s="2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="L22" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M22" s="2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="1">
-        <v>48017681700066</v>
+        <v>42975186000033</v>
       </c>
       <c r="B23" s="2" t="s">
-        <v>13</v>
+        <v>66</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>76</v>
       </c>
-      <c r="D23" s="2" t="s">
+      <c r="D23" s="2"/>
+      <c r="E23" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="F23" s="2" t="s">
         <v>77</v>
       </c>
-      <c r="E23" s="2" t="s">
+      <c r="G23" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="H23" s="2" t="s">
         <v>78</v>
       </c>
-      <c r="F23" s="2" t="s">
-[...8 lines deleted...]
-      </c>
+      <c r="I23" s="3"/>
       <c r="J23" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K23" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="L23" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="M23" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="1">
-        <v>48017681700116</v>
+        <v>48017681700066</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="D24" s="2" t="s">
-        <v>15</v>
+        <v>80</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>48</v>
+        <v>82</v>
       </c>
       <c r="G24" s="2"/>
       <c r="H24" s="2" t="s">
         <v>62</v>
       </c>
       <c r="I24" s="3">
         <v>11754890075</v>
       </c>
       <c r="J24" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K24" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L24" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M24" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="1">
-        <v>48017681700181</v>
+        <v>48017681700116</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="D25" s="2" t="s">
-        <v>81</v>
+        <v>15</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>83</v>
+        <v>48</v>
       </c>
       <c r="G25" s="2"/>
       <c r="H25" s="2" t="s">
         <v>62</v>
       </c>
       <c r="I25" s="3">
         <v>11754890075</v>
       </c>
       <c r="J25" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K25" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L25" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M25" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="1">
-        <v>48017681700199</v>
+        <v>48017681700181</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="D26" s="2" t="s">
-        <v>15</v>
+        <v>84</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="G26" s="2"/>
       <c r="H26" s="2" t="s">
         <v>62</v>
       </c>
       <c r="I26" s="3">
         <v>11754890075</v>
       </c>
       <c r="J26" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K26" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L26" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M26" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" s="1">
-        <v>51009723100078</v>
+        <v>48017681700199</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>85</v>
-[...1 lines deleted...]
-      <c r="D27" s="2"/>
+        <v>79</v>
+      </c>
+      <c r="D27" s="2" t="s">
+        <v>15</v>
+      </c>
       <c r="E27" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="F27" s="2" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="G27" s="2"/>
       <c r="H27" s="2" t="s">
         <v>62</v>
       </c>
       <c r="I27" s="3">
-        <v>11754783975</v>
+        <v>11754890075</v>
       </c>
       <c r="J27" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K27" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L27" s="2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="M27" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="1">
-        <v>53900509000037</v>
+        <v>51009723100078</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>88</v>
       </c>
-      <c r="D28" s="2" t="s">
+      <c r="D28" s="2"/>
+      <c r="E28" s="2" t="s">
         <v>89</v>
       </c>
-      <c r="E28" s="2" t="s">
+      <c r="F28" s="2" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="G28" s="2"/>
       <c r="H28" s="2" t="s">
-        <v>75</v>
+        <v>62</v>
       </c>
       <c r="I28" s="3">
-        <v>93131428613</v>
+        <v>11754783975</v>
       </c>
       <c r="J28" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K28" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L28" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M28" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="1">
-        <v>67080157000037</v>
+        <v>53900509000037</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C29" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="D29" s="2" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>94</v>
       </c>
       <c r="G29" s="2"/>
       <c r="H29" s="2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="I29" s="3">
-        <v>73310006731</v>
+        <v>93131428613</v>
       </c>
       <c r="J29" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K29" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L29" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M29" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="1">
-        <v>78937972400030</v>
+        <v>67080157000037</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="D30" s="2"/>
+      <c r="D30" s="2" t="s">
+        <v>15</v>
+      </c>
       <c r="E30" s="2" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>97</v>
       </c>
       <c r="G30" s="2"/>
       <c r="H30" s="2" t="s">
-        <v>18</v>
+        <v>78</v>
       </c>
       <c r="I30" s="3">
-        <v>21100077010</v>
+        <v>73310006731</v>
       </c>
       <c r="J30" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K30" s="2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="L30" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M30" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="1">
-        <v>82791890500031</v>
+        <v>78937972400030</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>98</v>
       </c>
       <c r="D31" s="2"/>
       <c r="E31" s="2" t="s">
         <v>99</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>100</v>
       </c>
       <c r="G31" s="2"/>
       <c r="H31" s="2" t="s">
-        <v>75</v>
+        <v>18</v>
       </c>
       <c r="I31" s="3">
-        <v>44570373457</v>
+        <v>21100077010</v>
       </c>
       <c r="J31" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K31" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L31" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M31" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" s="1">
-        <v>85003894400011</v>
+        <v>82791890500031</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>101</v>
       </c>
       <c r="D32" s="2"/>
       <c r="E32" s="2" t="s">
         <v>102</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>103</v>
       </c>
       <c r="G32" s="2"/>
       <c r="H32" s="2" t="s">
-        <v>55</v>
+        <v>78</v>
       </c>
       <c r="I32" s="3">
-        <v>28760603776</v>
+        <v>44570373457</v>
       </c>
       <c r="J32" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K32" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="L32" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M32" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="1">
-        <v>89510863700011</v>
+        <v>85003894400011</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>104</v>
       </c>
       <c r="D33" s="2"/>
       <c r="E33" s="2" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>106</v>
       </c>
       <c r="G33" s="2"/>
       <c r="H33" s="2" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="I33" s="3">
-        <v>44510218751</v>
+        <v>28760603776</v>
       </c>
       <c r="J33" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K33" s="2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="L33" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M33" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="1">
-        <v>89510863700029</v>
+        <v>89510863700011</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C34" s="2" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="D34" s="2"/>
       <c r="E34" s="2" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F34" s="2" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="G34" s="2"/>
       <c r="H34" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I34" s="3">
         <v>44510218751</v>
       </c>
       <c r="J34" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K34" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L34" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M34" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" s="1">
-        <v>90951181800017</v>
+        <v>89510863700029</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C35" s="2" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="D35" s="2"/>
       <c r="E35" s="2" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>111</v>
       </c>
       <c r="G35" s="2"/>
       <c r="H35" s="2" t="s">
-        <v>62</v>
+        <v>18</v>
       </c>
       <c r="I35" s="3">
-        <v>27210434021</v>
+        <v>44510218751</v>
       </c>
       <c r="J35" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K35" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="L35" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M35" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="1">
-        <v>91033092700013</v>
+        <v>90951181800017</v>
       </c>
       <c r="B36" s="2" t="s">
-        <v>72</v>
+        <v>13</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>112</v>
       </c>
       <c r="D36" s="2"/>
       <c r="E36" s="2" t="s">
         <v>113</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="G36" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G36" s="2"/>
       <c r="H36" s="2" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="I36" s="3"/>
+        <v>62</v>
+      </c>
+      <c r="I36" s="3">
+        <v>27210434021</v>
+      </c>
       <c r="J36" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K36" s="2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="L36" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M36" s="2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="1">
-        <v>91521149400017</v>
+        <v>91033092700013</v>
       </c>
       <c r="B37" s="2" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>115</v>
       </c>
       <c r="D37" s="2"/>
       <c r="E37" s="2" t="s">
         <v>116</v>
       </c>
       <c r="F37" s="2" t="s">
-        <v>42</v>
+        <v>117</v>
       </c>
       <c r="G37" s="2" t="s">
-        <v>117</v>
+        <v>54</v>
       </c>
       <c r="H37" s="2" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="I37" s="3"/>
       <c r="J37" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K37" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L37" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M37" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="1">
         <v>93974520400023</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>118</v>
       </c>
@@ -2292,31 +2292,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 02/22/2026 22:07:12</dc:description>
+  <dc:description>Export en date du 04/11/2026 01:08:26</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>