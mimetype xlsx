--- v1 (2026-04-10)
+++ v2 (2026-06-27)
@@ -214,204 +214,204 @@
   <si>
     <t>CAMPUS MILLENIUM 690 RUE ALFRED NOBEL 34000 MONTPELLIER</t>
   </si>
   <si>
     <t>INSTITUT BRETON D'EDUCATION PERMANENTE</t>
   </si>
   <si>
     <t>4 RUE MICHELINE OSTERMEYER 35000 RENNES</t>
   </si>
   <si>
     <t>14/02/2019</t>
   </si>
   <si>
     <t>85.59A</t>
   </si>
   <si>
     <t>IPAC</t>
   </si>
   <si>
     <t>BATIMENT HELIOPOLIS ENTREE H 16 RUE DU TOUR DE L’EAU 38400 SAINT-MARTIN-D'HERES</t>
   </si>
   <si>
     <t>16/03/2015</t>
   </si>
   <si>
+    <t>FCF-ARGOS</t>
+  </si>
+  <si>
+    <t>20 RUE GAMBETTA 25000 BESANCON</t>
+  </si>
+  <si>
+    <t>01/01/2019</t>
+  </si>
+  <si>
+    <t>E S G M ECOLE SUP GESTION MANAGEMENT</t>
+  </si>
+  <si>
+    <t>14 RUE GUSTAVE HIRN 68200 MULHOUSE</t>
+  </si>
+  <si>
+    <t>01/01/2024</t>
+  </si>
+  <si>
     <t>Fermé</t>
   </si>
   <si>
+    <t>INSTITUT SUPERIEUR TOURANGEAU PAR ABREVIATION IST</t>
+  </si>
+  <si>
+    <t>01/02/2019</t>
+  </si>
+  <si>
+    <t>85.32Z</t>
+  </si>
+  <si>
+    <t>ECO COM</t>
+  </si>
+  <si>
+    <t>ISCOM MY DIGITAL SCHOOL</t>
+  </si>
+  <si>
+    <t>57 RUE PIERRE MAUROY 59800 LILLE</t>
+  </si>
+  <si>
+    <t>01/09/2013</t>
+  </si>
+  <si>
+    <t>CENTRE OASIS BAT. PALMERAIE 30 ALLEE DE LA PEPINIERE - OASIS 80480 DURY</t>
+  </si>
+  <si>
+    <t>PIGIER - L'ECOLE DU COMMERCE</t>
+  </si>
+  <si>
+    <t>75 RUE JEAN JAURES 59410 ANZIN</t>
+  </si>
+  <si>
+    <t>01/12/2024</t>
+  </si>
+  <si>
+    <t>110 RUE EMILE ZOLA 62300 LENS</t>
+  </si>
+  <si>
+    <t>L'ECOLE FRANCAISE</t>
+  </si>
+  <si>
+    <t>38 RUE ANATOLE FRANCE 92300 LEVALLOIS-PERRET</t>
+  </si>
+  <si>
+    <t>16/06/2022</t>
+  </si>
+  <si>
+    <t>LE COURS MESSIDORO L.C.M.</t>
+  </si>
+  <si>
+    <t>LE COURS MESSIDORO</t>
+  </si>
+  <si>
+    <t>142/146 142 AVENUE DE TOULON 13010 MARSEILLE</t>
+  </si>
+  <si>
+    <t>31/07/2020</t>
+  </si>
+  <si>
+    <t>INSTIT SUPER SECRET ETUD COMPT</t>
+  </si>
+  <si>
+    <t>8 RUE FRANCOISE D'EAUBONNE 31200 TOULOUSE</t>
+  </si>
+  <si>
+    <t>30/07/2013</t>
+  </si>
+  <si>
+    <t>BL FORMATION</t>
+  </si>
+  <si>
+    <t>217 AVENUE PIERRE BROSSOLETTE 10000 TROYES</t>
+  </si>
+  <si>
+    <t>20/09/2018</t>
+  </si>
+  <si>
+    <t>ML FORMATION</t>
+  </si>
+  <si>
+    <t>17 AVENUE ANDRE MALRAUX 57000 METZ</t>
+  </si>
+  <si>
+    <t>01/08/2019</t>
+  </si>
+  <si>
+    <t>CSMPRO</t>
+  </si>
+  <si>
+    <t>24 PLACE SAINT MARC 76000 ROUEN</t>
+  </si>
+  <si>
+    <t>05/04/2019</t>
+  </si>
+  <si>
+    <t>REIMS CHAMPAGNE FORMATION RC FORMATION</t>
+  </si>
+  <si>
+    <t>18 AVENUE DES LOMBARDS 10000 TROYES</t>
+  </si>
+  <si>
+    <t>02/03/2021</t>
+  </si>
+  <si>
+    <t>BATIMENT E 10 RUE EDOUARD MIGNOT 51100 REIMS</t>
+  </si>
+  <si>
+    <t>22/07/2021</t>
+  </si>
+  <si>
+    <t>LE BIHAN ACADEMIE (LBA)</t>
+  </si>
+  <si>
+    <t>8 AVENUE JEAN BERTIN 21000 DIJON</t>
+  </si>
+  <si>
+    <t>03/01/2022</t>
+  </si>
+  <si>
+    <t>INSTITUT SUPERIEUR ORLEANAIS</t>
+  </si>
+  <si>
+    <t>23 BOULEVARD JEAN JAURES 45000 ORLEANS</t>
+  </si>
+  <si>
+    <t>11/02/2022</t>
+  </si>
+  <si>
     <t>NEO</t>
   </si>
   <si>
     <t>LOTISSEMENT HARGUINA 1 32 ALLEE CHOPIN 64990 MOUGUERRE</t>
   </si>
   <si>
     <t>22/01/2025</t>
-  </si>
-[...142 lines deleted...]
-    <t>11/02/2022</t>
   </si>
   <si>
     <t>CLERMONT AVENIR ALTERNANCE</t>
   </si>
   <si>
     <t>88 RUE PIERRE ESTIENNE 63000 CLERMONT-FERRAND</t>
   </si>
   <si>
     <t>07/04/2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1525,711 +1525,711 @@
       <c r="F19" s="2" t="s">
         <v>65</v>
       </c>
       <c r="G19" s="2"/>
       <c r="H19" s="2" t="s">
         <v>55</v>
       </c>
       <c r="I19" s="3">
         <v>82740024674</v>
       </c>
       <c r="J19" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K19" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L19" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M19" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="1">
-        <v>91521149400017</v>
+        <v>42021942000031</v>
       </c>
       <c r="B20" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C20" s="2" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="D20" s="2"/>
       <c r="E20" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="F20" s="2" t="s">
         <v>68</v>
       </c>
-      <c r="F20" s="2" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G20" s="2"/>
       <c r="H20" s="2" t="s">
         <v>62</v>
       </c>
-      <c r="I20" s="3"/>
+      <c r="I20" s="3">
+        <v>43250148525</v>
+      </c>
       <c r="J20" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K20" s="2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="L20" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M20" s="2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="1">
-        <v>42021942000031</v>
+        <v>42050092800056</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="D21" s="2"/>
       <c r="E21" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="F21" s="2" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="G21" s="2"/>
       <c r="H21" s="2" t="s">
         <v>62</v>
       </c>
       <c r="I21" s="3">
-        <v>43250148525</v>
+        <v>42680123568</v>
       </c>
       <c r="J21" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K21" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L21" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M21" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="1">
-        <v>42050092800056</v>
+        <v>42975186000033</v>
       </c>
       <c r="B22" s="2" t="s">
-        <v>13</v>
+        <v>72</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>73</v>
       </c>
       <c r="D22" s="2"/>
       <c r="E22" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="F22" s="2" t="s">
         <v>74</v>
       </c>
-      <c r="F22" s="2" t="s">
+      <c r="G22" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="H22" s="2" t="s">
         <v>75</v>
       </c>
-      <c r="G22" s="2"/>
-[...5 lines deleted...]
-      </c>
+      <c r="I22" s="3"/>
       <c r="J22" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K22" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="L22" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M22" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="1">
-        <v>42975186000033</v>
+        <v>48017681700066</v>
       </c>
       <c r="B23" s="2" t="s">
-        <v>66</v>
+        <v>13</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>76</v>
       </c>
-      <c r="D23" s="2"/>
+      <c r="D23" s="2" t="s">
+        <v>77</v>
+      </c>
       <c r="E23" s="2" t="s">
-        <v>53</v>
+        <v>78</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>77</v>
-[...3 lines deleted...]
-      </c>
+        <v>79</v>
+      </c>
+      <c r="G23" s="2"/>
       <c r="H23" s="2" t="s">
-        <v>78</v>
-[...1 lines deleted...]
-      <c r="I23" s="3"/>
+        <v>62</v>
+      </c>
+      <c r="I23" s="3">
+        <v>11754890075</v>
+      </c>
       <c r="J23" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K23" s="2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="L23" s="2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="M23" s="2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="1">
-        <v>48017681700066</v>
+        <v>48017681700116</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="D24" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="E24" s="2" t="s">
         <v>80</v>
       </c>
-      <c r="E24" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F24" s="2" t="s">
-        <v>82</v>
+        <v>48</v>
       </c>
       <c r="G24" s="2"/>
       <c r="H24" s="2" t="s">
         <v>62</v>
       </c>
       <c r="I24" s="3">
         <v>11754890075</v>
       </c>
       <c r="J24" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K24" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L24" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M24" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="1">
-        <v>48017681700116</v>
+        <v>48017681700181</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="D25" s="2" t="s">
-        <v>15</v>
+        <v>81</v>
       </c>
       <c r="E25" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="F25" s="2" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="G25" s="2"/>
       <c r="H25" s="2" t="s">
         <v>62</v>
       </c>
       <c r="I25" s="3">
         <v>11754890075</v>
       </c>
       <c r="J25" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K25" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L25" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M25" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="1">
-        <v>48017681700181</v>
+        <v>48017681700199</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="D26" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="E26" s="2" t="s">
         <v>84</v>
       </c>
-      <c r="E26" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F26" s="2" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="G26" s="2"/>
       <c r="H26" s="2" t="s">
         <v>62</v>
       </c>
       <c r="I26" s="3">
         <v>11754890075</v>
       </c>
       <c r="J26" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K26" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L26" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M26" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" s="1">
-        <v>48017681700199</v>
+        <v>51009723100078</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>79</v>
-[...3 lines deleted...]
-      </c>
+        <v>85</v>
+      </c>
+      <c r="D27" s="2"/>
       <c r="E27" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="2" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="G27" s="2"/>
       <c r="H27" s="2" t="s">
         <v>62</v>
       </c>
       <c r="I27" s="3">
-        <v>11754890075</v>
+        <v>11754783975</v>
       </c>
       <c r="J27" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K27" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L27" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="M27" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="1">
-        <v>51009723100078</v>
+        <v>53900509000037</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>88</v>
       </c>
-      <c r="D28" s="2"/>
+      <c r="D28" s="2" t="s">
+        <v>89</v>
+      </c>
       <c r="E28" s="2" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G28" s="2"/>
       <c r="H28" s="2" t="s">
-        <v>62</v>
+        <v>75</v>
       </c>
       <c r="I28" s="3">
-        <v>11754783975</v>
+        <v>93131428613</v>
       </c>
       <c r="J28" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K28" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L28" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M28" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="1">
-        <v>53900509000037</v>
+        <v>67080157000037</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C29" s="2" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D29" s="2" t="s">
-        <v>92</v>
+        <v>15</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>94</v>
       </c>
       <c r="G29" s="2"/>
       <c r="H29" s="2" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I29" s="3">
-        <v>93131428613</v>
+        <v>73310006731</v>
       </c>
       <c r="J29" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K29" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L29" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M29" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="1">
-        <v>67080157000037</v>
+        <v>78937972400030</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="D30" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D30" s="2"/>
       <c r="E30" s="2" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>97</v>
       </c>
       <c r="G30" s="2"/>
       <c r="H30" s="2" t="s">
-        <v>78</v>
+        <v>18</v>
       </c>
       <c r="I30" s="3">
-        <v>73310006731</v>
+        <v>21100077010</v>
       </c>
       <c r="J30" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K30" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="L30" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M30" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="1">
-        <v>78937972400030</v>
+        <v>82791890500031</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>98</v>
       </c>
       <c r="D31" s="2"/>
       <c r="E31" s="2" t="s">
         <v>99</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>100</v>
       </c>
       <c r="G31" s="2"/>
       <c r="H31" s="2" t="s">
-        <v>18</v>
+        <v>75</v>
       </c>
       <c r="I31" s="3">
-        <v>21100077010</v>
+        <v>44570373457</v>
       </c>
       <c r="J31" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K31" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L31" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M31" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" s="1">
-        <v>82791890500031</v>
+        <v>85003894400011</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>101</v>
       </c>
       <c r="D32" s="2"/>
       <c r="E32" s="2" t="s">
         <v>102</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>103</v>
       </c>
       <c r="G32" s="2"/>
       <c r="H32" s="2" t="s">
-        <v>78</v>
+        <v>55</v>
       </c>
       <c r="I32" s="3">
-        <v>44570373457</v>
+        <v>28760603776</v>
       </c>
       <c r="J32" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K32" s="2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="L32" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M32" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="1">
-        <v>85003894400011</v>
+        <v>89510863700011</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>104</v>
       </c>
       <c r="D33" s="2"/>
       <c r="E33" s="2" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>106</v>
       </c>
       <c r="G33" s="2"/>
       <c r="H33" s="2" t="s">
-        <v>55</v>
+        <v>18</v>
       </c>
       <c r="I33" s="3">
-        <v>28760603776</v>
+        <v>44510218751</v>
       </c>
       <c r="J33" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K33" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="L33" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M33" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="1">
-        <v>89510863700011</v>
+        <v>89510863700029</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C34" s="2" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="D34" s="2"/>
       <c r="E34" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="F34" s="2" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="G34" s="2"/>
       <c r="H34" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I34" s="3">
         <v>44510218751</v>
       </c>
       <c r="J34" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K34" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L34" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M34" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" s="1">
-        <v>89510863700029</v>
+        <v>90951181800017</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C35" s="2" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="D35" s="2"/>
       <c r="E35" s="2" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>111</v>
       </c>
       <c r="G35" s="2"/>
       <c r="H35" s="2" t="s">
-        <v>18</v>
+        <v>62</v>
       </c>
       <c r="I35" s="3">
-        <v>44510218751</v>
+        <v>27210434021</v>
       </c>
       <c r="J35" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K35" s="2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="L35" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M35" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="1">
-        <v>90951181800017</v>
+        <v>91033092700013</v>
       </c>
       <c r="B36" s="2" t="s">
-        <v>13</v>
+        <v>72</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>112</v>
       </c>
       <c r="D36" s="2"/>
       <c r="E36" s="2" t="s">
         <v>113</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="G36" s="2"/>
+      <c r="G36" s="2" t="s">
+        <v>54</v>
+      </c>
       <c r="H36" s="2" t="s">
-        <v>62</v>
-[...3 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="I36" s="3"/>
       <c r="J36" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K36" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="L36" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M36" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="1">
-        <v>91033092700013</v>
+        <v>91521149400017</v>
       </c>
       <c r="B37" s="2" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>115</v>
       </c>
       <c r="D37" s="2"/>
       <c r="E37" s="2" t="s">
         <v>116</v>
       </c>
       <c r="F37" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="G37" s="2" t="s">
         <v>117</v>
       </c>
-      <c r="G37" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H37" s="2" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="I37" s="3"/>
       <c r="J37" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K37" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L37" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M37" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="1">
         <v>93974520400023</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>118</v>
       </c>
@@ -2292,31 +2292,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 04/11/2026 01:08:26</dc:description>
+  <dc:description>Export en date du 06/27/2026 09:14:24</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>