--- v2 (2026-06-27)
+++ v3 (2026-08-19)
@@ -154,51 +154,51 @@
   <si>
     <t>LE MILLENAIRE ALLEE JEAN-MARIE TJIBAOU 34000 MONTPELLIER</t>
   </si>
   <si>
     <t>31/12/2014</t>
   </si>
   <si>
     <t>MBWAY - MY DIGITAL SCHOOL - WIN SPORT SCHOOL - PI</t>
   </si>
   <si>
     <t>4 QUAI DES QUEYRIES 33100 BORDEAUX</t>
   </si>
   <si>
     <t>01/07/2022</t>
   </si>
   <si>
     <t>DIRECTION NATIONALE PIGIER</t>
   </si>
   <si>
     <t>27 RUE MAURICE FLANDIN 69003 LYON</t>
   </si>
   <si>
     <t>01/09/2022</t>
   </si>
   <si>
-    <t>PIGIER - MY DIGITAL SCHOOL</t>
+    <t>PIGIER - MY DIGITAL SCHOOL -  WIN SPORT SCHOOL</t>
   </si>
   <si>
     <t>8 RUE DES CINQ PIQUETS 54000 NANCY</t>
   </si>
   <si>
     <t>24/08/2023</t>
   </si>
   <si>
     <t>79 RUE CHRISTIAN MARTINEZ 30900 NIMES</t>
   </si>
   <si>
     <t>31/03/2024</t>
   </si>
   <si>
     <t>STUDIO M, STUDIO MERCIER, ESIMODE, CDAF</t>
   </si>
   <si>
     <t>54 RUE DU PECH 31100 TOULOUSE</t>
   </si>
   <si>
     <t>1 AVENUE DU GENERAL NIESSEL 37200 TOURS</t>
   </si>
   <si>
     <t>01/07/2025</t>
   </si>
@@ -208,51 +208,51 @@
   <si>
     <t>ORLEANS PLAZA ILOT DE LA RAPE RUE PIERRE-GILLES DE GENNES 45000 ORLEANS</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>CAMPUS MILLENIUM 690 RUE ALFRED NOBEL 34000 MONTPELLIER</t>
   </si>
   <si>
     <t>INSTITUT BRETON D'EDUCATION PERMANENTE</t>
   </si>
   <si>
     <t>4 RUE MICHELINE OSTERMEYER 35000 RENNES</t>
   </si>
   <si>
     <t>14/02/2019</t>
   </si>
   <si>
     <t>85.59A</t>
   </si>
   <si>
     <t>IPAC</t>
   </si>
   <si>
-    <t>BATIMENT HELIOPOLIS ENTREE H 16 RUE DU TOUR DE L’EAU 38400 SAINT-MARTIN-D'HERES</t>
+    <t>BATIMENT HELIOPOLIS ENTREE H 16 RUE DU TOUR DE L'EAU 38400 SAINT-MARTIN-D'HERES</t>
   </si>
   <si>
     <t>16/03/2015</t>
   </si>
   <si>
     <t>FCF-ARGOS</t>
   </si>
   <si>
     <t>20 RUE GAMBETTA 25000 BESANCON</t>
   </si>
   <si>
     <t>01/01/2019</t>
   </si>
   <si>
     <t>E S G M ECOLE SUP GESTION MANAGEMENT</t>
   </si>
   <si>
     <t>14 RUE GUSTAVE HIRN 68200 MULHOUSE</t>
   </si>
   <si>
     <t>01/01/2024</t>
   </si>
   <si>
     <t>Fermé</t>
   </si>
@@ -2292,31 +2292,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 06/27/2026 09:14:24</dc:description>
+  <dc:description>Export en date du 08/19/2026 18:28:11</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>