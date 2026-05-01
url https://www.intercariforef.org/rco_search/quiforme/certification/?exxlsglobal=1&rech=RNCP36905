--- v2 (2026-02-27)
+++ v3 (2026-05-01)
@@ -115,216 +115,216 @@
   <si>
     <t>01/01/2015</t>
   </si>
   <si>
     <t>85.32Z</t>
   </si>
   <si>
     <t>2376P009076</t>
   </si>
   <si>
     <t>LYCEE ENS GEN TECHNO GUSTAVE FLAUBERT</t>
   </si>
   <si>
     <t>GRETA ROUEN MARITIME</t>
   </si>
   <si>
     <t>40 AVENUE DU MONT AUX MALADES 76130 MONT-SAINT-AIGNAN</t>
   </si>
   <si>
     <t>22/09/1989</t>
   </si>
   <si>
     <t>2376P001876</t>
   </si>
   <si>
+    <t>DIGITAL BUSINESS SCHOOL</t>
+  </si>
+  <si>
+    <t>DBS</t>
+  </si>
+  <si>
+    <t>222 ALLEE DE L'AMERIQUE LATINE 30900 NIMES</t>
+  </si>
+  <si>
+    <t>13/07/2023</t>
+  </si>
+  <si>
+    <t>85.59B</t>
+  </si>
+  <si>
+    <t>P2M</t>
+  </si>
+  <si>
+    <t>TOTEM FORMATION</t>
+  </si>
+  <si>
+    <t>ZAC CHENE MORAND 296 ANNEAU DE LA GREE 35510 CESSON-SEVIGNE</t>
+  </si>
+  <si>
+    <t>01/10/2024</t>
+  </si>
+  <si>
+    <t>ANTEE FORMATION</t>
+  </si>
+  <si>
+    <t>42 RUE DE LA GITONNIERE 37300 JOUE-LES-TOURS</t>
+  </si>
+  <si>
+    <t>23/12/2021</t>
+  </si>
+  <si>
     <t>GROUPE BELMONT</t>
   </si>
   <si>
     <t>MONTFAVET 95 ALLEE CAMILLE CLAUDEL 84000 AVIGNON</t>
   </si>
   <si>
     <t>12/02/2018</t>
   </si>
   <si>
+    <t>NEVEN EDUCATION</t>
+  </si>
+  <si>
+    <t>PARC D'ACTIVITE DE L'ECHAN AVENUE SAINT-EXUPERY 06210 MANDELIEU-LA-NAPOULE</t>
+  </si>
+  <si>
+    <t>30/06/2004</t>
+  </si>
+  <si>
+    <t>INSTITUT EUROPEEN F 2I</t>
+  </si>
+  <si>
+    <t>10 COURS LOUIS LUMIERE 94300 VINCENNES</t>
+  </si>
+  <si>
+    <t>22/05/1998</t>
+  </si>
+  <si>
+    <t>22 RUE DES VIGNERONS 94300 VINCENNES</t>
+  </si>
+  <si>
+    <t>17/03/2021</t>
+  </si>
+  <si>
     <t>FORMATAGE LANGUEDOC</t>
   </si>
   <si>
     <t>OBJECTIF 3D OBJECTIF 3W OBJECTIF 3D GAME</t>
   </si>
   <si>
     <t>PARC SCIENTIFIQUE AGROPOLIS 1 2214 BOULEVARD DE LA LIRONDE 34980 MONTFERRIER-SUR-LEZ</t>
   </si>
   <si>
     <t>01/07/2010</t>
   </si>
   <si>
+    <t>ECOLE SCIENCES &amp; TECHNIQUES COMMERCIALES</t>
+  </si>
+  <si>
+    <t>19 RUE ESPERANDIEU 13001 MARSEILLE</t>
+  </si>
+  <si>
+    <t>01/10/2004</t>
+  </si>
+  <si>
+    <t>BP CONSEIL FORMATION</t>
+  </si>
+  <si>
+    <t>4 RUE DE SAVOIE 57800 FREYMING-MERLEBACH</t>
+  </si>
+  <si>
+    <t>01/03/2011</t>
+  </si>
+  <si>
     <t>ICADEMIE</t>
   </si>
   <si>
     <t>3 RUE RACINE 83000 TOULON</t>
   </si>
   <si>
     <t>12/04/2019</t>
   </si>
   <si>
     <t>STK</t>
   </si>
   <si>
     <t>ZAE HEIDEN EST 25 RUE DES PAYS-BAS 68310 WITTELSHEIM</t>
   </si>
   <si>
     <t>01/07/2021</t>
   </si>
   <si>
     <t>70.22Z</t>
   </si>
   <si>
     <t>1 RUE DE LA FORET 68040 INGERSHEIM</t>
   </si>
   <si>
     <t>17/02/2022</t>
   </si>
   <si>
-    <t>85.59B</t>
-[...52 lines deleted...]
-  <si>
     <t>ALTERNANCE BOURGOGNE</t>
   </si>
   <si>
     <t>10 BOULEVARD CARNOT 21000 DIJON</t>
   </si>
   <si>
     <t>20/08/2018</t>
   </si>
   <si>
-    <t>P2M</t>
-[...10 lines deleted...]
-  <si>
     <t>TOTEM INITIAL</t>
   </si>
   <si>
     <t>INSTITUT SAINT JOSEPH DE MONCEL</t>
   </si>
   <si>
     <t>8 PLACE DE L'EGLISE 60700 PONT-SAINTE-MAXENCE</t>
   </si>
   <si>
     <t>01/01/1983</t>
   </si>
   <si>
     <t>OPEN CAMPUS D'ANGERS</t>
   </si>
   <si>
     <t>2 RUE DE LA MARTINELLERIE 49800 TRELAZE</t>
   </si>
   <si>
     <t>01/09/2023</t>
   </si>
   <si>
     <t>CAMPUS D'ENSEIGNEMENT SUPERIEURE PRIVE DE BREST</t>
   </si>
   <si>
     <t>CESPB</t>
   </si>
   <si>
     <t>475 RUE JOSEPHINE PENCALET 29200 BREST</t>
   </si>
   <si>
     <t>25/09/2015</t>
-  </si>
-[...10 lines deleted...]
-    <t>13/07/2023</t>
   </si>
   <si>
     <t>DIGITAL PARK 801 AVENUE DES CHAMPS BLANCS 35510 CESSON-SEVIGNE</t>
   </si>
   <si>
     <t>29/06/2021</t>
   </si>
   <si>
     <t>Fermé</t>
   </si>
   <si>
     <t>FOREACH ACADEMY</t>
   </si>
   <si>
     <t>393 RUE DU GENERAL DE GAULLE 59700 MARCQ-EN-BARŒUL</t>
   </si>
   <si>
     <t>01/09/2020</t>
   </si>
   <si>
     <t>01/09/2025</t>
   </si>
   <si>
     <t>CAPEVO</t>
   </si>
@@ -888,710 +888,710 @@
       <c r="F4" s="2" t="s">
         <v>31</v>
       </c>
       <c r="G4" s="2"/>
       <c r="H4" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>21</v>
       </c>
       <c r="K4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L4" s="2" t="s">
         <v>21</v>
       </c>
       <c r="M4" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="1">
-        <v>37835655400030</v>
+        <v>82189143900035</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="D5" s="2"/>
+      <c r="D5" s="2" t="s">
+        <v>34</v>
+      </c>
       <c r="E5" s="2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F5" s="2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="G5" s="2"/>
       <c r="H5" s="2" t="s">
-        <v>18</v>
+        <v>37</v>
       </c>
       <c r="I5" s="3">
-        <v>93840077184</v>
+        <v>76300398630</v>
       </c>
       <c r="J5" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K5" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L5" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M5" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" s="1">
-        <v>43358961100030</v>
+        <v>52942598500049</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D6" s="2" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="E6" s="2" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="F6" s="2" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="G6" s="2"/>
       <c r="H6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I6" s="3">
-        <v>91340467734</v>
+        <v>53350892835</v>
       </c>
       <c r="J6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K6" s="2" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="L6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M6" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="1">
-        <v>48908897100093</v>
+        <v>47960778000042</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="D7" s="2"/>
+        <v>42</v>
+      </c>
+      <c r="D7" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="E7" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="G7" s="2"/>
       <c r="H7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I7" s="3">
-        <v>93830380583</v>
+        <v>24370223537</v>
       </c>
       <c r="J7" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="K7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M7" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="1">
-        <v>48953429700077</v>
+        <v>37835655400030</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D8" s="2"/>
       <c r="E8" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="G8" s="2"/>
       <c r="H8" s="2" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="I8" s="3">
-        <v>42680169768</v>
+        <v>93840077184</v>
       </c>
       <c r="J8" s="2" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="K8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L8" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M8" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="1">
-        <v>48953429700085</v>
+        <v>39945394300066</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="D9" s="2"/>
       <c r="E9" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="G9" s="2"/>
       <c r="H9" s="2" t="s">
-        <v>49</v>
+        <v>18</v>
       </c>
       <c r="I9" s="3">
-        <v>42680169768</v>
+        <v>93060290006</v>
       </c>
       <c r="J9" s="2" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="K9" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L9" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M9" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="1">
-        <v>39945394300066</v>
+        <v>41904518200013</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D10" s="2"/>
       <c r="E10" s="2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G10" s="2"/>
       <c r="H10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I10" s="3">
-        <v>93060290006</v>
+        <v>11940499794</v>
       </c>
       <c r="J10" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K10" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L10" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="M10" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="1">
-        <v>41904518200013</v>
+        <v>41904518200054</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="D11" s="2"/>
       <c r="E11" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>55</v>
       </c>
       <c r="G11" s="2"/>
       <c r="H11" s="2" t="s">
-        <v>18</v>
+        <v>37</v>
       </c>
       <c r="I11" s="3">
         <v>11940499794</v>
       </c>
       <c r="J11" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K11" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L11" s="2" t="s">
         <v>21</v>
       </c>
       <c r="M11" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="1">
-        <v>41904518200054</v>
+        <v>43358961100030</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="D12" s="2"/>
+        <v>56</v>
+      </c>
+      <c r="D12" s="2" t="s">
+        <v>57</v>
+      </c>
       <c r="E12" s="2" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="G12" s="2"/>
       <c r="H12" s="2" t="s">
-        <v>49</v>
+        <v>18</v>
       </c>
       <c r="I12" s="3">
-        <v>11940499794</v>
+        <v>91340467734</v>
       </c>
       <c r="J12" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K12" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L12" s="2" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="M12" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="1">
         <v>45103597600021</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="D13" s="2"/>
       <c r="E13" s="2" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="G13" s="2"/>
       <c r="H13" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I13" s="3">
         <v>93131133713</v>
       </c>
       <c r="J13" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K13" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L13" s="2" t="s">
         <v>21</v>
       </c>
       <c r="M13" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="1">
-        <v>47960778000042</v>
+        <v>48468982300033</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>61</v>
-[...3 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="D14" s="2"/>
       <c r="E14" s="2" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="G14" s="2"/>
       <c r="H14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I14" s="3">
-        <v>24370223537</v>
+        <v>41570246157</v>
       </c>
       <c r="J14" s="2" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="K14" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L14" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M14" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="1">
-        <v>48468982300033</v>
+        <v>48908897100093</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="D15" s="2"/>
       <c r="E15" s="2" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="G15" s="2"/>
       <c r="H15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I15" s="3">
-        <v>41570246157</v>
+        <v>93830380583</v>
       </c>
       <c r="J15" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K15" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L15" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M15" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="1">
-        <v>52757351300043</v>
+        <v>48953429700077</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="D16" s="2"/>
       <c r="E16" s="2" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="G16" s="2"/>
       <c r="H16" s="2" t="s">
-        <v>18</v>
+        <v>72</v>
       </c>
       <c r="I16" s="3">
-        <v>26710200071</v>
+        <v>42680169768</v>
       </c>
       <c r="J16" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="K16" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L16" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M16" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="1">
-        <v>52942598500049</v>
+        <v>48953429700085</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>70</v>
-[...3 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="D17" s="2"/>
       <c r="E17" s="2" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G17" s="2"/>
       <c r="H17" s="2" t="s">
-        <v>18</v>
+        <v>37</v>
       </c>
       <c r="I17" s="3">
-        <v>53350892835</v>
+        <v>42680169768</v>
       </c>
       <c r="J17" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="K17" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="L17" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M17" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="1">
-        <v>75387607700037</v>
+        <v>52757351300043</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>74</v>
-[...3 lines deleted...]
-      </c>
+        <v>75</v>
+      </c>
+      <c r="D18" s="2"/>
       <c r="E18" s="2" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="G18" s="2"/>
       <c r="H18" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I18" s="3">
-        <v>53351053635</v>
+        <v>26710200071</v>
       </c>
       <c r="J18" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K18" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L18" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M18" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="1">
-        <v>78056726900029</v>
+        <v>75387607700037</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="D19" s="2"/>
+        <v>78</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>78</v>
+      </c>
       <c r="E19" s="2" t="s">
-        <v>76</v>
+        <v>40</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>77</v>
+        <v>41</v>
       </c>
       <c r="G19" s="2"/>
       <c r="H19" s="2" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="I19" s="3"/>
+        <v>18</v>
+      </c>
+      <c r="I19" s="3">
+        <v>53351053635</v>
+      </c>
       <c r="J19" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K19" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="L19" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M19" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="1">
-        <v>79874596400089</v>
+        <v>78056726900029</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D20" s="2"/>
       <c r="E20" s="2" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="G20" s="2"/>
       <c r="H20" s="2" t="s">
-        <v>49</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="I20" s="3"/>
       <c r="J20" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K20" s="2" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="L20" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M20" s="2" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="1">
-        <v>81398319400016</v>
+        <v>79874596400089</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>81</v>
-[...1 lines deleted...]
-      <c r="D21" s="2" t="s">
         <v>82</v>
       </c>
+      <c r="D21" s="2"/>
       <c r="E21" s="2" t="s">
         <v>83</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>84</v>
       </c>
       <c r="G21" s="2"/>
       <c r="H21" s="2" t="s">
-        <v>49</v>
+        <v>37</v>
       </c>
       <c r="I21" s="3">
-        <v>53290892529</v>
+        <v>52490305349</v>
       </c>
       <c r="J21" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K21" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L21" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M21" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="1">
-        <v>82189143900035</v>
+        <v>81398319400016</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>85</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>86</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>87</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>88</v>
       </c>
       <c r="G22" s="2"/>
       <c r="H22" s="2" t="s">
-        <v>49</v>
+        <v>37</v>
       </c>
       <c r="I22" s="3">
-        <v>76300398630</v>
+        <v>53290892529</v>
       </c>
       <c r="J22" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K22" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L22" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M22" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="1">
         <v>84069177800020</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C23" s="2">
         <v>301</v>
       </c>
       <c r="D23" s="2"/>
@@ -1655,51 +1655,51 @@
         <v>20</v>
       </c>
       <c r="M24" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="1">
         <v>91474519500018</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>96</v>
       </c>
       <c r="D25" s="2"/>
       <c r="E25" s="2" t="s">
         <v>97</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>98</v>
       </c>
       <c r="G25" s="2"/>
       <c r="H25" s="2" t="s">
-        <v>49</v>
+        <v>37</v>
       </c>
       <c r="I25" s="3">
         <v>84010255201</v>
       </c>
       <c r="J25" s="2" t="s">
         <v>20</v>
       </c>
       <c r="K25" s="2" t="s">
         <v>21</v>
       </c>
       <c r="L25" s="2" t="s">
         <v>20</v>
       </c>
       <c r="M25" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="1">
         <v>92066345700025</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C26" s="2" t="s">
@@ -1764,31 +1764,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 02/27/2026 07:21:30</dc:description>
+  <dc:description>Export en date du 05/01/2026 20:30:12</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>