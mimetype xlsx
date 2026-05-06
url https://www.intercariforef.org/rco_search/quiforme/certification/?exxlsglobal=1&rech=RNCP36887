--- v2 (2026-02-14)
+++ v3 (2026-05-06)
@@ -196,51 +196,51 @@
   <si>
     <t>CENTRE DE FORMATION ET D'APPRENTISSAGE AUX METIERS</t>
   </si>
   <si>
     <t>288 RUE CLAUDE BERNARD 71000 MACON</t>
   </si>
   <si>
     <t>01/02/2021</t>
   </si>
   <si>
     <t>CHAMB COMMERC INDUSTRIE NICE COTE D'AZUR</t>
   </si>
   <si>
     <t>20 BOULEVARD CARABACEL 06000 NICE</t>
   </si>
   <si>
     <t>01/03/1983</t>
   </si>
   <si>
     <t>9306P001706</t>
   </si>
   <si>
     <t>CHAMBRE DE COMMERCE ET D'INDUSTRIE LE MANS SARTHE</t>
   </si>
   <si>
-    <t>CFA CCI LE MANS</t>
+    <t>CAMPUS CCI LE MANS SARTHE</t>
   </si>
   <si>
     <t>LA CALIFORNIE 132 RUE HENRI CHAMPION 72100 LE MANS</t>
   </si>
   <si>
     <t>28/12/1983</t>
   </si>
   <si>
     <t>METROPOLE D'AIX-MARSEILLE-PROVENCE</t>
   </si>
   <si>
     <t>58 BOULEVARD CHARLES LIVON 13007 MARSEILLE</t>
   </si>
   <si>
     <t>01/01/2016</t>
   </si>
   <si>
     <t>84.11Z</t>
   </si>
   <si>
     <t>9313P003213</t>
   </si>
   <si>
     <t>INSTITUT DES METIERS DE SAINT ETIENNE</t>
   </si>
@@ -1260,51 +1260,51 @@
         <v>59</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>60</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>61</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>62</v>
       </c>
       <c r="G14" s="2"/>
       <c r="H14" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I14" s="3">
         <v>52720101272</v>
       </c>
       <c r="J14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L14" s="2" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="M14" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="1">
         <v>20005480700017</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D15" s="2"/>
       <c r="E15" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>65</v>
       </c>
       <c r="G15" s="2"/>
       <c r="H15" s="2" t="s">
         <v>66</v>
@@ -1801,31 +1801,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 02/14/2026 08:38:38</dc:description>
+  <dc:description>Export en date du 05/06/2026 21:40:01</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>