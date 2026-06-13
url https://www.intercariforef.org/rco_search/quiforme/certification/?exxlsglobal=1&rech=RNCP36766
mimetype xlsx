--- v2 (2026-03-16)
+++ v3 (2026-06-13)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="QUIFORME" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'QUIFORME'!$A$1:$M$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
   <si>
     <t>SIRET</t>
   </si>
   <si>
     <t>ÉTAT ADMINISTRATIF</t>
   </si>
   <si>
     <t>RAISON SOCIALE</t>
   </si>
   <si>
     <t>ENSEIGNE</t>
   </si>
   <si>
     <t>ADRESSE</t>
   </si>
   <si>
     <t>DATE D'OUVERTURE</t>
   </si>
   <si>
     <t>DATE DE FERMETURE</t>
   </si>
   <si>
     <t>CODE APE</t>
   </si>
   <si>
@@ -284,50 +284,53 @@
     <t>01/01/2017</t>
   </si>
   <si>
     <t>Fermé</t>
   </si>
   <si>
     <t>25 RUE PHILIPPE LEBON 76600 LE HAVRE</t>
   </si>
   <si>
     <t>01/02/2017</t>
   </si>
   <si>
     <t>01/07/2024</t>
   </si>
   <si>
     <t>LYCEE F BUISSON (CNAM) 6 RUE AUGUSTE HOUZEAU 76500 ELBEUF</t>
   </si>
   <si>
     <t>31/10/2024</t>
   </si>
   <si>
     <t>BAT 0 - PLATEAU DE L'ESPACE 1 AVENUE HUBERT CURIEN 27200 VERNON</t>
   </si>
   <si>
     <t>01/10/2018</t>
+  </si>
+  <si>
+    <t>31/03/2026</t>
   </si>
   <si>
     <t>FACULTE DES SCIENCES AVENUE DE L'UNIVERSITE 76800 SAINT-ETIENNE-DU-ROUVRAY</t>
   </si>
   <si>
     <t>17/09/2020</t>
   </si>
   <si>
     <t>8 AVENUE NORMANDIE SUSSEX 76200 DIEPPE</t>
   </si>
   <si>
     <t>01/06/2021</t>
   </si>
   <si>
     <t>01/01/2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#"/>
   </numFmts>
   <fonts count="2">
@@ -1566,138 +1569,138 @@
       <c r="G23" s="2" t="s">
         <v>87</v>
       </c>
       <c r="H23" s="2" t="s">
         <v>42</v>
       </c>
       <c r="I23" s="3"/>
       <c r="J23" s="2" t="s">
         <v>28</v>
       </c>
       <c r="K23" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L23" s="2" t="s">
         <v>28</v>
       </c>
       <c r="M23" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="1">
         <v>82456546900072</v>
       </c>
       <c r="B24" s="2" t="s">
-        <v>13</v>
+        <v>82</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>79</v>
       </c>
       <c r="D24" s="2"/>
       <c r="E24" s="2" t="s">
         <v>88</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>89</v>
       </c>
-      <c r="G24" s="2"/>
+      <c r="G24" s="2" t="s">
+        <v>90</v>
+      </c>
       <c r="H24" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="I24" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="I24" s="3"/>
       <c r="J24" s="2" t="s">
         <v>28</v>
       </c>
       <c r="K24" s="2" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="L24" s="2" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="M24" s="2" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="1">
         <v>82456546900080</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>79</v>
       </c>
       <c r="D25" s="2"/>
       <c r="E25" s="2" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="G25" s="2"/>
       <c r="H25" s="2" t="s">
         <v>42</v>
       </c>
       <c r="I25" s="3">
         <v>28140302014</v>
       </c>
       <c r="J25" s="2" t="s">
         <v>28</v>
       </c>
       <c r="K25" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L25" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M25" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="1">
         <v>82456546900106</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>82</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>79</v>
       </c>
       <c r="D26" s="2"/>
       <c r="E26" s="2" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="G26" s="2" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="H26" s="2" t="s">
         <v>42</v>
       </c>
       <c r="I26" s="3"/>
       <c r="J26" s="2" t="s">
         <v>28</v>
       </c>
       <c r="K26" s="2" t="s">
         <v>28</v>
       </c>
       <c r="L26" s="2" t="s">
         <v>28</v>
       </c>
       <c r="M26" s="2" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
@@ -1726,31 +1729,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 03/16/2026 23:24:59</dc:description>
+  <dc:description>Export en date du 06/13/2026 12:41:13</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>