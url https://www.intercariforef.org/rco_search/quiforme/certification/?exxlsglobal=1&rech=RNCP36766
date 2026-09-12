--- v3 (2026-06-13)
+++ v4 (2026-09-12)
@@ -1484,51 +1484,51 @@
       </c>
       <c r="C21" s="2" t="s">
         <v>79</v>
       </c>
       <c r="D21" s="2"/>
       <c r="E21" s="2" t="s">
         <v>80</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>81</v>
       </c>
       <c r="G21" s="2"/>
       <c r="H21" s="2" t="s">
         <v>42</v>
       </c>
       <c r="I21" s="3">
         <v>28140302014</v>
       </c>
       <c r="J21" s="2" t="s">
         <v>28</v>
       </c>
       <c r="K21" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L21" s="2" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="M21" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="1">
         <v>82456546900056</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>82</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>79</v>
       </c>
       <c r="D22" s="2"/>
       <c r="E22" s="2" t="s">
         <v>83</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>84</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>85</v>
       </c>
@@ -1632,51 +1632,51 @@
       </c>
       <c r="C25" s="2" t="s">
         <v>79</v>
       </c>
       <c r="D25" s="2"/>
       <c r="E25" s="2" t="s">
         <v>91</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>92</v>
       </c>
       <c r="G25" s="2"/>
       <c r="H25" s="2" t="s">
         <v>42</v>
       </c>
       <c r="I25" s="3">
         <v>28140302014</v>
       </c>
       <c r="J25" s="2" t="s">
         <v>28</v>
       </c>
       <c r="K25" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L25" s="2" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="M25" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="1">
         <v>82456546900106</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>82</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>79</v>
       </c>
       <c r="D26" s="2"/>
       <c r="E26" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>94</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>95</v>
       </c>
@@ -1729,31 +1729,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 06/13/2026 12:41:13</dc:description>
+  <dc:description>Export en date du 09/12/2026 23:13:17</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>