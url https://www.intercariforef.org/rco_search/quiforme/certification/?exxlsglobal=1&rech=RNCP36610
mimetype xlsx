--- v1 (2026-02-24)
+++ v2 (2026-05-09)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="QUIFORME" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'QUIFORME'!$A$1:$M$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="149">
   <si>
     <t>SIRET</t>
   </si>
   <si>
     <t>ÉTAT ADMINISTRATIF</t>
   </si>
   <si>
     <t>RAISON SOCIALE</t>
   </si>
   <si>
     <t>ENSEIGNE</t>
   </si>
   <si>
     <t>ADRESSE</t>
   </si>
   <si>
     <t>DATE D'OUVERTURE</t>
   </si>
   <si>
     <t>DATE DE FERMETURE</t>
   </si>
   <si>
     <t>CODE APE</t>
   </si>
   <si>
@@ -121,107 +121,107 @@
   <si>
     <t>9 RUE DES ARENES 75005 PARIS</t>
   </si>
   <si>
     <t>01/10/1999</t>
   </si>
   <si>
     <t>85.59B</t>
   </si>
   <si>
     <t>SIPCA</t>
   </si>
   <si>
     <t>23-25 23 AVENUE JEANNE D'ARC 94110 ARCUEIL</t>
   </si>
   <si>
     <t>06/09/2023</t>
   </si>
   <si>
     <t>70 RUE DES JACOBINS 80000 AMIENS</t>
   </si>
   <si>
     <t>15/10/2023</t>
   </si>
   <si>
-    <t>INSTITUT DE MANAGEMENT ECOLE SUP GESTION</t>
+    <t>INSTITUT DE MANAGEMENT DE L'ECOLE SUPERIEURE DE GESTION - IMESG</t>
   </si>
   <si>
     <t>25 RUE SAINT-AMBROISE 75011 PARIS</t>
   </si>
   <si>
     <t>01/07/2009</t>
   </si>
   <si>
+    <t>ORSYS</t>
+  </si>
+  <si>
+    <t>PARVIS DE LA GRANDE ARCHE LA GRANDE ARCHE PAROI NORD 92800 PUTEAUX</t>
+  </si>
+  <si>
+    <t>09/06/2005</t>
+  </si>
+  <si>
+    <t>GLOBAL TRAINING FORMATION</t>
+  </si>
+  <si>
+    <t>13 B AVENUE DE LA MOTTE-PICQUET 75007 PARIS</t>
+  </si>
+  <si>
+    <t>08/01/2022</t>
+  </si>
+  <si>
+    <t>PRAXIS DEVELOPPEMENT</t>
+  </si>
+  <si>
+    <t>PRAXIS DEVELOPPEMENT - V8 CONSEIL</t>
+  </si>
+  <si>
+    <t>12 RUE LOUIS KERAUTRET-BOTMEL 35000 RENNES</t>
+  </si>
+  <si>
+    <t>01/11/2022</t>
+  </si>
+  <si>
+    <t>LESPRATIQUES</t>
+  </si>
+  <si>
+    <t>PARC DU ZENITH - BATIMENT 1 420 AVENUE DES CANADIENS 76650 PETIT-COURONNE</t>
+  </si>
+  <si>
+    <t>01/10/2011</t>
+  </si>
+  <si>
     <t>ET SI ?</t>
   </si>
   <si>
     <t>6 RUE D'ARMAILLE 75017 PARIS</t>
   </si>
   <si>
     <t>31/01/2023</t>
   </si>
   <si>
-    <t>ORSYS</t>
-[...37 lines deleted...]
-  <si>
     <t>ADG</t>
   </si>
   <si>
     <t>15 RUE DU LOUVRE 75001 PARIS</t>
   </si>
   <si>
     <t>12/04/2022</t>
   </si>
   <si>
     <t>ESGCV</t>
   </si>
   <si>
     <t>95 CHEMIN ROGER MARTIN 13090 AIX-EN-PROVENCE</t>
   </si>
   <si>
     <t>01/07/2013</t>
   </si>
   <si>
     <t>85.42Z</t>
   </si>
   <si>
     <t>MBA ESG - ESG EXECUTIVE EDUCATION</t>
   </si>
   <si>
     <t>1ER ETAGE 35 AVENUE PHILIPPE-AUGUSTE 75011 PARIS</t>
@@ -377,53 +377,50 @@
     <t>01/02/2023</t>
   </si>
   <si>
     <t>01/05/2025</t>
   </si>
   <si>
     <t>BLOB</t>
   </si>
   <si>
     <t>116 B RUE JULES FERRY 76250 DEVILLE-LES-ROUEN</t>
   </si>
   <si>
     <t>20/04/2021</t>
   </si>
   <si>
     <t>GALILEO VAE</t>
   </si>
   <si>
     <t>ZAC PORT MARIANNE HIPPOCRATE 349 RUE DE LA CAVALADE 34000 MONTPELLIER</t>
   </si>
   <si>
     <t>03/08/2022</t>
   </si>
   <si>
     <t>01/09/2024</t>
-  </si>
-[...1 lines deleted...]
-    <t>[ND] [ND] [ND] [ND] [ND]</t>
   </si>
   <si>
     <t>[ND]</t>
   </si>
   <si>
     <t>GUJAN-MESTRAS</t>
   </si>
   <si>
     <t>09/01/2022</t>
   </si>
   <si>
     <t>28/08/2025</t>
   </si>
   <si>
     <t>ALIGNER VIE PRO</t>
   </si>
   <si>
     <t>APPARTEMENT F601 3 RUE JACQUES CASSAN 31300 TOULOUSE</t>
   </si>
   <si>
     <t>09/10/2021</t>
   </si>
   <si>
     <t>96.09Z</t>
   </si>
@@ -1134,221 +1131,221 @@
       <c r="F7" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G7" s="2"/>
       <c r="H7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I7" s="3">
         <v>11752021075</v>
       </c>
       <c r="J7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M7" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="1">
-        <v>51848534700026</v>
+        <v>48276116000019</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>38</v>
       </c>
       <c r="D8" s="2"/>
       <c r="E8" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>40</v>
       </c>
       <c r="G8" s="2"/>
       <c r="H8" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="I8" s="3">
-        <v>11757103475</v>
+        <v>11921529392</v>
       </c>
       <c r="J8" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K8" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L8" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M8" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="1">
-        <v>48276116000019</v>
+        <v>50054111500035</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>41</v>
       </c>
       <c r="D9" s="2"/>
       <c r="E9" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>43</v>
       </c>
       <c r="G9" s="2"/>
       <c r="H9" s="2" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="I9" s="3">
-        <v>11921529392</v>
+        <v>11910611891</v>
       </c>
       <c r="J9" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K9" s="2" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="L9" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M9" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="1">
-        <v>50054111500035</v>
+        <v>50518372300038</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="D10" s="2"/>
+      <c r="D10" s="2" t="s">
+        <v>45</v>
+      </c>
       <c r="E10" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G10" s="2"/>
       <c r="H10" s="2" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="I10" s="3">
-        <v>11910611891</v>
+        <v>53350696535</v>
       </c>
       <c r="J10" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K10" s="2" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="L10" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M10" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="1">
-        <v>50518372300038</v>
+        <v>50527668300024</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="D11" s="2" t="s">
         <v>48</v>
       </c>
+      <c r="D11" s="2"/>
       <c r="E11" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>50</v>
       </c>
       <c r="G11" s="2"/>
       <c r="H11" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I11" s="3">
-        <v>53350696535</v>
+        <v>23760444776</v>
       </c>
       <c r="J11" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K11" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L11" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M11" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="1">
-        <v>50527668300024</v>
+        <v>51848534700026</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>51</v>
       </c>
       <c r="D12" s="2"/>
       <c r="E12" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>53</v>
       </c>
       <c r="G12" s="2"/>
       <c r="H12" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I12" s="3">
-        <v>23760444776</v>
+        <v>11757103475</v>
       </c>
       <c r="J12" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K12" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L12" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M12" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="1">
         <v>52004190600048</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>54</v>
       </c>
       <c r="D13" s="2"/>
@@ -2244,337 +2241,337 @@
       <c r="I36" s="3"/>
       <c r="J36" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K36" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L36" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M36" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="1">
         <v>90900229700010</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>121</v>
       </c>
       <c r="D37" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="E37" s="2" t="s">
         <v>122</v>
       </c>
-      <c r="E37" s="2" t="s">
+      <c r="F37" s="2" t="s">
         <v>123</v>
       </c>
-      <c r="F37" s="2" t="s">
+      <c r="G37" s="2" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="H37" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I37" s="3"/>
       <c r="J37" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K37" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L37" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M37" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="1">
         <v>91102989000017</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="2" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="D38" s="2"/>
       <c r="E38" s="2" t="s">
+        <v>126</v>
+      </c>
+      <c r="F38" s="2" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="G38" s="2"/>
       <c r="H38" s="2" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="I38" s="3">
         <v>76311201631</v>
       </c>
       <c r="J38" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K38" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L38" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M38" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" s="1">
         <v>91114836900018</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="2" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="D39" s="2"/>
       <c r="E39" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="F39" s="2" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="G39" s="2"/>
       <c r="H39" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I39" s="3">
         <v>11756556875</v>
       </c>
       <c r="J39" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K39" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L39" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M39" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" s="1">
         <v>91819995100016</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="2" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="D40" s="2"/>
       <c r="E40" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="F40" s="2" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="G40" s="2"/>
       <c r="H40" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I40" s="3">
         <v>76820111882</v>
       </c>
       <c r="J40" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K40" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L40" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M40" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" s="1">
         <v>94938381400017</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C41" s="2" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="D41" s="2"/>
       <c r="E41" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="F41" s="2" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="G41" s="2"/>
       <c r="H41" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I41" s="3">
         <v>93830732183</v>
       </c>
       <c r="J41" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K41" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L41" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M41" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" s="1">
         <v>97969350400032</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C42" s="2" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="D42" s="2"/>
       <c r="E42" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="F42" s="2" t="s">
         <v>140</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G42" s="2"/>
       <c r="H42" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I42" s="3">
         <v>11922660192</v>
       </c>
       <c r="J42" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K42" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L42" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M42" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" s="1">
         <v>98346854700010</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C43" s="2" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="D43" s="2"/>
       <c r="E43" s="2" t="s">
+        <v>142</v>
+      </c>
+      <c r="F43" s="2" t="s">
         <v>143</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="G43" s="2"/>
       <c r="H43" s="2" t="s">
         <v>60</v>
       </c>
       <c r="I43" s="3" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="J43" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K43" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L43" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M43" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" s="1">
         <v>98464755200012</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C44" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="D44" s="2" t="s">
         <v>146</v>
       </c>
-      <c r="D44" s="2" t="s">
+      <c r="E44" s="2" t="s">
         <v>147</v>
       </c>
-      <c r="E44" s="2" t="s">
+      <c r="F44" s="2" t="s">
         <v>148</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="G44" s="2"/>
       <c r="H44" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I44" s="3">
         <v>11931071593</v>
       </c>
       <c r="J44" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K44" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L44" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M44" s="2" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
@@ -2587,31 +2584,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 02/24/2026 15:50:29</dc:description>
+  <dc:description>Export en date du 05/09/2026 22:31:16</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>