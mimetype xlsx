--- v1 (2026-02-24)
+++ v2 (2026-05-09)
@@ -82,78 +82,78 @@
   <si>
     <t>SIPCA</t>
   </si>
   <si>
     <t>23-25 23 AVENUE JEANNE D'ARC 94110 ARCUEIL</t>
   </si>
   <si>
     <t>06/09/2023</t>
   </si>
   <si>
     <t>85.59B</t>
   </si>
   <si>
     <t>FAUX</t>
   </si>
   <si>
     <t>VRAI</t>
   </si>
   <si>
     <t>70 RUE DES JACOBINS 80000 AMIENS</t>
   </si>
   <si>
     <t>15/10/2023</t>
   </si>
   <si>
-    <t>INSTITUT DE MANAGEMENT ECOLE SUP GESTION</t>
+    <t>INSTITUT DE MANAGEMENT DE L'ECOLE SUPERIEURE DE GESTION - IMESG</t>
   </si>
   <si>
     <t>25 RUE SAINT-AMBROISE 75011 PARIS</t>
   </si>
   <si>
     <t>01/07/2009</t>
   </si>
   <si>
     <t>85.59A</t>
   </si>
   <si>
     <t>Fermé</t>
   </si>
   <si>
     <t>M2I SCRIBTEL</t>
   </si>
   <si>
     <t>146 A 148 146 RUE DE PICPUS 75012 PARIS</t>
   </si>
   <si>
     <t>21/10/2013</t>
   </si>
   <si>
     <t>30/06/2025</t>
   </si>
   <si>
-    <t>ATELIERS DE SEVRES</t>
+    <t>ATELIER DE SEVRES</t>
   </si>
   <si>
     <t>129 RUE DE TURENNE 75003 PARIS</t>
   </si>
   <si>
     <t>15/06/2019</t>
   </si>
   <si>
     <t>01/07/2025</t>
   </si>
   <si>
     <t>70.10Z</t>
   </si>
   <si>
     <t>LISAA</t>
   </si>
   <si>
     <t>ADG</t>
   </si>
   <si>
     <t>15 RUE DU LOUVRE 75001 PARIS</t>
   </si>
   <si>
     <t>12/04/2022</t>
   </si>
@@ -2054,31 +2054,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 02/24/2026 15:50:27</dc:description>
+  <dc:description>Export en date du 05/09/2026 22:31:15</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>