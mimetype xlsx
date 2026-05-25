--- v1 (2026-03-22)
+++ v2 (2026-05-25)
@@ -118,51 +118,51 @@
   <si>
     <t>CFA ACADEMIQUE DE L'ACADEMIE DE STRASBOURG</t>
   </si>
   <si>
     <t>2 RUE ADOLPHE SEYBOTH 67000 STRASBOURG</t>
   </si>
   <si>
     <t>16/07/2020</t>
   </si>
   <si>
     <t>85.32Z</t>
   </si>
   <si>
     <t>CMA FRANCE</t>
   </si>
   <si>
     <t>12 AVENUE MARCEAU 75008 PARIS</t>
   </si>
   <si>
     <t>01/03/1983</t>
   </si>
   <si>
     <t>1175P013475</t>
   </si>
   <si>
-    <t>LYCEE PROFESSIONNEL SCHWEISGUTH - LYCEE DES METIERS DES SERVICES ET DE L’ARTISANAT</t>
+    <t>LYCEE PROFESSIONNEL SCHWEISGUTH</t>
   </si>
   <si>
     <t>6 AVENUE SCHWEISGUTH 67600 SELESTAT</t>
   </si>
   <si>
     <t>01/09/1989</t>
   </si>
   <si>
     <t>FEDERATION  COMPAGNONNIQUE REGIONALE DE LYON</t>
   </si>
   <si>
     <t>11 RUE CHARLES RICHARD 69003 LYON</t>
   </si>
   <si>
     <t>01/01/1900</t>
   </si>
   <si>
     <t>55.90Z</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
@@ -861,31 +861,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 03/22/2026 21:14:34</dc:description>
+  <dc:description>Export en date du 05/25/2026 15:28:57</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>