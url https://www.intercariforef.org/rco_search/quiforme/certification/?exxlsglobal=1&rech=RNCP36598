--- v2 (2026-05-25)
+++ v3 (2026-07-27)
@@ -861,31 +861,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/25/2026 15:28:57</dc:description>
+  <dc:description>Export en date du 07/27/2026 05:43:34</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>