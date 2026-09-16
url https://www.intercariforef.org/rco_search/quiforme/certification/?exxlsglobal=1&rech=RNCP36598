--- v3 (2026-07-27)
+++ v4 (2026-09-16)
@@ -861,31 +861,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 07/27/2026 05:43:34</dc:description>
+  <dc:description>Export en date du 09/16/2026 09:41:49</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>