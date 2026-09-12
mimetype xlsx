--- v3 (2026-06-17)
+++ v4 (2026-09-12)
@@ -130,51 +130,51 @@
   <si>
     <t>38 RUE ANATOLE FRANCE 92300 LEVALLOIS-PERRET</t>
   </si>
   <si>
     <t>01/01/2017</t>
   </si>
   <si>
     <t>MBWAY</t>
   </si>
   <si>
     <t>1ER ETAGE 1 RUE PIERRE BOURDEIX 69007 LYON</t>
   </si>
   <si>
     <t>01/09/2021</t>
   </si>
   <si>
     <t>AEROPORT M MEDITERRANEE 34130 MAUGUIO</t>
   </si>
   <si>
     <t>01/11/2021</t>
   </si>
   <si>
     <t>ESICAD MBWAY IPAC BACHELOR FACTORY</t>
   </si>
   <si>
-    <t>IMMEUBLE AMPERE 373 L’OCCITANE 31670 LABEGE</t>
+    <t>IMMEUBLE AMPERE 373 L'OCCITANE 31670 LABEGE</t>
   </si>
   <si>
     <t>01/03/2022</t>
   </si>
   <si>
     <t>MBWAY - MY DIGITAL SCHOOL - WIN SPORT SCHOOL - PI</t>
   </si>
   <si>
     <t>4 QUAI DES QUEYRIES 33100 BORDEAUX</t>
   </si>
   <si>
     <t>01/07/2022</t>
   </si>
   <si>
     <t>AFTEC</t>
   </si>
   <si>
     <t>AFTEC-IHECF-IPAC BACHELOR FACTORY</t>
   </si>
   <si>
     <t>23 RUE LOUIS KERAUTRET-BOTMEL 35000 RENNES</t>
   </si>
   <si>
     <t>23/03/2001</t>
   </si>
@@ -211,51 +211,51 @@
   <si>
     <t>AFTEC - IPAC BACHELOR FACTORY - MBWAY -</t>
   </si>
   <si>
     <t>6 RUE RECTEUR DAURE 14000 CAEN</t>
   </si>
   <si>
     <t>IPAC</t>
   </si>
   <si>
     <t>MBWAY - IPAC - IPAC BACHELOR FACTORY - IPAC ONLINE</t>
   </si>
   <si>
     <t>42 CHE DE LA PRAIRIE 74000 ANNECY</t>
   </si>
   <si>
     <t>01/09/1992</t>
   </si>
   <si>
     <t>85.42Z</t>
   </si>
   <si>
     <t>MBWAY - MY DIGITAL SCHOOL</t>
   </si>
   <si>
-    <t>BATIMENT HELIOPOLIS ENTREE G 16 RUE DU TOUR DE L’EAU 38400 SAINT-MARTIN-D'HERES</t>
+    <t>BATIMENT HELIOPOLIS ENTREE G 16 RUE DU TOUR DE L'EAU 38400 SAINT-MARTIN-D'HERES</t>
   </si>
   <si>
     <t>16/03/2015</t>
   </si>
   <si>
     <t>IPAC - IPAC BACHELOR FACTORY - IPAC FORMATION PRO</t>
   </si>
   <si>
     <t>SAVOIE TECHNOLAC 23 AVENUE LAC LEMAN 73370 LE BOURGET-DU-LAC</t>
   </si>
   <si>
     <t>MBWAY - IPAC - IPAC BACHELOR FACTORY - WIN SPORT</t>
   </si>
   <si>
     <t>CENTRE DES SERVICES 15 BD DE LA MER CASPIENNE 73370 LE BOURGET-DU-LAC</t>
   </si>
   <si>
     <t>13/01/2020</t>
   </si>
   <si>
     <t>CONSEIL FORMATION QUALIFICATION</t>
   </si>
   <si>
     <t>ISIFA PLUS VALUES - AFASOP - IPAC BACHELOR FACTOR</t>
   </si>
@@ -1955,31 +1955,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 06/18/2026 00:23:13</dc:description>
+  <dc:description>Export en date du 09/12/2026 08:25:27</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>