--- v1 (2026-03-16)
+++ v2 (2026-08-13)
@@ -160,72 +160,72 @@
   <si>
     <t>02/06/2020</t>
   </si>
   <si>
     <t>ECOLE VIDAL;VIDAL FORMATION</t>
   </si>
   <si>
     <t>11 RUE DU ONZE NOVEMBRE 1918 31300 TOULOUSE</t>
   </si>
   <si>
     <t>27/02/2020</t>
   </si>
   <si>
     <t>DRAC</t>
   </si>
   <si>
     <t>IFACOM FORMATION</t>
   </si>
   <si>
     <t>60-70 CENTRE SAINT JOHN PERSE QUAI FERDINAND DE LESSEPS 97110 POINTE-A-PITRE</t>
   </si>
   <si>
     <t>01/11/2012</t>
   </si>
   <si>
+    <t>COURS BIOMEDAL</t>
+  </si>
+  <si>
+    <t>7 RUE ANDREY 25000 BESANCON</t>
+  </si>
+  <si>
+    <t>09/02/2007</t>
+  </si>
+  <si>
+    <t>85.41Z</t>
+  </si>
+  <si>
     <t>ECOLE DENTAIRE FRANCAISE - ESAD</t>
   </si>
   <si>
     <t>1 BOULEVARD BOURDON 75004 PARIS</t>
   </si>
   <si>
     <t>11/12/2019</t>
   </si>
   <si>
     <t>85.59B</t>
-  </si>
-[...10 lines deleted...]
-    <t>85.41Z</t>
   </si>
   <si>
     <t>INSTI FORMA SUPERIEURE CEVENNES</t>
   </si>
   <si>
     <t>Z.A.C DE RIEU 1292 CHEMIN DE TRESPEAUX 30100 ALES</t>
   </si>
   <si>
     <t>01/10/2012</t>
   </si>
   <si>
     <t>INSTITUT PRIVE D'ALTERNANCE ET DE MANAGEMENT</t>
   </si>
   <si>
     <t>ECOSUP- IPAM - VIDAL FORMATION - SUP VETO</t>
   </si>
   <si>
     <t>177 BOULEVARD DOCTEUR CHARLES BARNIER 83000 TOULON</t>
   </si>
   <si>
     <t>01/09/2021</t>
   </si>
   <si>
     <t>MEWO</t>
   </si>
@@ -736,51 +736,51 @@
         <v>14</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>14</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G2" s="2"/>
       <c r="H2" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I2" s="3">
         <v>11752154875</v>
       </c>
       <c r="J2" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L2" s="2" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" s="1">
         <v>33476736500045</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D3" s="2"/>
       <c r="E3" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G3" s="2"/>
       <c r="H3" s="2" t="s">
         <v>23</v>
@@ -1048,117 +1048,117 @@
       <c r="F10" s="2" t="s">
         <v>47</v>
       </c>
       <c r="G10" s="2"/>
       <c r="H10" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I10" s="3">
         <v>95970037097</v>
       </c>
       <c r="J10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L10" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M10" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="1">
-        <v>43379682800088</v>
+        <v>43283449700039</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>48</v>
       </c>
       <c r="D11" s="2"/>
       <c r="E11" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>50</v>
       </c>
       <c r="G11" s="2"/>
       <c r="H11" s="2" t="s">
         <v>51</v>
       </c>
       <c r="I11" s="3">
-        <v>73310401631</v>
+        <v>43250212625</v>
       </c>
       <c r="J11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L11" s="2" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="M11" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="1">
-        <v>43283449700039</v>
+        <v>43379682800088</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>52</v>
       </c>
       <c r="D12" s="2"/>
       <c r="E12" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>54</v>
       </c>
       <c r="G12" s="2"/>
       <c r="H12" s="2" t="s">
         <v>55</v>
       </c>
       <c r="I12" s="3">
-        <v>43250212625</v>
+        <v>73310401631</v>
       </c>
       <c r="J12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L12" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="M12" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="1">
         <v>44839354600024</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>56</v>
       </c>
       <c r="D13" s="2"/>
       <c r="E13" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>58</v>
       </c>
       <c r="G13" s="2"/>
       <c r="H13" s="2" t="s">
         <v>23</v>
@@ -1291,88 +1291,88 @@
         <v>19</v>
       </c>
       <c r="M16" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="1">
         <v>88517228800015</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>71</v>
       </c>
       <c r="D17" s="2"/>
       <c r="E17" s="2" t="s">
         <v>72</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>73</v>
       </c>
       <c r="G17" s="2"/>
       <c r="H17" s="2" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="I17" s="3">
         <v>84740383774</v>
       </c>
       <c r="J17" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L17" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M17" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="1">
         <v>88517228800031</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>71</v>
       </c>
       <c r="D18" s="2"/>
       <c r="E18" s="2" t="s">
         <v>74</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>75</v>
       </c>
       <c r="G18" s="2"/>
       <c r="H18" s="2" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="I18" s="3">
         <v>84740383774</v>
       </c>
       <c r="J18" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L18" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M18" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="1">
         <v>92069805700014</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C19" s="2" t="s">
@@ -1474,31 +1474,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 03/16/2026 07:37:50</dc:description>
+  <dc:description>Export en date du 08/13/2026 06:41:58</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>