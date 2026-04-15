--- v1 (2026-02-24)
+++ v2 (2026-04-15)
@@ -58,51 +58,51 @@
   <si>
     <t>DATE DE FERMETURE</t>
   </si>
   <si>
     <t>CODE APE</t>
   </si>
   <si>
     <t>NDA</t>
   </si>
   <si>
     <t>BILAN DE COMPETENCE</t>
   </si>
   <si>
     <t>APPRENTISSAGE</t>
   </si>
   <si>
     <t>VAE</t>
   </si>
   <si>
     <t>ACTION DE FORMATION</t>
   </si>
   <si>
     <t>Actif</t>
   </si>
   <si>
-    <t>INSTITUT DE MANAGEMENT ECOLE SUP GESTION</t>
+    <t>INSTITUT DE MANAGEMENT DE L'ECOLE SUPERIEURE DE GESTION - IMESG</t>
   </si>
   <si>
     <t>25 RUE SAINT-AMBROISE 75011 PARIS</t>
   </si>
   <si>
     <t>01/07/2009</t>
   </si>
   <si>
     <t>85.59A</t>
   </si>
   <si>
     <t>FAUX</t>
   </si>
   <si>
     <t>VRAI</t>
   </si>
   <si>
     <t>ESGCV</t>
   </si>
   <si>
     <t>95 CHEMIN ROGER MARTIN 13090 AIX-EN-PROVENCE</t>
   </si>
   <si>
     <t>01/07/2013</t>
   </si>
@@ -1390,31 +1390,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 02/24/2026 15:50:48</dc:description>
+  <dc:description>Export en date du 04/15/2026 13:42:55</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>