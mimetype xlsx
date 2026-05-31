--- v2 (2026-04-15)
+++ v3 (2026-05-31)
@@ -1390,31 +1390,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 04/15/2026 13:42:55</dc:description>
+  <dc:description>Export en date du 05/31/2026 14:20:36</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>