--- v3 (2026-05-31)
+++ v4 (2026-09-13)
@@ -169,51 +169,51 @@
   <si>
     <t>CAMPUS ENOVA 505 RUE JEAN ROSTAND 31670 LABEGE</t>
   </si>
   <si>
     <t>01/01/2019</t>
   </si>
   <si>
     <t>DIGITAL CAMPUS ELIJE ESARC ESG SPORT LYON</t>
   </si>
   <si>
     <t>LE FONTENAY 63 RUE ANDRE BOLLIER 69007 LYON</t>
   </si>
   <si>
     <t>01/02/2021</t>
   </si>
   <si>
     <t>ESG / ESARC EVOLUTION</t>
   </si>
   <si>
     <t>3 RUE DE LA HAYE 67300 SCHILTIGHEIM</t>
   </si>
   <si>
     <t>07/02/2022</t>
   </si>
   <si>
-    <t>ESGCV TOURS</t>
+    <t>ESGCV TOURS, ESARC, ESG, ESG SPORT</t>
   </si>
   <si>
     <t>35 RUE JEHAN FOUQUET 37000 TOURS</t>
   </si>
   <si>
     <t>GALILEO VAE</t>
   </si>
   <si>
     <t>ZAC PORT MARIANNE HIPPOCRATE 349 RUE DE LA CAVALADE 34000 MONTPELLIER</t>
   </si>
   <si>
     <t>03/08/2022</t>
   </si>
   <si>
     <t>01/09/2024</t>
   </si>
   <si>
     <t>STUDI</t>
   </si>
   <si>
     <t>155 RUE DE CHARONNE 75011 PARIS</t>
   </si>
   <si>
     <t>01/03/2022</t>
   </si>
@@ -1390,31 +1390,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/31/2026 14:20:36</dc:description>
+  <dc:description>Export en date du 09/13/2026 17:28:03</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>