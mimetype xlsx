--- v3 (2026-03-20)
+++ v4 (2026-05-04)
@@ -238,51 +238,51 @@
   <si>
     <t>GRETA VAL DE LOIRE</t>
   </si>
   <si>
     <t>6 AVENUE DE SEVIGNE 37200 TOURS</t>
   </si>
   <si>
     <t>01/09/1989</t>
   </si>
   <si>
     <t>31/07/2024</t>
   </si>
   <si>
     <t>LYCEE GENERAL ET TECHNOLOGIQUE VOLTAIRE</t>
   </si>
   <si>
     <t>GRETA CENTRE-VAL DE LOIRE</t>
   </si>
   <si>
     <t>3 AVENUE VOLTAIRE 45100 ORLEANS</t>
   </si>
   <si>
     <t>01/01/2019</t>
   </si>
   <si>
-    <t>LYCEE LIBERGIER</t>
+    <t>LYCEE GENERAL ET TECHNOLOGIQUE HUGUES LIBERGIER</t>
   </si>
   <si>
     <t>GRETA DE LA MARNE</t>
   </si>
   <si>
     <t>20 RUE DES AUGUSTINS 51100 REIMS</t>
   </si>
   <si>
     <t>2151P000451</t>
   </si>
   <si>
     <t>LYCEE POLYVALENT JEAN-BAPTISTE COLBERT</t>
   </si>
   <si>
     <t>GRETA DE BRETAGNE SUD</t>
   </si>
   <si>
     <t>117 BOULEVARD LEON BLUM 56100 LORIENT</t>
   </si>
   <si>
     <t>13/06/2000</t>
   </si>
   <si>
     <t>5335P000256</t>
   </si>
@@ -340,50 +340,92 @@
   <si>
     <t>18 RUE EDOUARD BELIN 70000 VESOUL</t>
   </si>
   <si>
     <t>01/01/2001</t>
   </si>
   <si>
     <t>4370P001470</t>
   </si>
   <si>
     <t>LYCEE POLYVALENT BOURDELLE</t>
   </si>
   <si>
     <t>GRETA MIDI-PYRENEES OUEST</t>
   </si>
   <si>
     <t>12 RUE DU GENERAL SARRAIL 82000 MONTAUBAN</t>
   </si>
   <si>
     <t>01/01/2011</t>
   </si>
   <si>
     <t>7382P000282</t>
   </si>
   <si>
+    <t>ONET TECHNOLOGIES TI</t>
+  </si>
+  <si>
+    <t>ONET TECHNOLOGIES TI FORMATION</t>
+  </si>
+  <si>
+    <t>ZA LA PLAINE DES VAUX 6 A IMPASSE PIERRE LATECOERE 37500 CHINON</t>
+  </si>
+  <si>
+    <t>31/03/2010</t>
+  </si>
+  <si>
+    <t>CFAI ALSACE</t>
+  </si>
+  <si>
+    <t>31 RUE DES JARDINS 68000 COLMAR</t>
+  </si>
+  <si>
+    <t>01/01/2006</t>
+  </si>
+  <si>
+    <t>85.32Z</t>
+  </si>
+  <si>
+    <t>6 RUE ETTORE BUGATTI 67201 ECKBOLSHEIM</t>
+  </si>
+  <si>
+    <t>07/03/2011</t>
+  </si>
+  <si>
+    <t>2 RUE ETTORE BUGATTI 67110 REICHSHOFFEN</t>
+  </si>
+  <si>
+    <t>25/04/2019</t>
+  </si>
+  <si>
+    <t>31 RUE FRANCOIS SPOERRY 68100 MULHOUSE</t>
+  </si>
+  <si>
+    <t>01/07/2021</t>
+  </si>
+  <si>
     <t>ASSOCIATION POUR LA FORMATION PROFESSIONNELLE DE L'INDUSTRIE DE PROVENCE (AFPI PROVENCE)</t>
   </si>
   <si>
     <t>ZAC DE TRIGANCE 8 CHEMIN DE CAPEAU 13800 ISTRES</t>
   </si>
   <si>
     <t>01/10/2008</t>
   </si>
   <si>
     <t>DAHER INDUSTRIAL SERVICES</t>
   </si>
   <si>
     <t>10 RUE MERCOEUR 75011 PARIS</t>
   </si>
   <si>
     <t>13/04/2004</t>
   </si>
   <si>
     <t>30.30Z</t>
   </si>
   <si>
     <t>IFI PEINTURE</t>
   </si>
   <si>
     <t>ZI EN JACCA 34 CHEMIN DE L'ECHUT 31770 COLOMIERS</t>
@@ -398,92 +440,50 @@
     <t>01/12/2010</t>
   </si>
   <si>
     <t>BAT D CS 40053 13 B ROUTE DE PESSAC 33700 MERIGNAC</t>
   </si>
   <si>
     <t>01/12/2013</t>
   </si>
   <si>
     <t>TRIHOM</t>
   </si>
   <si>
     <t>BELLIPARC - VERON SUD RUE YVETTE CAUCHOIS 37420 BEAUMONT-EN-VERON</t>
   </si>
   <si>
     <t>15/07/2019</t>
   </si>
   <si>
     <t>ALPES DEVELOPPEMENT FORMATION</t>
   </si>
   <si>
     <t>ZI SAINT JOSEPH RUE DES ENTREPRENEURS 04100 MANOSQUE</t>
   </si>
   <si>
     <t>27/07/1993</t>
-  </si>
-[...40 lines deleted...]
-    <t>01/07/2021</t>
   </si>
   <si>
     <t>PROMEO ASSOCIATION DE FORMATION POUR LE DEVELOPPEMENT DE L EMPLOI DE PICARDIE - PROMEO AFDE PICARDIE</t>
   </si>
   <si>
     <t>ZAC LA VALLEE 114 RUE DE LA CHAUSSEE ROMAINE 02100 SAINT-QUENTIN</t>
   </si>
   <si>
     <t>01/10/1992</t>
   </si>
   <si>
     <t>ZI ESPACE FORMATION AFIDA RUE DES GRANDS PRES 02200 BILLY-SUR-AISNE</t>
   </si>
   <si>
     <t>01/01/1993</t>
   </si>
   <si>
     <t>ESPACE INDUSTRIEL NORD 74 RUE DE POULAINVILLE 80080 AMIENS</t>
   </si>
   <si>
     <t>01/11/2009</t>
   </si>
   <si>
     <t>1 AVENUE EUGENE GAZEAU 60300 SENLIS</t>
   </si>
@@ -2487,480 +2487,480 @@
       <c r="F20" s="2" t="s">
         <v>106</v>
       </c>
       <c r="G20" s="2"/>
       <c r="H20" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I20" s="3" t="s">
         <v>107</v>
       </c>
       <c r="J20" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K20" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L20" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M20" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="1">
-        <v>34408659000041</v>
+        <v>38803510700290</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>108</v>
       </c>
-      <c r="D21" s="2"/>
+      <c r="D21" s="2" t="s">
+        <v>109</v>
+      </c>
       <c r="E21" s="2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G21" s="2"/>
       <c r="H21" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I21" s="3">
-        <v>93131605713</v>
+        <v>24130153537</v>
       </c>
       <c r="J21" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K21" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L21" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M21" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="1">
-        <v>35352220400059</v>
+        <v>38855948600047</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D22" s="2"/>
       <c r="E22" s="2" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="G22" s="2"/>
       <c r="H22" s="2" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="I22" s="3">
-        <v>11753968675</v>
+        <v>42680205768</v>
       </c>
       <c r="J22" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K22" s="2" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="L22" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M22" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="1">
-        <v>35359974900010</v>
+        <v>38855948600054</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="D23" s="2"/>
       <c r="E23" s="2" t="s">
         <v>116</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>117</v>
       </c>
       <c r="G23" s="2"/>
       <c r="H23" s="2" t="s">
-        <v>24</v>
+        <v>115</v>
       </c>
       <c r="I23" s="3">
-        <v>73310117831</v>
+        <v>42680205768</v>
       </c>
       <c r="J23" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K23" s="2" t="s">
         <v>26</v>
       </c>
       <c r="L23" s="2" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="M23" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="1">
-        <v>35359974900069</v>
+        <v>38855948600062</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="D24" s="2"/>
       <c r="E24" s="2" t="s">
         <v>118</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>119</v>
       </c>
       <c r="G24" s="2"/>
       <c r="H24" s="2" t="s">
-        <v>24</v>
+        <v>115</v>
       </c>
       <c r="I24" s="3">
-        <v>73310117831</v>
+        <v>42680205768</v>
       </c>
       <c r="J24" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K24" s="2" t="s">
         <v>26</v>
       </c>
       <c r="L24" s="2" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="M24" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="1">
-        <v>35359974900077</v>
+        <v>38855948600070</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="D25" s="2"/>
       <c r="E25" s="2" t="s">
         <v>120</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>121</v>
       </c>
       <c r="G25" s="2"/>
       <c r="H25" s="2" t="s">
-        <v>24</v>
+        <v>115</v>
       </c>
       <c r="I25" s="3">
-        <v>73310117831</v>
+        <v>42680205768</v>
       </c>
       <c r="J25" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K25" s="2" t="s">
         <v>26</v>
       </c>
       <c r="L25" s="2" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="M25" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="1">
-        <v>37864904000193</v>
+        <v>34408659000041</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>122</v>
       </c>
       <c r="D26" s="2"/>
       <c r="E26" s="2" t="s">
         <v>123</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>124</v>
       </c>
       <c r="G26" s="2"/>
       <c r="H26" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I26" s="3">
-        <v>24370127337</v>
+        <v>93131605713</v>
       </c>
       <c r="J26" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K26" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L26" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M26" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" s="1">
-        <v>37951396300023</v>
+        <v>35352220400059</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>125</v>
       </c>
       <c r="D27" s="2"/>
       <c r="E27" s="2" t="s">
         <v>126</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>127</v>
       </c>
       <c r="G27" s="2"/>
       <c r="H27" s="2" t="s">
         <v>128</v>
       </c>
       <c r="I27" s="3">
-        <v>93040015104</v>
+        <v>11753968675</v>
       </c>
       <c r="J27" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K27" s="2" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="L27" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M27" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="1">
-        <v>38803510700290</v>
+        <v>35359974900010</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>129</v>
       </c>
-      <c r="D28" s="2" t="s">
+      <c r="D28" s="2"/>
+      <c r="E28" s="2" t="s">
         <v>130</v>
       </c>
-      <c r="E28" s="2" t="s">
+      <c r="F28" s="2" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="G28" s="2"/>
       <c r="H28" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I28" s="3">
-        <v>24130153537</v>
+        <v>73310117831</v>
       </c>
       <c r="J28" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K28" s="2" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="L28" s="2" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="M28" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="1">
-        <v>38855948600047</v>
+        <v>35359974900069</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="2" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="D29" s="2"/>
       <c r="E29" s="2" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="G29" s="2"/>
       <c r="H29" s="2" t="s">
-        <v>128</v>
+        <v>24</v>
       </c>
       <c r="I29" s="3">
-        <v>42680205768</v>
+        <v>73310117831</v>
       </c>
       <c r="J29" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K29" s="2" t="s">
         <v>26</v>
       </c>
       <c r="L29" s="2" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="M29" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="1">
-        <v>38855948600054</v>
+        <v>35359974900077</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="2" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="D30" s="2"/>
       <c r="E30" s="2" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="G30" s="2"/>
       <c r="H30" s="2" t="s">
-        <v>128</v>
+        <v>24</v>
       </c>
       <c r="I30" s="3">
-        <v>42680205768</v>
+        <v>73310117831</v>
       </c>
       <c r="J30" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K30" s="2" t="s">
         <v>26</v>
       </c>
       <c r="L30" s="2" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="M30" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="1">
-        <v>38855948600062</v>
+        <v>37864904000193</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="2" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="D31" s="2"/>
       <c r="E31" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="F31" s="2" t="s">
         <v>138</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="G31" s="2"/>
       <c r="H31" s="2" t="s">
-        <v>128</v>
+        <v>24</v>
       </c>
       <c r="I31" s="3">
-        <v>42680205768</v>
+        <v>24370127337</v>
       </c>
       <c r="J31" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K31" s="2" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="L31" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M31" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" s="1">
-        <v>38855948600070</v>
+        <v>37951396300023</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="2" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="D32" s="2"/>
       <c r="E32" s="2" t="s">
         <v>140</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>141</v>
       </c>
       <c r="G32" s="2"/>
       <c r="H32" s="2" t="s">
-        <v>128</v>
+        <v>115</v>
       </c>
       <c r="I32" s="3">
-        <v>42680205768</v>
+        <v>93040015104</v>
       </c>
       <c r="J32" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K32" s="2" t="s">
         <v>26</v>
       </c>
       <c r="L32" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M32" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="1">
         <v>39131533000012</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>142</v>
       </c>
       <c r="D33" s="2"/>
@@ -3246,51 +3246,51 @@
         <v>19</v>
       </c>
       <c r="M40" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" s="1">
         <v>40989592700021</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C41" s="2" t="s">
         <v>162</v>
       </c>
       <c r="D41" s="2"/>
       <c r="E41" s="2" t="s">
         <v>163</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>164</v>
       </c>
       <c r="G41" s="2"/>
       <c r="H41" s="2" t="s">
-        <v>128</v>
+        <v>115</v>
       </c>
       <c r="I41" s="3">
         <v>11910714291</v>
       </c>
       <c r="J41" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K41" s="2" t="s">
         <v>26</v>
       </c>
       <c r="L41" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M41" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" s="1">
         <v>41441296500017</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C42" s="2" t="s">
@@ -3535,206 +3535,206 @@
       <c r="J48" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K48" s="2" t="s">
         <v>26</v>
       </c>
       <c r="L48" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M48" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="49" spans="1:13">
       <c r="A49" s="1">
         <v>41846891400027</v>
       </c>
       <c r="B49" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C49" s="2" t="s">
         <v>182</v>
       </c>
       <c r="D49" s="2"/>
       <c r="E49" s="2" t="s">
-        <v>134</v>
+        <v>113</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>183</v>
       </c>
       <c r="G49" s="2"/>
       <c r="H49" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I49" s="3">
         <v>42670547767</v>
       </c>
       <c r="J49" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K49" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L49" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M49" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="50" spans="1:13">
       <c r="A50" s="1">
         <v>41846891400043</v>
       </c>
       <c r="B50" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C50" s="2" t="s">
         <v>182</v>
       </c>
       <c r="D50" s="2"/>
       <c r="E50" s="2" t="s">
-        <v>136</v>
+        <v>116</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>184</v>
       </c>
       <c r="G50" s="2"/>
       <c r="H50" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I50" s="3">
         <v>42670547767</v>
       </c>
       <c r="J50" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K50" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L50" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M50" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="51" spans="1:13">
       <c r="A51" s="1">
         <v>41846891400050</v>
       </c>
       <c r="B51" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C51" s="2" t="s">
         <v>182</v>
       </c>
       <c r="D51" s="2"/>
       <c r="E51" s="2" t="s">
-        <v>138</v>
+        <v>118</v>
       </c>
       <c r="F51" s="2" t="s">
-        <v>141</v>
+        <v>121</v>
       </c>
       <c r="G51" s="2"/>
       <c r="H51" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I51" s="3">
         <v>42670547767</v>
       </c>
       <c r="J51" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K51" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L51" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M51" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="52" spans="1:13">
       <c r="A52" s="1">
         <v>41846891400068</v>
       </c>
       <c r="B52" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C52" s="2" t="s">
         <v>182</v>
       </c>
       <c r="D52" s="2"/>
       <c r="E52" s="2" t="s">
-        <v>140</v>
+        <v>120</v>
       </c>
       <c r="F52" s="2" t="s">
-        <v>141</v>
+        <v>121</v>
       </c>
       <c r="G52" s="2"/>
       <c r="H52" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I52" s="3">
         <v>42670547767</v>
       </c>
       <c r="J52" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K52" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L52" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M52" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="53" spans="1:13">
       <c r="A53" s="1">
         <v>42091691800048</v>
       </c>
       <c r="B53" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C53" s="2" t="s">
         <v>185</v>
       </c>
       <c r="D53" s="2"/>
       <c r="E53" s="2" t="s">
         <v>186</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>187</v>
       </c>
       <c r="G53" s="2"/>
       <c r="H53" s="2" t="s">
-        <v>114</v>
+        <v>128</v>
       </c>
       <c r="I53" s="3">
         <v>76311078031</v>
       </c>
       <c r="J53" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K53" s="2" t="s">
         <v>26</v>
       </c>
       <c r="L53" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M53" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="54" spans="1:13">
       <c r="A54" s="1">
         <v>42156068100106</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C54" s="2" t="s">
@@ -4987,51 +4987,51 @@
         <v>19</v>
       </c>
       <c r="M87" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="88" spans="1:13">
       <c r="A88" s="1">
         <v>77518765100085</v>
       </c>
       <c r="B88" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C88" s="2" t="s">
         <v>286</v>
       </c>
       <c r="D88" s="2"/>
       <c r="E88" s="2" t="s">
         <v>290</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>291</v>
       </c>
       <c r="G88" s="2"/>
       <c r="H88" s="2" t="s">
-        <v>128</v>
+        <v>115</v>
       </c>
       <c r="I88" s="3">
         <v>24180059918</v>
       </c>
       <c r="J88" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K88" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L88" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M88" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="89" spans="1:13">
       <c r="A89" s="1">
         <v>77518765100093</v>
       </c>
       <c r="B89" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C89" s="2" t="s">
@@ -5330,88 +5330,88 @@
       </c>
     </row>
     <row r="97" spans="1:13">
       <c r="A97" s="1">
         <v>77572845400049</v>
       </c>
       <c r="B97" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C97" s="2" t="s">
         <v>311</v>
       </c>
       <c r="D97" s="2" t="s">
         <v>312</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>313</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>296</v>
       </c>
       <c r="G97" s="2" t="s">
         <v>314</v>
       </c>
       <c r="H97" s="2" t="s">
-        <v>128</v>
+        <v>115</v>
       </c>
       <c r="I97" s="3"/>
       <c r="J97" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K97" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L97" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M97" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="98" spans="1:13">
       <c r="A98" s="1">
         <v>77572845400122</v>
       </c>
       <c r="B98" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C98" s="2" t="s">
         <v>311</v>
       </c>
       <c r="D98" s="2" t="s">
         <v>315</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>316</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>296</v>
       </c>
       <c r="G98" s="2"/>
       <c r="H98" s="2" t="s">
-        <v>128</v>
+        <v>115</v>
       </c>
       <c r="I98" s="3">
         <v>11921813492</v>
       </c>
       <c r="J98" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K98" s="2" t="s">
         <v>26</v>
       </c>
       <c r="L98" s="2" t="s">
         <v>26</v>
       </c>
       <c r="M98" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="99" spans="1:13">
       <c r="A99" s="1">
         <v>77572845400205</v>
       </c>
       <c r="B99" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C99" s="2" t="s">
@@ -7324,31 +7324,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 03/20/2026 15:46:19</dc:description>
+  <dc:description>Export en date du 05/05/2026 00:42:19</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>