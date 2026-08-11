--- v4 (2026-05-04)
+++ v5 (2026-08-11)
@@ -280,51 +280,51 @@
   <si>
     <t>117 BOULEVARD LEON BLUM 56100 LORIENT</t>
   </si>
   <si>
     <t>13/06/2000</t>
   </si>
   <si>
     <t>5335P000256</t>
   </si>
   <si>
     <t>LYCEE HENRI NOMINE- LYCEE DES METIERS TRANSFONTALIER DES SERVICES AUX ENTREPRISES</t>
   </si>
   <si>
     <t>GRETA - LORRAINE EST</t>
   </si>
   <si>
     <t>11-13 11 RUE JEAN BAPTISTE DUMAIRE 57200 SARREGUEMINES</t>
   </si>
   <si>
     <t>30/03/2023</t>
   </si>
   <si>
     <t>4157P001857</t>
   </si>
   <si>
-    <t>LYCEE CFA ALPHONSE HEINRICH - XAVIER NESSEL</t>
+    <t>LYCEE POLYVALENT HEINRICH-NESSEL</t>
   </si>
   <si>
     <t>GRETA NORD ALSACE</t>
   </si>
   <si>
     <t>123 ROUTE DE STRASBOURG 67500 HAGUENAU</t>
   </si>
   <si>
     <t>01/11/2013</t>
   </si>
   <si>
     <t>4267P001167</t>
   </si>
   <si>
     <t>LYCEE POLYVALENT BLAISE PASCAL</t>
   </si>
   <si>
     <t>GRETA ALSACE SUD</t>
   </si>
   <si>
     <t>74 RUE DU LOGELBACH 68000 COLMAR</t>
   </si>
   <si>
     <t>17/05/1989</t>
   </si>
@@ -340,152 +340,152 @@
   <si>
     <t>18 RUE EDOUARD BELIN 70000 VESOUL</t>
   </si>
   <si>
     <t>01/01/2001</t>
   </si>
   <si>
     <t>4370P001470</t>
   </si>
   <si>
     <t>LYCEE POLYVALENT BOURDELLE</t>
   </si>
   <si>
     <t>GRETA MIDI-PYRENEES OUEST</t>
   </si>
   <si>
     <t>12 RUE DU GENERAL SARRAIL 82000 MONTAUBAN</t>
   </si>
   <si>
     <t>01/01/2011</t>
   </si>
   <si>
     <t>7382P000282</t>
   </si>
   <si>
+    <t>ASSOCIATION POUR LA FORMATION PROFESSIONNELLE DE L'INDUSTRIE DE PROVENCE (AFPI PROVENCE)</t>
+  </si>
+  <si>
+    <t>ZAC DE TRIGANCE 8 CHEMIN DE CAPEAU 13800 ISTRES</t>
+  </si>
+  <si>
+    <t>01/10/2008</t>
+  </si>
+  <si>
+    <t>DAHER INDUSTRIAL SERVICES</t>
+  </si>
+  <si>
+    <t>10 RUE MERCOEUR 75011 PARIS</t>
+  </si>
+  <si>
+    <t>13/04/2004</t>
+  </si>
+  <si>
+    <t>30.30Z</t>
+  </si>
+  <si>
+    <t>IFI PEINTURE</t>
+  </si>
+  <si>
+    <t>ZI EN JACCA 34 CHEMIN DE L'ECHUT 31770 COLOMIERS</t>
+  </si>
+  <si>
+    <t>02/01/1990</t>
+  </si>
+  <si>
+    <t>10 RUE PIERRE TIMBAUD 69200 VENISSIEUX</t>
+  </si>
+  <si>
+    <t>01/12/2010</t>
+  </si>
+  <si>
+    <t>BAT D CS 40053 13 B ROUTE DE PESSAC 33700 MERIGNAC</t>
+  </si>
+  <si>
+    <t>01/12/2013</t>
+  </si>
+  <si>
+    <t>TRIHOM</t>
+  </si>
+  <si>
+    <t>BELLIPARC - VERON SUD RUE YVETTE CAUCHOIS 37420 BEAUMONT-EN-VERON</t>
+  </si>
+  <si>
+    <t>15/07/2019</t>
+  </si>
+  <si>
+    <t>ALPES DEVELOPPEMENT FORMATION</t>
+  </si>
+  <si>
+    <t>ZI SAINT JOSEPH RUE DES ENTREPRENEURS 04100 MANOSQUE</t>
+  </si>
+  <si>
+    <t>27/07/1993</t>
+  </si>
+  <si>
+    <t>85.32Z</t>
+  </si>
+  <si>
     <t>ONET TECHNOLOGIES TI</t>
   </si>
   <si>
     <t>ONET TECHNOLOGIES TI FORMATION</t>
   </si>
   <si>
     <t>ZA LA PLAINE DES VAUX 6 A IMPASSE PIERRE LATECOERE 37500 CHINON</t>
   </si>
   <si>
     <t>31/03/2010</t>
   </si>
   <si>
     <t>CFAI ALSACE</t>
   </si>
   <si>
     <t>31 RUE DES JARDINS 68000 COLMAR</t>
   </si>
   <si>
     <t>01/01/2006</t>
   </si>
   <si>
-    <t>85.32Z</t>
-[...1 lines deleted...]
-  <si>
     <t>6 RUE ETTORE BUGATTI 67201 ECKBOLSHEIM</t>
   </si>
   <si>
     <t>07/03/2011</t>
   </si>
   <si>
     <t>2 RUE ETTORE BUGATTI 67110 REICHSHOFFEN</t>
   </si>
   <si>
     <t>25/04/2019</t>
   </si>
   <si>
     <t>31 RUE FRANCOIS SPOERRY 68100 MULHOUSE</t>
   </si>
   <si>
     <t>01/07/2021</t>
   </si>
   <si>
-    <t>ASSOCIATION POUR LA FORMATION PROFESSIONNELLE DE L'INDUSTRIE DE PROVENCE (AFPI PROVENCE)</t>
-[...58 lines deleted...]
-  <si>
     <t>PROMEO ASSOCIATION DE FORMATION POUR LE DEVELOPPEMENT DE L EMPLOI DE PICARDIE - PROMEO AFDE PICARDIE</t>
   </si>
   <si>
     <t>ZAC LA VALLEE 114 RUE DE LA CHAUSSEE ROMAINE 02100 SAINT-QUENTIN</t>
   </si>
   <si>
     <t>01/10/1992</t>
   </si>
   <si>
     <t>ZI ESPACE FORMATION AFIDA RUE DES GRANDS PRES 02200 BILLY-SUR-AISNE</t>
   </si>
   <si>
     <t>01/01/1993</t>
   </si>
   <si>
     <t>ESPACE INDUSTRIEL NORD 74 RUE DE POULAINVILLE 80080 AMIENS</t>
   </si>
   <si>
     <t>01/11/2009</t>
   </si>
   <si>
     <t>1 AVENUE EUGENE GAZEAU 60300 SENLIS</t>
   </si>
   <si>
     <t>24/06/2020</t>
@@ -520,51 +520,51 @@
   <si>
     <t>01/03/2008</t>
   </si>
   <si>
     <t>71.12B</t>
   </si>
   <si>
     <t>ASS FORMATION AUX METIERS DE L'AERIEN</t>
   </si>
   <si>
     <t>BATIMENT 385 CHEMIN DE LA PISTE 95500 BONNEUIL-EN-FRANCE</t>
   </si>
   <si>
     <t>01/09/2008</t>
   </si>
   <si>
     <t>ASS FORM PROF INDUSTRIE DE L'ADOUR</t>
   </si>
   <si>
     <t>4 RUE FRERES C ET A D ORBIGNY 64000 PAU</t>
   </si>
   <si>
     <t>01/10/1997</t>
   </si>
   <si>
-    <t>POLE AEROPOLIS 1 COURS DE L’INDUSTRIE 64510 ASSAT</t>
+    <t>POLE AEROPOLIS 1 COURS DE L'INDUSTRIE 64510 ASSAT</t>
   </si>
   <si>
     <t>01/07/2011</t>
   </si>
   <si>
     <t>ZONE TECHNOCITE 1 AVENUE DU 8 MAI 1945 64100 BAYONNE</t>
   </si>
   <si>
     <t>01/04/2026</t>
   </si>
   <si>
     <t>ZONE PYRENE AEROPOLE 65380 LANNE</t>
   </si>
   <si>
     <t>01/09/2018</t>
   </si>
   <si>
     <t>2 RUE HELENE BOUCHER 40220 TARNOS</t>
   </si>
   <si>
     <t>22/06/2018</t>
   </si>
   <si>
     <t>INSTITUT DE SOUDURE INDUSTRIE</t>
   </si>
@@ -853,51 +853,51 @@
   <si>
     <t>AEROCAMPUS AQUITAINE</t>
   </si>
   <si>
     <t>1 ROUTE DE CENAC 33360 LATRESNE</t>
   </si>
   <si>
     <t>01/05/2011</t>
   </si>
   <si>
     <t>EXCENT TRAINING</t>
   </si>
   <si>
     <t>2 AVENUE LEON FOUCAULT 31770 COLOMIERS</t>
   </si>
   <si>
     <t>19/12/2011</t>
   </si>
   <si>
     <t>28.91Z</t>
   </si>
   <si>
     <t>STELLANTIS AUTO SAS</t>
   </si>
   <si>
-    <t>2-10 2 BOULEVARD DE L’EUROPE 78300 POISSY</t>
+    <t>2-10 2 BOULEVARD DE L'EUROPE 78300 POISSY</t>
   </si>
   <si>
     <t>03/06/2002</t>
   </si>
   <si>
     <t>29.10Z</t>
   </si>
   <si>
     <t>MASER ENGINEERING</t>
   </si>
   <si>
     <t>ZAC DES RAMASSIERS 3 ALLEE ARISTIDE MAILLOL 31770 COLOMIERS</t>
   </si>
   <si>
     <t>26/09/2011</t>
   </si>
   <si>
     <t>15/12/2023</t>
   </si>
   <si>
     <t>AFPI CENTRE VAL DE LOIRE</t>
   </si>
   <si>
     <t>ZI LA CHATAIGNERAIE 6 RUE DE LA BRIAUDIERE 37510 BALLAN-MIRE</t>
   </si>
@@ -1102,51 +1102,51 @@
   <si>
     <t>56 AVENUE DE WAGRAM 75017 PARIS</t>
   </si>
   <si>
     <t>94.11Z</t>
   </si>
   <si>
     <t>AFPI PAYS DE LA LOIRE</t>
   </si>
   <si>
     <t>L ETOILE DU MATIN 6 RUE DE LA COTE DE JADE 44600 SAINT-NAZAIRE</t>
   </si>
   <si>
     <t>04/09/2024</t>
   </si>
   <si>
     <t>9 RUE DE L'HALBRANE 44340 BOUGUENAIS</t>
   </si>
   <si>
     <t>15/06/2020</t>
   </si>
   <si>
     <t>AFPI INSERTION POITOU CHARENTE</t>
   </si>
   <si>
-    <t>33 RUE DE L’ARSENAL 16000 ANGOULEME</t>
+    <t>33 RUE DE L'ARSENAL 16000 ANGOULEME</t>
   </si>
   <si>
     <t>19/11/2012</t>
   </si>
   <si>
     <t>SUD AERO FORMATION</t>
   </si>
   <si>
     <t>AEROPORT TOULOUSE FRANCAZAL - BAT HM8 135 AVENUE DU COMMINGES 31270 CUGNAUX</t>
   </si>
   <si>
     <t>07/01/2013</t>
   </si>
   <si>
     <t>3D INGENIERIE SYSTEMES</t>
   </si>
   <si>
     <t>LES FONTAINES DE SEXTIUS 12 SQUARE PAUL ELUARD 13090 AIX-EN-PROVENCE</t>
   </si>
   <si>
     <t>04/12/2024</t>
   </si>
   <si>
     <t>34 RUE DE BAGNEAUX 45140 SAINT-JEAN-DE-LA-RUELLE</t>
   </si>
@@ -1210,51 +1210,51 @@
   <si>
     <t>PRINT6</t>
   </si>
   <si>
     <t>50 AVENUE DE PERTISON 51800 SAINTE-MENEHOULD</t>
   </si>
   <si>
     <t>10/03/2017</t>
   </si>
   <si>
     <t>M.A.T FORMATION - LA MANUFACTURE A TALENTS FORMATION</t>
   </si>
   <si>
     <t>M.A.T FORMATION</t>
   </si>
   <si>
     <t>1 IMPASSE LANGEVIN 19100 BRIVE-LA-GAILLARDE</t>
   </si>
   <si>
     <t>24/05/2017</t>
   </si>
   <si>
     <t>ASFO GRAND SUD</t>
   </si>
   <si>
-    <t>PARC TECHNOLOGIQUE DU CANAL 14 AVENUE DE L’EUROPE 31520 RAMONVILLE-SAINT-AGNE</t>
+    <t>PARC TECHNOLOGIQUE DU CANAL 14 AVENUE DE L'EUROPE 31520 RAMONVILLE-SAINT-AGNE</t>
   </si>
   <si>
     <t>07/12/2017</t>
   </si>
   <si>
     <t>ETABLISSEMENT D'ENSEIGNEMENT SUPERIEUR CONSULAIRE IN&amp;MA</t>
   </si>
   <si>
     <t>6 AVENUE GENERAL HOCHE 81000 ALBI</t>
   </si>
   <si>
     <t>04/11/2024</t>
   </si>
   <si>
     <t>25 RUE SAINT-DOMINIQUE 51000 CHALONS-EN-CHAMPAGNE</t>
   </si>
   <si>
     <t>07/02/2022</t>
   </si>
   <si>
     <t>ASSOCIATION DE FORMATION PROFESSIONNELLE DE L'INDUSTRIE 21-71-AFPI 2171</t>
   </si>
   <si>
     <t>22/07/2019</t>
   </si>
@@ -2487,480 +2487,480 @@
       <c r="F20" s="2" t="s">
         <v>106</v>
       </c>
       <c r="G20" s="2"/>
       <c r="H20" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I20" s="3" t="s">
         <v>107</v>
       </c>
       <c r="J20" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K20" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L20" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M20" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="1">
-        <v>38803510700290</v>
+        <v>34408659000041</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>108</v>
       </c>
-      <c r="D21" s="2" t="s">
+      <c r="D21" s="2"/>
+      <c r="E21" s="2" t="s">
         <v>109</v>
       </c>
-      <c r="E21" s="2" t="s">
+      <c r="F21" s="2" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="G21" s="2"/>
       <c r="H21" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I21" s="3">
-        <v>24130153537</v>
+        <v>93131605713</v>
       </c>
       <c r="J21" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K21" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L21" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M21" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="1">
-        <v>38855948600047</v>
+        <v>35352220400059</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="D22" s="2"/>
       <c r="E22" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="F22" s="2" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="G22" s="2"/>
       <c r="H22" s="2" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="I22" s="3">
-        <v>42680205768</v>
+        <v>11753968675</v>
       </c>
       <c r="J22" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K22" s="2" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="L22" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M22" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="1">
-        <v>38855948600054</v>
+        <v>35359974900010</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="D23" s="2"/>
       <c r="E23" s="2" t="s">
         <v>116</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>117</v>
       </c>
       <c r="G23" s="2"/>
       <c r="H23" s="2" t="s">
-        <v>115</v>
+        <v>24</v>
       </c>
       <c r="I23" s="3">
-        <v>42680205768</v>
+        <v>73310117831</v>
       </c>
       <c r="J23" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K23" s="2" t="s">
         <v>26</v>
       </c>
       <c r="L23" s="2" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="M23" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="1">
-        <v>38855948600062</v>
+        <v>35359974900069</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="D24" s="2"/>
       <c r="E24" s="2" t="s">
         <v>118</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>119</v>
       </c>
       <c r="G24" s="2"/>
       <c r="H24" s="2" t="s">
-        <v>115</v>
+        <v>24</v>
       </c>
       <c r="I24" s="3">
-        <v>42680205768</v>
+        <v>73310117831</v>
       </c>
       <c r="J24" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K24" s="2" t="s">
         <v>26</v>
       </c>
       <c r="L24" s="2" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="M24" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="1">
-        <v>38855948600070</v>
+        <v>35359974900077</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="D25" s="2"/>
       <c r="E25" s="2" t="s">
         <v>120</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>121</v>
       </c>
       <c r="G25" s="2"/>
       <c r="H25" s="2" t="s">
-        <v>115</v>
+        <v>24</v>
       </c>
       <c r="I25" s="3">
-        <v>42680205768</v>
+        <v>73310117831</v>
       </c>
       <c r="J25" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K25" s="2" t="s">
         <v>26</v>
       </c>
       <c r="L25" s="2" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="M25" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="1">
-        <v>34408659000041</v>
+        <v>37864904000193</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>122</v>
       </c>
       <c r="D26" s="2"/>
       <c r="E26" s="2" t="s">
         <v>123</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>124</v>
       </c>
       <c r="G26" s="2"/>
       <c r="H26" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I26" s="3">
-        <v>93131605713</v>
+        <v>24370127337</v>
       </c>
       <c r="J26" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K26" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L26" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M26" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" s="1">
-        <v>35352220400059</v>
+        <v>37951396300023</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>125</v>
       </c>
       <c r="D27" s="2"/>
       <c r="E27" s="2" t="s">
         <v>126</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>127</v>
       </c>
       <c r="G27" s="2"/>
       <c r="H27" s="2" t="s">
         <v>128</v>
       </c>
       <c r="I27" s="3">
-        <v>11753968675</v>
+        <v>93040015104</v>
       </c>
       <c r="J27" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K27" s="2" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="L27" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M27" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="1">
-        <v>35359974900010</v>
+        <v>38803510700290</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>129</v>
       </c>
-      <c r="D28" s="2"/>
+      <c r="D28" s="2" t="s">
+        <v>130</v>
+      </c>
       <c r="E28" s="2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="G28" s="2"/>
       <c r="H28" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I28" s="3">
-        <v>73310117831</v>
+        <v>24130153537</v>
       </c>
       <c r="J28" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K28" s="2" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="L28" s="2" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="M28" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="1">
-        <v>35359974900069</v>
+        <v>38855948600047</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="2" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="D29" s="2"/>
       <c r="E29" s="2" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="G29" s="2"/>
       <c r="H29" s="2" t="s">
-        <v>24</v>
+        <v>128</v>
       </c>
       <c r="I29" s="3">
-        <v>73310117831</v>
+        <v>42680205768</v>
       </c>
       <c r="J29" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K29" s="2" t="s">
         <v>26</v>
       </c>
       <c r="L29" s="2" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="M29" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="1">
-        <v>35359974900077</v>
+        <v>38855948600054</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="2" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="D30" s="2"/>
       <c r="E30" s="2" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="G30" s="2"/>
       <c r="H30" s="2" t="s">
-        <v>24</v>
+        <v>128</v>
       </c>
       <c r="I30" s="3">
-        <v>73310117831</v>
+        <v>42680205768</v>
       </c>
       <c r="J30" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K30" s="2" t="s">
         <v>26</v>
       </c>
       <c r="L30" s="2" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="M30" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="1">
-        <v>37864904000193</v>
+        <v>38855948600062</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="2" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="D31" s="2"/>
       <c r="E31" s="2" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="F31" s="2" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="G31" s="2"/>
       <c r="H31" s="2" t="s">
-        <v>24</v>
+        <v>128</v>
       </c>
       <c r="I31" s="3">
-        <v>24370127337</v>
+        <v>42680205768</v>
       </c>
       <c r="J31" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K31" s="2" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="L31" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M31" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" s="1">
-        <v>37951396300023</v>
+        <v>38855948600070</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="2" t="s">
-        <v>139</v>
+        <v>133</v>
       </c>
       <c r="D32" s="2"/>
       <c r="E32" s="2" t="s">
         <v>140</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>141</v>
       </c>
       <c r="G32" s="2"/>
       <c r="H32" s="2" t="s">
-        <v>115</v>
+        <v>128</v>
       </c>
       <c r="I32" s="3">
-        <v>93040015104</v>
+        <v>42680205768</v>
       </c>
       <c r="J32" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K32" s="2" t="s">
         <v>26</v>
       </c>
       <c r="L32" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M32" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="1">
         <v>39131533000012</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>142</v>
       </c>
       <c r="D33" s="2"/>
@@ -3246,51 +3246,51 @@
         <v>19</v>
       </c>
       <c r="M40" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" s="1">
         <v>40989592700021</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C41" s="2" t="s">
         <v>162</v>
       </c>
       <c r="D41" s="2"/>
       <c r="E41" s="2" t="s">
         <v>163</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>164</v>
       </c>
       <c r="G41" s="2"/>
       <c r="H41" s="2" t="s">
-        <v>115</v>
+        <v>128</v>
       </c>
       <c r="I41" s="3">
         <v>11910714291</v>
       </c>
       <c r="J41" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K41" s="2" t="s">
         <v>26</v>
       </c>
       <c r="L41" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M41" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" s="1">
         <v>41441296500017</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C42" s="2" t="s">
@@ -3535,206 +3535,206 @@
       <c r="J48" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K48" s="2" t="s">
         <v>26</v>
       </c>
       <c r="L48" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M48" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="49" spans="1:13">
       <c r="A49" s="1">
         <v>41846891400027</v>
       </c>
       <c r="B49" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C49" s="2" t="s">
         <v>182</v>
       </c>
       <c r="D49" s="2"/>
       <c r="E49" s="2" t="s">
-        <v>113</v>
+        <v>134</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>183</v>
       </c>
       <c r="G49" s="2"/>
       <c r="H49" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I49" s="3">
         <v>42670547767</v>
       </c>
       <c r="J49" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K49" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L49" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M49" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="50" spans="1:13">
       <c r="A50" s="1">
         <v>41846891400043</v>
       </c>
       <c r="B50" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C50" s="2" t="s">
         <v>182</v>
       </c>
       <c r="D50" s="2"/>
       <c r="E50" s="2" t="s">
-        <v>116</v>
+        <v>136</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>184</v>
       </c>
       <c r="G50" s="2"/>
       <c r="H50" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I50" s="3">
         <v>42670547767</v>
       </c>
       <c r="J50" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K50" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L50" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M50" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="51" spans="1:13">
       <c r="A51" s="1">
         <v>41846891400050</v>
       </c>
       <c r="B51" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C51" s="2" t="s">
         <v>182</v>
       </c>
       <c r="D51" s="2"/>
       <c r="E51" s="2" t="s">
-        <v>118</v>
+        <v>138</v>
       </c>
       <c r="F51" s="2" t="s">
-        <v>121</v>
+        <v>141</v>
       </c>
       <c r="G51" s="2"/>
       <c r="H51" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I51" s="3">
         <v>42670547767</v>
       </c>
       <c r="J51" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K51" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L51" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M51" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="52" spans="1:13">
       <c r="A52" s="1">
         <v>41846891400068</v>
       </c>
       <c r="B52" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C52" s="2" t="s">
         <v>182</v>
       </c>
       <c r="D52" s="2"/>
       <c r="E52" s="2" t="s">
-        <v>120</v>
+        <v>140</v>
       </c>
       <c r="F52" s="2" t="s">
-        <v>121</v>
+        <v>141</v>
       </c>
       <c r="G52" s="2"/>
       <c r="H52" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I52" s="3">
         <v>42670547767</v>
       </c>
       <c r="J52" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K52" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L52" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M52" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="53" spans="1:13">
       <c r="A53" s="1">
         <v>42091691800048</v>
       </c>
       <c r="B53" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C53" s="2" t="s">
         <v>185</v>
       </c>
       <c r="D53" s="2"/>
       <c r="E53" s="2" t="s">
         <v>186</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>187</v>
       </c>
       <c r="G53" s="2"/>
       <c r="H53" s="2" t="s">
-        <v>128</v>
+        <v>114</v>
       </c>
       <c r="I53" s="3">
         <v>76311078031</v>
       </c>
       <c r="J53" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K53" s="2" t="s">
         <v>26</v>
       </c>
       <c r="L53" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M53" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="54" spans="1:13">
       <c r="A54" s="1">
         <v>42156068100106</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C54" s="2" t="s">
@@ -4219,57 +4219,57 @@
       </c>
       <c r="B67" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C67" s="2" t="s">
         <v>226</v>
       </c>
       <c r="D67" s="2"/>
       <c r="E67" s="2" t="s">
         <v>227</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>228</v>
       </c>
       <c r="G67" s="2"/>
       <c r="H67" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I67" s="3">
         <v>93131248613</v>
       </c>
       <c r="J67" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K67" s="2" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="L67" s="2" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="M67" s="2" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
     </row>
     <row r="68" spans="1:13">
       <c r="A68" s="1">
         <v>45208995600042</v>
       </c>
       <c r="B68" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C68" s="2" t="s">
         <v>229</v>
       </c>
       <c r="D68" s="2"/>
       <c r="E68" s="2" t="s">
         <v>230</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>231</v>
       </c>
       <c r="G68" s="2"/>
       <c r="H68" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I68" s="3">
         <v>21510116951</v>
@@ -4987,51 +4987,51 @@
         <v>19</v>
       </c>
       <c r="M87" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="88" spans="1:13">
       <c r="A88" s="1">
         <v>77518765100085</v>
       </c>
       <c r="B88" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C88" s="2" t="s">
         <v>286</v>
       </c>
       <c r="D88" s="2"/>
       <c r="E88" s="2" t="s">
         <v>290</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>291</v>
       </c>
       <c r="G88" s="2"/>
       <c r="H88" s="2" t="s">
-        <v>115</v>
+        <v>128</v>
       </c>
       <c r="I88" s="3">
         <v>24180059918</v>
       </c>
       <c r="J88" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K88" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L88" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M88" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="89" spans="1:13">
       <c r="A89" s="1">
         <v>77518765100093</v>
       </c>
       <c r="B89" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C89" s="2" t="s">
@@ -5330,88 +5330,88 @@
       </c>
     </row>
     <row r="97" spans="1:13">
       <c r="A97" s="1">
         <v>77572845400049</v>
       </c>
       <c r="B97" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C97" s="2" t="s">
         <v>311</v>
       </c>
       <c r="D97" s="2" t="s">
         <v>312</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>313</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>296</v>
       </c>
       <c r="G97" s="2" t="s">
         <v>314</v>
       </c>
       <c r="H97" s="2" t="s">
-        <v>115</v>
+        <v>128</v>
       </c>
       <c r="I97" s="3"/>
       <c r="J97" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K97" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L97" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M97" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="98" spans="1:13">
       <c r="A98" s="1">
         <v>77572845400122</v>
       </c>
       <c r="B98" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C98" s="2" t="s">
         <v>311</v>
       </c>
       <c r="D98" s="2" t="s">
         <v>315</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>316</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>296</v>
       </c>
       <c r="G98" s="2"/>
       <c r="H98" s="2" t="s">
-        <v>115</v>
+        <v>128</v>
       </c>
       <c r="I98" s="3">
         <v>11921813492</v>
       </c>
       <c r="J98" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K98" s="2" t="s">
         <v>26</v>
       </c>
       <c r="L98" s="2" t="s">
         <v>26</v>
       </c>
       <c r="M98" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="99" spans="1:13">
       <c r="A99" s="1">
         <v>77572845400205</v>
       </c>
       <c r="B99" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C99" s="2" t="s">
@@ -7324,31 +7324,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/05/2026 00:42:19</dc:description>
+  <dc:description>Export en date du 08/11/2026 06:11:40</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>