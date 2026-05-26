--- v2 (2026-03-03)
+++ v3 (2026-05-26)
@@ -82,60 +82,60 @@
   <si>
     <t>SOCIETE FRANCAISE ETUDE FORMATION</t>
   </si>
   <si>
     <t>10 RUE ALIBERT 75010 PARIS</t>
   </si>
   <si>
     <t>01/01/2019</t>
   </si>
   <si>
     <t>01/09/2022</t>
   </si>
   <si>
     <t>85.59A</t>
   </si>
   <si>
     <t>FAUX</t>
   </si>
   <si>
     <t>Actif</t>
   </si>
   <si>
     <t>43 QUAI DE GRENELLE 75015 PARIS</t>
   </si>
   <si>
+    <t>INSTITUT FRANCAIS DE GESTION</t>
+  </si>
+  <si>
+    <t>29/09/2017</t>
+  </si>
+  <si>
+    <t>85.32Z</t>
+  </si>
+  <si>
     <t>VRAI</t>
-  </si>
-[...7 lines deleted...]
-    <t>85.32Z</t>
   </si>
   <si>
     <t>SOCIETE POUR LA FORMATION DE L'ENTREPRISE ALPES SAVOIE</t>
   </si>
   <si>
     <t>SAVOIE TECHNOLAC 12 AVENUE DU LAC D'ANNECY 73370 LE BOURGET-DU-LAC</t>
   </si>
   <si>
     <t>27/07/2012</t>
   </si>
   <si>
     <t>30/06/2024</t>
   </si>
   <si>
     <t>85.59B</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#"/>
   </numFmts>
   <fonts count="2">
@@ -618,94 +618,94 @@
       </c>
       <c r="B3" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D3" s="2"/>
       <c r="E3" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G3" s="2"/>
       <c r="H3" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I3" s="3">
         <v>11752285775</v>
       </c>
       <c r="J3" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K3" s="2" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="L3" s="2" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="M3" s="2" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" s="1">
         <v>43219776200185</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D4" s="2"/>
       <c r="E4" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F4" s="2" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G4" s="2"/>
       <c r="H4" s="2" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="I4" s="3">
         <v>11753396275</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K4" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L4" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M4" s="2" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="1">
         <v>75315914400017</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D5" s="2"/>
       <c r="E5" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>28</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>30</v>
       </c>
@@ -755,31 +755,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 03/03/2026 13:01:22</dc:description>
+  <dc:description>Export en date du 05/26/2026 08:33:58</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>