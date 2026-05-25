--- v1 (2026-03-09)
+++ v2 (2026-05-25)
@@ -154,51 +154,51 @@
   <si>
     <t>GRETA MIDI-PYRENNEES NORD</t>
   </si>
   <si>
     <t>5 AVENUE DU MARECHAL JOFFRE 12000 RODEZ</t>
   </si>
   <si>
     <t>01/01/1992</t>
   </si>
   <si>
     <t>7312P000412</t>
   </si>
   <si>
     <t>LYCEE POLYVALENT JEAN PERRIN</t>
   </si>
   <si>
     <t>GRETA-CFA MARSEILLE MEDITERRANEE</t>
   </si>
   <si>
     <t>74 RUE VERDILLON 13010 MARSEILLE</t>
   </si>
   <si>
     <t>15/05/2014</t>
   </si>
   <si>
-    <t>LYCEE POLYVALENT JULES HAAG</t>
+    <t>LPO JULES HAAG - LYCEE DES METIERS DE L'INGENIERIE MICROTECHNIQUE ET DES SYSTEMES INTELLIGENTS</t>
   </si>
   <si>
     <t>GRETA GRPT ETS POUR FORMAT CONTINUE</t>
   </si>
   <si>
     <t>35 AVENUE DE MONTRAPON 25000 BESANCON</t>
   </si>
   <si>
     <t>01/05/1989</t>
   </si>
   <si>
     <t>4325P000725</t>
   </si>
   <si>
     <t>LYCEE POLYVALENT VAUCANSON</t>
   </si>
   <si>
     <t>GRETA DE GRENOBLE</t>
   </si>
   <si>
     <t>27 RUE ANATOLE FRANCE 38100 GRENOBLE</t>
   </si>
   <si>
     <t>8238P001538</t>
   </si>
@@ -268,144 +268,144 @@
   <si>
     <t>BTP CFA POITOU CHARENTES</t>
   </si>
   <si>
     <t>BTP CFA DE LA VIENNE</t>
   </si>
   <si>
     <t>3 RUE DE CHANTEJEAU 86280 SAINT-BENOIT</t>
   </si>
   <si>
     <t>01/01/2012</t>
   </si>
   <si>
     <t>ASS FORMATION PROFESS BAT TP</t>
   </si>
   <si>
     <t>3 RUE JEAN ANTOINE CHAPTAL 57070 METZ</t>
   </si>
   <si>
     <t>14/12/2012</t>
   </si>
   <si>
     <t>85.59B</t>
   </si>
   <si>
+    <t>INNOVATION DEVELOPPEMENT FORMATION</t>
+  </si>
+  <si>
+    <t>113 RUE DE LANNOY 59800 LILLE</t>
+  </si>
+  <si>
+    <t>29/04/1999</t>
+  </si>
+  <si>
+    <t>548 RUE DE LILLE 62400 BETHUNE</t>
+  </si>
+  <si>
+    <t>01/01/2015</t>
+  </si>
+  <si>
+    <t>SCOP INSTEP</t>
+  </si>
+  <si>
+    <t>INSTEP FORMATION</t>
+  </si>
+  <si>
+    <t>21 AVENUE ARTHUR LAMENDIN 62800 LIEVIN</t>
+  </si>
+  <si>
+    <t>01/04/1996</t>
+  </si>
+  <si>
+    <t>70 RUE DE BOUVINES 59800 LILLE</t>
+  </si>
+  <si>
+    <t>15/04/2003</t>
+  </si>
+  <si>
+    <t>BTP CFA AUVERGNE RHONE ALPES</t>
+  </si>
+  <si>
+    <t>65 IMPASSE DE L'ARTISANAT 43370 BAINS</t>
+  </si>
+  <si>
+    <t>25/09/2020</t>
+  </si>
+  <si>
+    <t>CPO.A BTP</t>
+  </si>
+  <si>
+    <t>13 RUE DENIS PAPIN 78190 TRAPPES</t>
+  </si>
+  <si>
+    <t>29/07/2005</t>
+  </si>
+  <si>
+    <t>FAB21 FORMATION</t>
+  </si>
+  <si>
+    <t>FAB21</t>
+  </si>
+  <si>
+    <t>120 AVENUE DU PORT 78955 CARRIERES-SOUS-POISSY</t>
+  </si>
+  <si>
+    <t>01/04/2019</t>
+  </si>
+  <si>
+    <t>FORMATEC CARAIBES</t>
+  </si>
+  <si>
+    <t>ZI DE JARRY 8 RUE NOBEL 97122 BAIE-MAHAULT</t>
+  </si>
+  <si>
+    <t>06/12/2013</t>
+  </si>
+  <si>
+    <t>FORMATION INSERTION DEVELOPPEMENT DES RESSOURCES HUMAINES</t>
+  </si>
+  <si>
+    <t>BATIFORM AQUITAINE</t>
+  </si>
+  <si>
+    <t>87 QUAI DE BRAZZA 33100 BORDEAUX</t>
+  </si>
+  <si>
+    <t>04/04/2008</t>
+  </si>
+  <si>
     <t>BTP CFA OCCITANIE</t>
   </si>
   <si>
     <t>BTP CFA OCCITANIE - CAMPUS DE PERPIGNAN</t>
   </si>
   <si>
     <t>TECNOSUD 205 RUE FELIX TROMBE 66100 PERPIGNAN</t>
   </si>
   <si>
     <t>01/01/2010</t>
-  </si>
-[...82 lines deleted...]
-    <t>04/04/2008</t>
   </si>
   <si>
     <t>LES CLES DE L'ATELIER</t>
   </si>
   <si>
     <t>LIEU-DIT LE COULOUD - 10A ET 10B 10 A AVENUE DU 11 NOVEMBRE 1918 69200 VENISSIEUX</t>
   </si>
   <si>
     <t>09/11/2020</t>
   </si>
   <si>
     <t>BTP CFA CENTRE</t>
   </si>
   <si>
     <t>343 RUE MARYSE HILSZ 45770 SARAN</t>
   </si>
   <si>
     <t>25/06/2024</t>
   </si>
   <si>
     <t>BATIMENT CFA NORMANDIE</t>
   </si>
   <si>
     <t>PLAINE SAINT GILLES 72610 SAINT-PATERNE - LE CHEVAIN</t>
   </si>
@@ -1575,408 +1575,408 @@
       <c r="F16" s="2" t="s">
         <v>82</v>
       </c>
       <c r="G16" s="2"/>
       <c r="H16" s="2" t="s">
         <v>83</v>
       </c>
       <c r="I16" s="3">
         <v>41570040857</v>
       </c>
       <c r="J16" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L16" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M16" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="1">
-        <v>51472700700031</v>
+        <v>40073444800022</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>84</v>
       </c>
-      <c r="D17" s="2" t="s">
+      <c r="D17" s="2"/>
+      <c r="E17" s="2" t="s">
         <v>85</v>
       </c>
-      <c r="E17" s="2" t="s">
+      <c r="F17" s="2" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="G17" s="2"/>
       <c r="H17" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I17" s="3">
-        <v>91340684734</v>
+        <v>31590340859</v>
       </c>
       <c r="J17" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="K17" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L17" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M17" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="1">
-        <v>40073444800022</v>
+        <v>40073444800238</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="D18" s="2"/>
       <c r="E18" s="2" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="G18" s="2"/>
       <c r="H18" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I18" s="3">
         <v>31590340859</v>
       </c>
       <c r="J18" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K18" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L18" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M18" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="1">
-        <v>40073444800238</v>
+        <v>40487427300091</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>88</v>
-[...1 lines deleted...]
-      <c r="D19" s="2"/>
+        <v>89</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>90</v>
+      </c>
       <c r="E19" s="2" t="s">
         <v>91</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>92</v>
       </c>
       <c r="G19" s="2"/>
       <c r="H19" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="I19" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="I19" s="3"/>
       <c r="J19" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="K19" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="L19" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M19" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="1">
-        <v>40487427300091</v>
+        <v>40487427300257</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="D20" s="2"/>
+      <c r="E20" s="2" t="s">
         <v>93</v>
       </c>
-      <c r="D20" s="2" t="s">
+      <c r="F20" s="2" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>96</v>
       </c>
       <c r="G20" s="2"/>
       <c r="H20" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I20" s="3"/>
       <c r="J20" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L20" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M20" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="1">
-        <v>40487427300257</v>
+        <v>41884676200171</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="D21" s="2"/>
       <c r="E21" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="F21" s="2" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="G21" s="2"/>
       <c r="H21" s="2" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="I21" s="3"/>
+        <v>23</v>
+      </c>
+      <c r="I21" s="3">
+        <v>82380302738</v>
+      </c>
       <c r="J21" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="L21" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M21" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="1">
-        <v>41884676200171</v>
+        <v>43219258100028</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="D22" s="2"/>
       <c r="E22" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="F22" s="2" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="G22" s="2"/>
       <c r="H22" s="2" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="I22" s="3">
-        <v>82380302738</v>
+        <v>11780689578</v>
       </c>
       <c r="J22" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L22" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M22" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="1">
-        <v>43219258100028</v>
+        <v>44415828100030</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C23" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="D23" s="2" t="s">
         <v>102</v>
       </c>
-      <c r="D23" s="2"/>
       <c r="E23" s="2" t="s">
         <v>103</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>104</v>
       </c>
       <c r="G23" s="2"/>
       <c r="H23" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I23" s="3">
-        <v>11780689578</v>
+        <v>25610066561</v>
       </c>
       <c r="J23" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="L23" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M23" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="1">
-        <v>44415828100030</v>
+        <v>44892442300024</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>105</v>
       </c>
-      <c r="D24" s="2" t="s">
+      <c r="D24" s="2"/>
+      <c r="E24" s="2" t="s">
         <v>106</v>
       </c>
-      <c r="E24" s="2" t="s">
+      <c r="F24" s="2" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="G24" s="2"/>
       <c r="H24" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I24" s="3">
-        <v>25610066561</v>
+        <v>95970119197</v>
       </c>
       <c r="J24" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="K24" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L24" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="M24" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="1">
-        <v>44892442300024</v>
+        <v>50375973000016</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C25" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="D25" s="2" t="s">
         <v>109</v>
       </c>
-      <c r="D25" s="2"/>
       <c r="E25" s="2" t="s">
         <v>110</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>111</v>
       </c>
       <c r="G25" s="2"/>
       <c r="H25" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I25" s="3">
-        <v>95970119197</v>
+        <v>72330743733</v>
       </c>
       <c r="J25" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="K25" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="L25" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="M25" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="1">
-        <v>50375973000016</v>
+        <v>51472700700031</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>112</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>113</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>114</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>115</v>
       </c>
       <c r="G26" s="2"/>
       <c r="H26" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I26" s="3">
-        <v>72330743733</v>
+        <v>91340684734</v>
       </c>
       <c r="J26" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K26" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L26" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M26" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" s="1">
         <v>52296497200031</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>116</v>
       </c>
       <c r="D27" s="2"/>
@@ -3594,31 +3594,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 03/09/2026 11:11:19</dc:description>
+  <dc:description>Export en date du 05/25/2026 16:24:15</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>