--- v2 (2026-05-25)
+++ v3 (2026-08-19)
@@ -211,51 +211,51 @@
   <si>
     <t>1 RUE ANNE FRANK 39000 LONS-LE-SAUNIER</t>
   </si>
   <si>
     <t>01/01/2016</t>
   </si>
   <si>
     <t>4339P000239</t>
   </si>
   <si>
     <t>LYCEE GENERAL ET TECHNOLOGIQUE PIERRE DE COUBERTIN</t>
   </si>
   <si>
     <t>GRETA GRAND LITTORAL</t>
   </si>
   <si>
     <t>320 BOULEVARD DU HUIT MAI 62100 CALAIS</t>
   </si>
   <si>
     <t>11/04/1989</t>
   </si>
   <si>
     <t>3162P000862</t>
   </si>
   <si>
-    <t>LYCEE POLYVALENT LA FAYETTE – LYCEE DES METIERS DE LA DIGITALE INDUSTRIE ET DU PLURIMEDIA</t>
+    <t>LYCEE POLYVALENT LA FAYETTE - LYCEE DES METIERS DE LA DIGITALE INDUSTRIE ET DU PLURIMEDIA</t>
   </si>
   <si>
     <t>GRETA AUVERGNE</t>
   </si>
   <si>
     <t>21 BOULEVARD ROBERT SCHUMAN 63000 CLERMONT-FERRAND</t>
   </si>
   <si>
     <t>18/11/1991</t>
   </si>
   <si>
     <t>8363P001063</t>
   </si>
   <si>
     <t>Fermé</t>
   </si>
   <si>
     <t>LYCEE POLYVALENT LA HOTOIE</t>
   </si>
   <si>
     <t>GRETA SOMME</t>
   </si>
   <si>
     <t>70 BOULEVARD SAINT-QUENTIN 80090 AMIENS</t>
   </si>
@@ -268,50 +268,59 @@
   <si>
     <t>BTP CFA POITOU CHARENTES</t>
   </si>
   <si>
     <t>BTP CFA DE LA VIENNE</t>
   </si>
   <si>
     <t>3 RUE DE CHANTEJEAU 86280 SAINT-BENOIT</t>
   </si>
   <si>
     <t>01/01/2012</t>
   </si>
   <si>
     <t>ASS FORMATION PROFESS BAT TP</t>
   </si>
   <si>
     <t>3 RUE JEAN ANTOINE CHAPTAL 57070 METZ</t>
   </si>
   <si>
     <t>14/12/2012</t>
   </si>
   <si>
     <t>85.59B</t>
   </si>
   <si>
+    <t>BTP CFA CENTRE</t>
+  </si>
+  <si>
+    <t>343 RUE MARYSE HILSZ 45770 SARAN</t>
+  </si>
+  <si>
+    <t>25/06/2024</t>
+  </si>
+  <si>
     <t>INNOVATION DEVELOPPEMENT FORMATION</t>
   </si>
   <si>
     <t>113 RUE DE LANNOY 59800 LILLE</t>
   </si>
   <si>
     <t>29/04/1999</t>
   </si>
   <si>
     <t>548 RUE DE LILLE 62400 BETHUNE</t>
   </si>
   <si>
     <t>01/01/2015</t>
   </si>
   <si>
     <t>SCOP INSTEP</t>
   </si>
   <si>
     <t>INSTEP FORMATION</t>
   </si>
   <si>
     <t>21 AVENUE ARTHUR LAMENDIN 62800 LIEVIN</t>
   </si>
   <si>
     <t>01/04/1996</t>
@@ -371,59 +380,50 @@
     <t>87 QUAI DE BRAZZA 33100 BORDEAUX</t>
   </si>
   <si>
     <t>04/04/2008</t>
   </si>
   <si>
     <t>BTP CFA OCCITANIE</t>
   </si>
   <si>
     <t>BTP CFA OCCITANIE - CAMPUS DE PERPIGNAN</t>
   </si>
   <si>
     <t>TECNOSUD 205 RUE FELIX TROMBE 66100 PERPIGNAN</t>
   </si>
   <si>
     <t>01/01/2010</t>
   </si>
   <si>
     <t>LES CLES DE L'ATELIER</t>
   </si>
   <si>
     <t>LIEU-DIT LE COULOUD - 10A ET 10B 10 A AVENUE DU 11 NOVEMBRE 1918 69200 VENISSIEUX</t>
   </si>
   <si>
     <t>09/11/2020</t>
-  </si>
-[...7 lines deleted...]
-    <t>25/06/2024</t>
   </si>
   <si>
     <t>BATIMENT CFA NORMANDIE</t>
   </si>
   <si>
     <t>PLAINE SAINT GILLES 72610 SAINT-PATERNE - LE CHEVAIN</t>
   </si>
   <si>
     <t>01/01/2018</t>
   </si>
   <si>
     <t>BTP CFA NOUVELLE AQUITAINE</t>
   </si>
   <si>
     <t>BP 15 AVENUE DU PORT DU ROY 33290 BLANQUEFORT</t>
   </si>
   <si>
     <t>01/01/2011</t>
   </si>
   <si>
     <t>FEDERATION ROUBAISIENNE DE L ENSEIGNEMENT SECONDAIRE CATHOLIQUE</t>
   </si>
   <si>
     <t>21 RUE PELLART 59100 ROUBAIX</t>
   </si>
@@ -1575,482 +1575,482 @@
       <c r="F16" s="2" t="s">
         <v>82</v>
       </c>
       <c r="G16" s="2"/>
       <c r="H16" s="2" t="s">
         <v>83</v>
       </c>
       <c r="I16" s="3">
         <v>41570040857</v>
       </c>
       <c r="J16" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L16" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M16" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="1">
-        <v>40073444800022</v>
+        <v>77534903800114</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>84</v>
       </c>
       <c r="D17" s="2"/>
       <c r="E17" s="2" t="s">
         <v>85</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>86</v>
       </c>
       <c r="G17" s="2"/>
       <c r="H17" s="2" t="s">
-        <v>35</v>
+        <v>83</v>
       </c>
       <c r="I17" s="3">
-        <v>31590340859</v>
+        <v>24450294845</v>
       </c>
       <c r="J17" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="K17" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L17" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M17" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="1">
-        <v>40073444800238</v>
+        <v>40073444800022</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="D18" s="2"/>
       <c r="E18" s="2" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="G18" s="2"/>
       <c r="H18" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I18" s="3">
         <v>31590340859</v>
       </c>
       <c r="J18" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K18" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L18" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M18" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="1">
-        <v>40487427300091</v>
+        <v>40073444800238</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>89</v>
-[...1 lines deleted...]
-      <c r="D19" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="D19" s="2"/>
+      <c r="E19" s="2" t="s">
         <v>90</v>
       </c>
-      <c r="E19" s="2" t="s">
+      <c r="F19" s="2" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="G19" s="2"/>
       <c r="H19" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="I19" s="3"/>
+      <c r="I19" s="3">
+        <v>31590340859</v>
+      </c>
       <c r="J19" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="K19" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="L19" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M19" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="1">
-        <v>40487427300257</v>
+        <v>40487427300091</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>89</v>
-[...1 lines deleted...]
-      <c r="D20" s="2"/>
+        <v>92</v>
+      </c>
+      <c r="D20" s="2" t="s">
+        <v>93</v>
+      </c>
       <c r="E20" s="2" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="G20" s="2"/>
       <c r="H20" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I20" s="3"/>
       <c r="J20" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L20" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M20" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="1">
-        <v>41884676200171</v>
+        <v>40487427300257</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="D21" s="2"/>
       <c r="E21" s="2" t="s">
         <v>96</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>97</v>
       </c>
       <c r="G21" s="2"/>
       <c r="H21" s="2" t="s">
-        <v>23</v>
-[...3 lines deleted...]
-      </c>
+        <v>35</v>
+      </c>
+      <c r="I21" s="3"/>
       <c r="J21" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="L21" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M21" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="1">
-        <v>43219258100028</v>
+        <v>41884676200171</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>98</v>
       </c>
       <c r="D22" s="2"/>
       <c r="E22" s="2" t="s">
         <v>99</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>100</v>
       </c>
       <c r="G22" s="2"/>
       <c r="H22" s="2" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="I22" s="3">
-        <v>11780689578</v>
+        <v>82380302738</v>
       </c>
       <c r="J22" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L22" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M22" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="1">
-        <v>44415828100030</v>
+        <v>43219258100028</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>101</v>
       </c>
-      <c r="D23" s="2" t="s">
+      <c r="D23" s="2"/>
+      <c r="E23" s="2" t="s">
         <v>102</v>
       </c>
-      <c r="E23" s="2" t="s">
+      <c r="F23" s="2" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="G23" s="2"/>
       <c r="H23" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I23" s="3">
-        <v>25610066561</v>
+        <v>11780689578</v>
       </c>
       <c r="J23" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="L23" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M23" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="1">
-        <v>44892442300024</v>
+        <v>44415828100030</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="D24" s="2" t="s">
         <v>105</v>
       </c>
-      <c r="D24" s="2"/>
       <c r="E24" s="2" t="s">
         <v>106</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>107</v>
       </c>
       <c r="G24" s="2"/>
       <c r="H24" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I24" s="3">
-        <v>95970119197</v>
+        <v>25610066561</v>
       </c>
       <c r="J24" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="K24" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L24" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="M24" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="1">
-        <v>50375973000016</v>
+        <v>44892442300024</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>108</v>
       </c>
-      <c r="D25" s="2" t="s">
+      <c r="D25" s="2"/>
+      <c r="E25" s="2" t="s">
         <v>109</v>
       </c>
-      <c r="E25" s="2" t="s">
+      <c r="F25" s="2" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="G25" s="2"/>
       <c r="H25" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I25" s="3">
-        <v>72330743733</v>
+        <v>95970119197</v>
       </c>
       <c r="J25" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="K25" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="L25" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="M25" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="1">
-        <v>51472700700031</v>
+        <v>50375973000016</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C26" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="D26" s="2" t="s">
         <v>112</v>
       </c>
-      <c r="D26" s="2" t="s">
+      <c r="E26" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="E26" s="2" t="s">
+      <c r="F26" s="2" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="G26" s="2"/>
       <c r="H26" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I26" s="3">
-        <v>91340684734</v>
+        <v>72330743733</v>
       </c>
       <c r="J26" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K26" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L26" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M26" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" s="1">
-        <v>52296497200031</v>
+        <v>51472700700031</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="D27" s="2" t="s">
         <v>116</v>
       </c>
-      <c r="D27" s="2"/>
       <c r="E27" s="2" t="s">
         <v>117</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>118</v>
       </c>
       <c r="G27" s="2"/>
       <c r="H27" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I27" s="3">
-        <v>82691153869</v>
+        <v>91340684734</v>
       </c>
       <c r="J27" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K27" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L27" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M27" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="1">
-        <v>77534903800114</v>
+        <v>52296497200031</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>119</v>
       </c>
       <c r="D28" s="2"/>
       <c r="E28" s="2" t="s">
         <v>120</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>121</v>
       </c>
       <c r="G28" s="2"/>
       <c r="H28" s="2" t="s">
-        <v>83</v>
+        <v>35</v>
       </c>
       <c r="I28" s="3">
-        <v>24450294845</v>
+        <v>82691153869</v>
       </c>
       <c r="J28" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K28" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L28" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M28" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="1">
         <v>77811608700140</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>122</v>
       </c>
       <c r="D29" s="2"/>
@@ -3594,31 +3594,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/25/2026 16:24:15</dc:description>
+  <dc:description>Export en date du 08/19/2026 12:17:27</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>