--- v1 (2026-03-21)
+++ v2 (2026-05-06)
@@ -109,72 +109,72 @@
   <si>
     <t>9597P000397</t>
   </si>
   <si>
     <t>VRAI</t>
   </si>
   <si>
     <t>LYCEE POLYVALENT LA FAYETTE – LYCEE DES METIERS DE LA DIGITALE INDUSTRIE ET DU PLURIMEDIA</t>
   </si>
   <si>
     <t>GRETA AUVERGNE</t>
   </si>
   <si>
     <t>21 BOULEVARD ROBERT SCHUMAN 63000 CLERMONT-FERRAND</t>
   </si>
   <si>
     <t>18/11/1991</t>
   </si>
   <si>
     <t>85.59A</t>
   </si>
   <si>
     <t>8363P001063</t>
   </si>
   <si>
+    <t>ASS LA CULTURE LOISIRS EDUCATION FORMATI</t>
+  </si>
+  <si>
+    <t>92 RES MAIMOUNA 97139 LES ABYMES</t>
+  </si>
+  <si>
+    <t>01/10/2006</t>
+  </si>
+  <si>
+    <t>94.99Z</t>
+  </si>
+  <si>
     <t>ATELIER DU BOIS</t>
   </si>
   <si>
     <t>31 B RUE DU BIGNON 44840 SORINIERES (LES)</t>
   </si>
   <si>
     <t>13/05/2011</t>
   </si>
   <si>
     <t>31.09A</t>
-  </si>
-[...10 lines deleted...]
-    <t>94.99Z</t>
   </si>
   <si>
     <t>ADATEX</t>
   </si>
   <si>
     <t>36 IMPASSE ANTIGUES 97139 LES ABYMES</t>
   </si>
   <si>
     <t>15/08/2013</t>
   </si>
   <si>
     <t>AFPA ENTREPRISES</t>
   </si>
   <si>
     <t>TOUR CITYSCOPE 3 RUE FRANKLIN 93100 MONTREUIL</t>
   </si>
   <si>
     <t>31/12/2016</t>
   </si>
   <si>
     <t>35 BOULEVARD DE JODINO 69200 VENISSIEUX</t>
   </si>
   <si>
     <t>01/01/2017</t>
   </si>
@@ -741,108 +741,108 @@
       <c r="F4" s="2" t="s">
         <v>28</v>
       </c>
       <c r="G4" s="2"/>
       <c r="H4" s="2" t="s">
         <v>29</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>30</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K4" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L4" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M4" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="1">
-        <v>38044791200029</v>
+        <v>38332311000023</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>31</v>
       </c>
       <c r="D5" s="2"/>
       <c r="E5" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>33</v>
       </c>
       <c r="G5" s="2"/>
       <c r="H5" s="2" t="s">
         <v>34</v>
       </c>
       <c r="I5" s="3">
-        <v>52440380244</v>
+        <v>95970034897</v>
       </c>
       <c r="J5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M5" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" s="1">
-        <v>38332311000023</v>
+        <v>38044791200029</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>35</v>
       </c>
       <c r="D6" s="2"/>
       <c r="E6" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G6" s="2"/>
       <c r="H6" s="2" t="s">
         <v>38</v>
       </c>
       <c r="I6" s="3">
-        <v>95970034897</v>
+        <v>52440380244</v>
       </c>
       <c r="J6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M6" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="1">
         <v>48163108300047</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>39</v>
       </c>
       <c r="D7" s="2"/>
@@ -1200,31 +1200,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 03/21/2026 02:20:19</dc:description>
+  <dc:description>Export en date du 05/06/2026 22:40:33</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>