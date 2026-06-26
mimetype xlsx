--- v2 (2026-05-06)
+++ v3 (2026-06-26)
@@ -109,72 +109,72 @@
   <si>
     <t>9597P000397</t>
   </si>
   <si>
     <t>VRAI</t>
   </si>
   <si>
     <t>LYCEE POLYVALENT LA FAYETTE – LYCEE DES METIERS DE LA DIGITALE INDUSTRIE ET DU PLURIMEDIA</t>
   </si>
   <si>
     <t>GRETA AUVERGNE</t>
   </si>
   <si>
     <t>21 BOULEVARD ROBERT SCHUMAN 63000 CLERMONT-FERRAND</t>
   </si>
   <si>
     <t>18/11/1991</t>
   </si>
   <si>
     <t>85.59A</t>
   </si>
   <si>
     <t>8363P001063</t>
   </si>
   <si>
+    <t>ATELIER DU BOIS</t>
+  </si>
+  <si>
+    <t>31 B RUE DU BIGNON 44840 SORINIERES (LES)</t>
+  </si>
+  <si>
+    <t>13/05/2011</t>
+  </si>
+  <si>
+    <t>31.09A</t>
+  </si>
+  <si>
     <t>ASS LA CULTURE LOISIRS EDUCATION FORMATI</t>
   </si>
   <si>
     <t>92 RES MAIMOUNA 97139 LES ABYMES</t>
   </si>
   <si>
     <t>01/10/2006</t>
   </si>
   <si>
     <t>94.99Z</t>
-  </si>
-[...10 lines deleted...]
-    <t>31.09A</t>
   </si>
   <si>
     <t>ADATEX</t>
   </si>
   <si>
     <t>36 IMPASSE ANTIGUES 97139 LES ABYMES</t>
   </si>
   <si>
     <t>15/08/2013</t>
   </si>
   <si>
     <t>AFPA ENTREPRISES</t>
   </si>
   <si>
     <t>TOUR CITYSCOPE 3 RUE FRANKLIN 93100 MONTREUIL</t>
   </si>
   <si>
     <t>31/12/2016</t>
   </si>
   <si>
     <t>35 BOULEVARD DE JODINO 69200 VENISSIEUX</t>
   </si>
   <si>
     <t>01/01/2017</t>
   </si>
@@ -741,108 +741,108 @@
       <c r="F4" s="2" t="s">
         <v>28</v>
       </c>
       <c r="G4" s="2"/>
       <c r="H4" s="2" t="s">
         <v>29</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>30</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K4" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L4" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M4" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="1">
-        <v>38332311000023</v>
+        <v>38044791200029</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>31</v>
       </c>
       <c r="D5" s="2"/>
       <c r="E5" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>33</v>
       </c>
       <c r="G5" s="2"/>
       <c r="H5" s="2" t="s">
         <v>34</v>
       </c>
       <c r="I5" s="3">
-        <v>95970034897</v>
+        <v>52440380244</v>
       </c>
       <c r="J5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M5" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" s="1">
-        <v>38044791200029</v>
+        <v>38332311000023</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>35</v>
       </c>
       <c r="D6" s="2"/>
       <c r="E6" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G6" s="2"/>
       <c r="H6" s="2" t="s">
         <v>38</v>
       </c>
       <c r="I6" s="3">
-        <v>52440380244</v>
+        <v>95970034897</v>
       </c>
       <c r="J6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M6" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="1">
         <v>48163108300047</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>39</v>
       </c>
       <c r="D7" s="2"/>
@@ -1200,31 +1200,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/06/2026 22:40:33</dc:description>
+  <dc:description>Export en date du 06/26/2026 21:22:28</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>