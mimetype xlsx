--- v3 (2026-06-26)
+++ v4 (2026-06-26)
@@ -1200,31 +1200,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 06/26/2026 21:22:28</dc:description>
+  <dc:description>Export en date du 06/26/2026 22:15:37</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>