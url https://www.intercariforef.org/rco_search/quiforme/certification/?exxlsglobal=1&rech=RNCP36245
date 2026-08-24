--- v4 (2026-06-26)
+++ v5 (2026-08-24)
@@ -91,51 +91,51 @@
   <si>
     <t>84.11Z</t>
   </si>
   <si>
     <t>FAUX</t>
   </si>
   <si>
     <t>CHAMBRE DE METIERS ET DE L'ARTISANAT DE REGION GUADELOUPE</t>
   </si>
   <si>
     <t>CITE DE LA CONNAISSANCE DESMARAIS BATIMENT A 97120 SAINT-CLAUDE</t>
   </si>
   <si>
     <t>01/04/2023</t>
   </si>
   <si>
     <t>94.11Z</t>
   </si>
   <si>
     <t>9597P000397</t>
   </si>
   <si>
     <t>VRAI</t>
   </si>
   <si>
-    <t>LYCEE POLYVALENT LA FAYETTE – LYCEE DES METIERS DE LA DIGITALE INDUSTRIE ET DU PLURIMEDIA</t>
+    <t>LYCEE POLYVALENT LA FAYETTE - LYCEE DES METIERS DE LA DIGITALE INDUSTRIE ET DU PLURIMEDIA</t>
   </si>
   <si>
     <t>GRETA AUVERGNE</t>
   </si>
   <si>
     <t>21 BOULEVARD ROBERT SCHUMAN 63000 CLERMONT-FERRAND</t>
   </si>
   <si>
     <t>18/11/1991</t>
   </si>
   <si>
     <t>85.59A</t>
   </si>
   <si>
     <t>8363P001063</t>
   </si>
   <si>
     <t>ATELIER DU BOIS</t>
   </si>
   <si>
     <t>31 B RUE DU BIGNON 44840 SORINIERES (LES)</t>
   </si>
   <si>
     <t>13/05/2011</t>
   </si>
@@ -1200,31 +1200,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 06/26/2026 22:15:37</dc:description>
+  <dc:description>Export en date du 08/24/2026 16:04:21</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>