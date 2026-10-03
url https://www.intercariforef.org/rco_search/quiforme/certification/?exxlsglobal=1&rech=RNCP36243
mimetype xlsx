--- v3 (2026-08-10)
+++ v4 (2026-10-03)
@@ -169,87 +169,87 @@
   <si>
     <t>CAMPUS KER LANN RUE HENRI MOISSAN 35170 BRUZ</t>
   </si>
   <si>
     <t>07/10/2002</t>
   </si>
   <si>
     <t>10 RUE PIERRE ET MARIE CURIE 35500 VITRE</t>
   </si>
   <si>
     <t>17/09/2018</t>
   </si>
   <si>
     <t>ICAM OUEST</t>
   </si>
   <si>
     <t>35 AVENUE DU CHAMP DE MANOEUVRES 44470 CARQUEFOU</t>
   </si>
   <si>
     <t>01/09/1989</t>
   </si>
   <si>
     <t>85.42Z</t>
   </si>
   <si>
+    <t>Fermé</t>
+  </si>
+  <si>
+    <t>ASSOCIATION OUVRIERE DES COMPAGNONS DU DEVOIR DU TOUR DE FRANCE</t>
+  </si>
+  <si>
+    <t>76 RUE LAROCHE 33000 BORDEAUX</t>
+  </si>
+  <si>
+    <t>01/01/1900</t>
+  </si>
+  <si>
+    <t>30/04/2024</t>
+  </si>
+  <si>
     <t>CFAI DIAFOR</t>
   </si>
   <si>
     <t>RUE DE LA PRUNELLE 22190 PLERIN</t>
   </si>
   <si>
     <t>01/01/1993</t>
   </si>
   <si>
     <t>85.32Z</t>
   </si>
   <si>
     <t>ZAC DE KER LANN RUE HENRI MOISSAN 35170 BRUZ</t>
   </si>
   <si>
     <t>01/01/2024</t>
   </si>
   <si>
     <t>ZAC DE LA CARDONNIERE 12 RUE DE LA CARDONNIERE 56100 LORIENT</t>
   </si>
   <si>
     <t>ZA DE KEROURVOIS 2 RUE ALBERT EINSTEIN 29500 ERGUE-GABERIC</t>
-  </si>
-[...13 lines deleted...]
-    <t>30/04/2024</t>
   </si>
   <si>
     <t>ASS READAPTATION FORMAT PROFESSIONNELLE</t>
   </si>
   <si>
     <t>57 RUE ALBERT CAMUS 68200 MULHOUSE</t>
   </si>
   <si>
     <t>88.10C</t>
   </si>
   <si>
     <t>AFPI PAYS DE LA LOIRE</t>
   </si>
   <si>
     <t>1 RUE DU RIBAY 72000 LE MANS</t>
   </si>
   <si>
     <t>01/07/2008</t>
   </si>
   <si>
     <t>9 RUE DE L'HALBRANE 44340 BOUGUENAIS</t>
   </si>
   <si>
     <t>15/06/2020</t>
   </si>
@@ -1101,286 +1101,286 @@
       <c r="F10" s="2" t="s">
         <v>49</v>
       </c>
       <c r="G10" s="2"/>
       <c r="H10" s="2" t="s">
         <v>50</v>
       </c>
       <c r="I10" s="3">
         <v>52440189944</v>
       </c>
       <c r="J10" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K10" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L10" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M10" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="1">
-        <v>39048242000028</v>
+        <v>77566202600167</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>13</v>
+        <v>51</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D11" s="2"/>
       <c r="E11" s="2" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="G11" s="2"/>
+        <v>54</v>
+      </c>
+      <c r="G11" s="2" t="s">
+        <v>55</v>
+      </c>
       <c r="H11" s="2" t="s">
-        <v>54</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="I11" s="3"/>
       <c r="J11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="L11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M11" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="1">
-        <v>39048242000036</v>
+        <v>39048242000028</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="D12" s="2"/>
       <c r="E12" s="2" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="G12" s="2"/>
       <c r="H12" s="2" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="I12" s="3">
         <v>53220855422</v>
       </c>
       <c r="J12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M12" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="1">
-        <v>39048242000051</v>
+        <v>39048242000036</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="D13" s="2"/>
       <c r="E13" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="G13" s="2"/>
       <c r="H13" s="2" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="I13" s="3">
         <v>53220855422</v>
       </c>
       <c r="J13" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L13" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M13" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="1">
-        <v>39048242000069</v>
+        <v>39048242000051</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="D14" s="2"/>
       <c r="E14" s="2" t="s">
-        <v>45</v>
+        <v>62</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="G14" s="2"/>
       <c r="H14" s="2" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="I14" s="3">
         <v>53220855422</v>
       </c>
       <c r="J14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M14" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="1">
-        <v>39048242000077</v>
+        <v>39048242000069</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="D15" s="2"/>
       <c r="E15" s="2" t="s">
-        <v>58</v>
+        <v>45</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="G15" s="2"/>
       <c r="H15" s="2" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="I15" s="3">
         <v>53220855422</v>
       </c>
       <c r="J15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M15" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="1">
-        <v>77566202600167</v>
+        <v>39048242000077</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="D16" s="2"/>
       <c r="E16" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="F16" s="2" t="s">
         <v>61</v>
       </c>
-      <c r="F16" s="2" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G16" s="2"/>
       <c r="H16" s="2" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="I16" s="3"/>
+        <v>59</v>
+      </c>
+      <c r="I16" s="3">
+        <v>53220855422</v>
+      </c>
       <c r="J16" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="L16" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M16" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="1">
         <v>77895430500018</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>64</v>
       </c>
       <c r="D17" s="2"/>
       <c r="E17" s="2" t="s">
         <v>65</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>62</v>
+        <v>54</v>
       </c>
       <c r="G17" s="2"/>
       <c r="H17" s="2" t="s">
         <v>66</v>
       </c>
       <c r="I17" s="3">
         <v>42680022768</v>
       </c>
       <c r="J17" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K17" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L17" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M17" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="1">
         <v>78835426400087</v>
       </c>
@@ -2187,31 +2187,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 08/10/2026 20:07:45</dc:description>
+  <dc:description>Export en date du 10/03/2026 12:09:28</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>