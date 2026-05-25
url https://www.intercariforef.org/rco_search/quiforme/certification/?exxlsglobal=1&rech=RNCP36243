--- v1 (2026-02-23)
+++ v2 (2026-05-25)
@@ -196,51 +196,51 @@
   <si>
     <t>RUE DE LA PRUNELLE 22190 PLERIN</t>
   </si>
   <si>
     <t>01/01/1993</t>
   </si>
   <si>
     <t>85.32Z</t>
   </si>
   <si>
     <t>ZAC DE KER LANN RUE HENRI MOISSAN 35170 BRUZ</t>
   </si>
   <si>
     <t>01/01/2024</t>
   </si>
   <si>
     <t>ZAC DE LA CARDONNIERE 12 RUE DE LA CARDONNIERE 56100 LORIENT</t>
   </si>
   <si>
     <t>ZA DE KEROURVOIS 2 RUE ALBERT EINSTEIN 29500 ERGUE-GABERIC</t>
   </si>
   <si>
     <t>Fermé</t>
   </si>
   <si>
-    <t>ASS OUVRIERE COMPAGNON DEVOIR TOUR FRANC</t>
+    <t>ASSOCIATION OUVRIERE DES COMPAGNONS DU DEVOIR DU TOUR DE FRANCE</t>
   </si>
   <si>
     <t>76 RUE LAROCHE 33000 BORDEAUX</t>
   </si>
   <si>
     <t>01/01/1900</t>
   </si>
   <si>
     <t>30/04/2024</t>
   </si>
   <si>
     <t>ASS READAPTATION FORMAT PROFESSIONNELLE</t>
   </si>
   <si>
     <t>57 RUE ALBERT CAMUS 68200 MULHOUSE</t>
   </si>
   <si>
     <t>88.10C</t>
   </si>
   <si>
     <t>AFPI PAYS DE LA LOIRE</t>
   </si>
   <si>
     <t>1 RUE DU RIBAY 72000 LE MANS</t>
   </si>
@@ -937,51 +937,51 @@
         <v>19440029700025</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G6" s="2"/>
       <c r="H6" s="2" t="s">
         <v>28</v>
       </c>
       <c r="I6" s="3">
         <v>52440417944</v>
       </c>
       <c r="J6" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="K6" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M6" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="1">
         <v>19590065900028</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>37</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E7" s="2" t="s">
@@ -2187,31 +2187,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 02/23/2026 05:55:27</dc:description>
+  <dc:description>Export en date du 05/25/2026 12:37:14</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>