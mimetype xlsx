--- v2 (2026-05-25)
+++ v3 (2026-08-10)
@@ -241,51 +241,51 @@
   <si>
     <t>AFPI PAYS DE LA LOIRE</t>
   </si>
   <si>
     <t>1 RUE DU RIBAY 72000 LE MANS</t>
   </si>
   <si>
     <t>01/07/2008</t>
   </si>
   <si>
     <t>9 RUE DE L'HALBRANE 44340 BOUGUENAIS</t>
   </si>
   <si>
     <t>15/06/2020</t>
   </si>
   <si>
     <t>50 RUE JEAN ESSWEIN 85000 LA ROCHE-SUR-YON</t>
   </si>
   <si>
     <t>03/07/2023</t>
   </si>
   <si>
     <t>AFPI INSERTION POITOU CHARENTE</t>
   </si>
   <si>
-    <t>33 RUE DE L’ARSENAL 16000 ANGOULEME</t>
+    <t>33 RUE DE L'ARSENAL 16000 ANGOULEME</t>
   </si>
   <si>
     <t>19/11/2012</t>
   </si>
   <si>
     <t>AFPA ENTREPRISES</t>
   </si>
   <si>
     <t>TOUR CITYSCOPE 3 RUE FRANKLIN 93100 MONTREUIL</t>
   </si>
   <si>
     <t>31/12/2016</t>
   </si>
   <si>
     <t>9 BOULEVARD DE LOUVAIN 13008 MARSEILLE</t>
   </si>
   <si>
     <t>01/01/2017</t>
   </si>
   <si>
     <t>RUE DE ROSEL 14000 CAEN</t>
   </si>
   <si>
     <t>35 BOULEVARD DE JODINO 69200 VENISSIEUX</t>
   </si>
@@ -2187,31 +2187,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/25/2026 12:37:14</dc:description>
+  <dc:description>Export en date du 08/10/2026 20:07:45</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>