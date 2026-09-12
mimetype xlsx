--- v4 (2026-06-17)
+++ v5 (2026-09-12)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="QUIFORME" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'QUIFORME'!$A$1:$M$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
   <si>
     <t>SIRET</t>
   </si>
   <si>
     <t>ÉTAT ADMINISTRATIF</t>
   </si>
   <si>
     <t>RAISON SOCIALE</t>
   </si>
   <si>
     <t>ENSEIGNE</t>
   </si>
   <si>
     <t>ADRESSE</t>
   </si>
   <si>
     <t>DATE D'OUVERTURE</t>
   </si>
   <si>
     <t>DATE DE FERMETURE</t>
   </si>
   <si>
     <t>CODE APE</t>
   </si>
   <si>
@@ -121,51 +121,51 @@
   <si>
     <t>01/09/2017</t>
   </si>
   <si>
     <t>STUDIO M</t>
   </si>
   <si>
     <t>68-70-LE LIBERTY 68 BOULEVARD MARCEL PAUL 44800 SAINT-HERBLAIN</t>
   </si>
   <si>
     <t>01/08/2020</t>
   </si>
   <si>
     <t>MBWAY</t>
   </si>
   <si>
     <t>1ER ETAGE 1 RUE PIERRE BOURDEIX 69007 LYON</t>
   </si>
   <si>
     <t>01/09/2021</t>
   </si>
   <si>
     <t>ESICAD MBWAY IPAC BACHELOR FACTORY</t>
   </si>
   <si>
-    <t>IMMEUBLE AMPERE 373 L’OCCITANE 31670 LABEGE</t>
+    <t>IMMEUBLE AMPERE 373 L'OCCITANE 31670 LABEGE</t>
   </si>
   <si>
     <t>01/03/2022</t>
   </si>
   <si>
     <t>MBWAY - MY DIGITAL SCHOOL - WIN SPORT SCHOOL - PI</t>
   </si>
   <si>
     <t>4 QUAI DES QUEYRIES 33100 BORDEAUX</t>
   </si>
   <si>
     <t>01/07/2022</t>
   </si>
   <si>
     <t>ECOTEC</t>
   </si>
   <si>
     <t>ECOLE INTERNATIONALE TUNON- TUNON - WIN - CAP VERS</t>
   </si>
   <si>
     <t>BATIMENT F 164 RUE DU FAUBOURG SAINT-HONORE 75008 PARIS</t>
   </si>
   <si>
     <t>01/05/1986</t>
   </si>
@@ -241,51 +241,54 @@
   <si>
     <t>95 BOULEVARD DU GENERAL LECLERC 51100 REIMS</t>
   </si>
   <si>
     <t>01/02/2022</t>
   </si>
   <si>
     <t>17 RUE ETIENNE PALLU 37000 TOURS</t>
   </si>
   <si>
     <t>01/01/2022</t>
   </si>
   <si>
     <t>ECOLE INTERNATIONAL TUNON</t>
   </si>
   <si>
     <t>36 RUE SERGENT MICHEL BERTHET 69009 LYON</t>
   </si>
   <si>
     <t>01/05/2022</t>
   </si>
   <si>
     <t>6 RUE RECTEUR DAURE 14000 CAEN</t>
   </si>
   <si>
-    <t>IMMEUBLE NEWTON 373 L’OCCITANE 31670 LABEGE</t>
+    <t>01/07/2026</t>
+  </si>
+  <si>
+    <t>IMMEUBLE NEWTON 373 L'OCCITANE 31670 LABEGE</t>
   </si>
   <si>
     <t>AFTEC</t>
   </si>
   <si>
     <t>AFTEC-IHECF-IPAC BACHELOR FACTORY</t>
   </si>
   <si>
     <t>23 RUE LOUIS KERAUTRET-BOTMEL 35000 RENNES</t>
   </si>
   <si>
     <t>23/03/2001</t>
   </si>
   <si>
     <t>IPAC</t>
   </si>
   <si>
     <t>IPAC - IPAC BACHELOR FACTORY - IPAC FORMATION PRO</t>
   </si>
   <si>
     <t>SAVOIE TECHNOLAC 23 AVENUE LAC LEMAN 73370 LE BOURGET-DU-LAC</t>
   </si>
   <si>
     <t>MBWAY - IPAC - IPAC BACHELOR FACTORY - WIN SPORT</t>
   </si>
@@ -1492,330 +1495,330 @@
       <c r="G20" s="2"/>
       <c r="H20" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I20" s="3">
         <v>11754932575</v>
       </c>
       <c r="J20" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K20" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L20" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M20" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="1">
         <v>33830238300439</v>
       </c>
       <c r="B21" s="2" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>58</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>74</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="G21" s="2"/>
+      <c r="G21" s="2" t="s">
+        <v>75</v>
+      </c>
       <c r="H21" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="I21" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="I21" s="3"/>
       <c r="J21" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K21" s="2" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="L21" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M21" s="2" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="1">
         <v>33830238300454</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>58</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>39</v>
       </c>
       <c r="G22" s="2"/>
       <c r="H22" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I22" s="3">
         <v>11754932575</v>
       </c>
       <c r="J22" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K22" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L22" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M22" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="1">
         <v>35119111900160</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D23" s="2" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="G23" s="2"/>
       <c r="H23" s="2" t="s">
         <v>57</v>
       </c>
       <c r="I23" s="3">
         <v>53350248835</v>
       </c>
       <c r="J23" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K23" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L23" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M23" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="1">
         <v>38416491900183</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D24" s="2" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>62</v>
       </c>
       <c r="G24" s="2"/>
       <c r="H24" s="2" t="s">
         <v>44</v>
       </c>
       <c r="I24" s="3">
         <v>82740024674</v>
       </c>
       <c r="J24" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K24" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L24" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M24" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="1">
         <v>38416491900191</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D25" s="2" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="G25" s="2"/>
       <c r="H25" s="2" t="s">
         <v>44</v>
       </c>
       <c r="I25" s="3">
         <v>82740024674</v>
       </c>
       <c r="J25" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K25" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L25" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M25" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="1">
         <v>40132583200087</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D26" s="2" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="G26" s="2"/>
       <c r="H26" s="2" t="s">
         <v>57</v>
       </c>
       <c r="I26" s="3">
         <v>11930303993</v>
       </c>
       <c r="J26" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K26" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L26" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M26" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" s="1">
         <v>44344472400027</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D27" s="2" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="2" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="G27" s="2"/>
       <c r="H27" s="2" t="s">
         <v>44</v>
       </c>
       <c r="I27" s="3">
         <v>52490191449</v>
       </c>
       <c r="J27" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K27" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L27" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M27" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="1">
         <v>48017681700066</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="2" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D28" s="2" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>51</v>
       </c>
       <c r="G28" s="2"/>
       <c r="H28" s="2" t="s">
         <v>57</v>
       </c>
       <c r="I28" s="3">
         <v>11754890075</v>
       </c>
       <c r="J28" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K28" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L28" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M28" s="2" t="s">
         <v>24</v>
@@ -1853,31 +1856,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 06/18/2026 00:22:54</dc:description>
+  <dc:description>Export en date du 09/12/2026 08:25:26</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>