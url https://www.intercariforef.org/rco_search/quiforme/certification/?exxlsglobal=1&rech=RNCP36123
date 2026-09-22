--- v4 (2026-06-17)
+++ v5 (2026-09-22)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="QUIFORME" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'QUIFORME'!$A$1:$M$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="162">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="163">
   <si>
     <t>SIRET</t>
   </si>
   <si>
     <t>ÉTAT ADMINISTRATIF</t>
   </si>
   <si>
     <t>RAISON SOCIALE</t>
   </si>
   <si>
     <t>ENSEIGNE</t>
   </si>
   <si>
     <t>ADRESSE</t>
   </si>
   <si>
     <t>DATE D'OUVERTURE</t>
   </si>
   <si>
     <t>DATE DE FERMETURE</t>
   </si>
   <si>
     <t>CODE APE</t>
   </si>
   <si>
@@ -187,51 +187,51 @@
   <si>
     <t>01/05/2014</t>
   </si>
   <si>
     <t>PIGIER/MBWAY</t>
   </si>
   <si>
     <t>LE MILLENAIRE ALLEE JEAN-MARIE TJIBAOU 34000 MONTPELLIER</t>
   </si>
   <si>
     <t>31/12/2014</t>
   </si>
   <si>
     <t>MBWAY</t>
   </si>
   <si>
     <t>1ER ETAGE 1 RUE PIERRE BOURDEIX 69007 LYON</t>
   </si>
   <si>
     <t>01/09/2021</t>
   </si>
   <si>
     <t>ESICAD MBWAY IPAC BACHELOR FACTORY</t>
   </si>
   <si>
-    <t>IMMEUBLE AMPERE 373 L’OCCITANE 31670 LABEGE</t>
+    <t>IMMEUBLE AMPERE 373 L'OCCITANE 31670 LABEGE</t>
   </si>
   <si>
     <t>01/03/2022</t>
   </si>
   <si>
     <t>INSTITUT SUPERIEUR D'INFORMATIQUE ET DE MANAGEMENT DE L'INFORMATION</t>
   </si>
   <si>
     <t>85 AVENUE PIERRE GRENIER 92100 BOULOGNE-BILLANCOURT</t>
   </si>
   <si>
     <t>25/02/2019</t>
   </si>
   <si>
     <t>70.10Z</t>
   </si>
   <si>
     <t>Fermé</t>
   </si>
   <si>
     <t>EXCELIA GROUP</t>
   </si>
   <si>
     <t>BATIMENT D 8 RUE LEO DELIBES 37200 TOURS</t>
   </si>
@@ -286,51 +286,51 @@
   <si>
     <t>EDUCTIVE LYON</t>
   </si>
   <si>
     <t>53 COURS ALBERT THOMAS 69003 LYON</t>
   </si>
   <si>
     <t>04/10/2002</t>
   </si>
   <si>
     <t>IPAC</t>
   </si>
   <si>
     <t>MBWAY - IPAC - IPAC BACHELOR FACTORY - IPAC ONLINE</t>
   </si>
   <si>
     <t>42 CHE DE LA PRAIRIE 74000 ANNECY</t>
   </si>
   <si>
     <t>01/09/1992</t>
   </si>
   <si>
     <t>MBWAY - MY DIGITAL SCHOOL</t>
   </si>
   <si>
-    <t>BATIMENT HELIOPOLIS ENTREE G 16 RUE DU TOUR DE L’EAU 38400 SAINT-MARTIN-D'HERES</t>
+    <t>BATIMENT HELIOPOLIS ENTREE G 16 RUE DU TOUR DE L'EAU 38400 SAINT-MARTIN-D'HERES</t>
   </si>
   <si>
     <t>16/03/2015</t>
   </si>
   <si>
     <t>IPAC - IPAC BACHELOR FACTORY - IPAC FORMATION PRO</t>
   </si>
   <si>
     <t>SAVOIE TECHNOLAC 23 AVENUE LAC LEMAN 73370 LE BOURGET-DU-LAC</t>
   </si>
   <si>
     <t>01/08/2019</t>
   </si>
   <si>
     <t>MBWAY - IPAC - IPAC BACHELOR FACTORY - WIN SPORT</t>
   </si>
   <si>
     <t>CENTRE DES SERVICES 15 BD DE LA MER CASPIENNE 73370 LE BOURGET-DU-LAC</t>
   </si>
   <si>
     <t>13/01/2020</t>
   </si>
   <si>
     <t>INSTITUT FRANCAIS DES AFFAIRES</t>
   </si>
@@ -482,50 +482,53 @@
     <t>OGEC VINCENT DE PAUL</t>
   </si>
   <si>
     <t>710 RUE DE L'AULANIERE 84000 AVIGNON</t>
   </si>
   <si>
     <t>01/01/2004</t>
   </si>
   <si>
     <t>PAZEL</t>
   </si>
   <si>
     <t>8-14 8 PASSAGE DE LA MAIN D'OR 75011 PARIS</t>
   </si>
   <si>
     <t>31/12/2018</t>
   </si>
   <si>
     <t>ASSOCIATION TOP EDUCATION</t>
   </si>
   <si>
     <t>BATIMENT D 1 RUE LEO DELIBES 37200 TOURS</t>
   </si>
   <si>
     <t>09/02/2016</t>
+  </si>
+  <si>
+    <t>12/06/2020</t>
   </si>
   <si>
     <t>FORMADU</t>
   </si>
   <si>
     <t>30/07/2022</t>
   </si>
   <si>
     <t>04/09/2023</t>
   </si>
   <si>
     <t>C3 CFA</t>
   </si>
   <si>
     <t>101 RUE DE LA FONTAINE GRELOT 92160 ANTONY</t>
   </si>
   <si>
     <t>26/07/2019</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
@@ -2434,133 +2437,135 @@
       <c r="G40" s="2"/>
       <c r="H40" s="2" t="s">
         <v>68</v>
       </c>
       <c r="I40" s="3">
         <v>11755668975</v>
       </c>
       <c r="J40" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K40" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L40" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M40" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" s="1">
         <v>81998390900014</v>
       </c>
       <c r="B41" s="2" t="s">
-        <v>13</v>
+        <v>63</v>
       </c>
       <c r="C41" s="2" t="s">
         <v>153</v>
       </c>
       <c r="D41" s="2"/>
       <c r="E41" s="2" t="s">
         <v>154</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>155</v>
       </c>
-      <c r="G41" s="2"/>
+      <c r="G41" s="2" t="s">
+        <v>156</v>
+      </c>
       <c r="H41" s="2" t="s">
         <v>43</v>
       </c>
       <c r="I41" s="3"/>
       <c r="J41" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K41" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L41" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M41" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" s="1">
         <v>85115160500033</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>63</v>
       </c>
       <c r="C42" s="2" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="D42" s="2"/>
       <c r="E42" s="2" t="s">
         <v>60</v>
       </c>
       <c r="F42" s="2" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="G42" s="2" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="H42" s="2" t="s">
         <v>62</v>
       </c>
       <c r="I42" s="3"/>
       <c r="J42" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K42" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L42" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M42" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" s="1">
         <v>85294311700014</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C43" s="2" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="D43" s="2"/>
       <c r="E43" s="2" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F43" s="2" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="G43" s="2"/>
       <c r="H43" s="2" t="s">
         <v>30</v>
       </c>
       <c r="I43" s="3">
         <v>11922301292</v>
       </c>
       <c r="J43" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K43" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L43" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M43" s="2" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
@@ -2592,31 +2597,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 06/18/2026 00:23:14</dc:description>
+  <dc:description>Export en date du 09/22/2026 21:50:32</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>