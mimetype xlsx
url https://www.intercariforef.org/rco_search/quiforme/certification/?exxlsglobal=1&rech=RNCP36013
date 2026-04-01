--- v1 (2026-02-14)
+++ v2 (2026-04-01)
@@ -193,66 +193,66 @@
   <si>
     <t>40 AVENUE DU MONT AUX MALADES 76130 MONT-SAINT-AIGNAN</t>
   </si>
   <si>
     <t>22/09/1989</t>
   </si>
   <si>
     <t>2376P001876</t>
   </si>
   <si>
     <t>LYCEE GENERAL ET TECHNOLOGIQUE AUGUSTE RENOIR</t>
   </si>
   <si>
     <t>GRETA DES HAUTS DE SEINE</t>
   </si>
   <si>
     <t>41 RUE DES TROIS FONTANOT 92000 NANTERRE</t>
   </si>
   <si>
     <t>01/01/2017</t>
   </si>
   <si>
     <t>1192P000692</t>
   </si>
   <si>
+    <t>EURO PHARMAT</t>
+  </si>
+  <si>
+    <t>HOTEL DIEU 2 RUE VIGUERIE 31300 TOULOUSE</t>
+  </si>
+  <si>
+    <t>05/06/2001</t>
+  </si>
+  <si>
     <t>AKALI</t>
   </si>
   <si>
     <t>62 RUE ADRIEN LAGOURGUE 97424 SAINT-LEU</t>
   </si>
   <si>
     <t>01/08/2018</t>
-  </si>
-[...7 lines deleted...]
-    <t>05/06/2001</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
@@ -1006,117 +1006,117 @@
       <c r="F10" s="2" t="s">
         <v>57</v>
       </c>
       <c r="G10" s="2"/>
       <c r="H10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I10" s="3" t="s">
         <v>58</v>
       </c>
       <c r="J10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="K10" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="M10" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="1">
-        <v>79524650300044</v>
+        <v>41211169200023</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>59</v>
       </c>
       <c r="D11" s="2"/>
       <c r="E11" s="2" t="s">
         <v>60</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>61</v>
       </c>
       <c r="G11" s="2"/>
       <c r="H11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I11" s="3">
-        <v>98970412297</v>
+        <v>73310355331</v>
       </c>
       <c r="J11" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K11" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L11" s="2" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="M11" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="1">
-        <v>41211169200023</v>
+        <v>79524650300044</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>62</v>
       </c>
       <c r="D12" s="2"/>
       <c r="E12" s="2" t="s">
         <v>63</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>64</v>
       </c>
       <c r="G12" s="2"/>
       <c r="H12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I12" s="3">
-        <v>73310355331</v>
+        <v>98970412297</v>
       </c>
       <c r="J12" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K12" s="2" t="s">
         <v>19</v>
       </c>
       <c r="L12" s="2" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="M12" s="2" t="s">
         <v>25</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
@@ -1132,31 +1132,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 02/14/2026 09:34:15</dc:description>
+  <dc:description>Export en date du 04/01/2026 17:21:39</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>