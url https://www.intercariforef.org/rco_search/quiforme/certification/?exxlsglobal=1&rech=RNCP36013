--- v2 (2026-04-01)
+++ v3 (2026-05-17)
@@ -836,51 +836,51 @@
         <v>19440029700025</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>36</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>39</v>
       </c>
       <c r="G6" s="2"/>
       <c r="H6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I6" s="3">
         <v>52440417944</v>
       </c>
       <c r="J6" s="2" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="K6" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="M6" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="1">
         <v>19671509800055</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E7" s="2" t="s">
@@ -1132,31 +1132,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 04/01/2026 17:21:39</dc:description>
+  <dc:description>Export en date du 05/17/2026 19:41:06</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>