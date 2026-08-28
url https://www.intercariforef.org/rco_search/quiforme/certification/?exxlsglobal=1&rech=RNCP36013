--- v3 (2026-05-17)
+++ v4 (2026-08-28)
@@ -136,51 +136,51 @@
   <si>
     <t>GRETA CFA MONTPELLIER LITTORAL</t>
   </si>
   <si>
     <t>717 AVENUE JEAN MERMOZ 34000 MONTPELLIER</t>
   </si>
   <si>
     <t>02/05/1989</t>
   </si>
   <si>
     <t>9134P045834</t>
   </si>
   <si>
     <t>LYCEE GENERAL ET TECHNOLOGIQUE LIVET</t>
   </si>
   <si>
     <t>GRETA LOIRE-ATLANTIQUE</t>
   </si>
   <si>
     <t>16 RUE DUFOUR 44000 NANTES</t>
   </si>
   <si>
     <t>03/04/1989</t>
   </si>
   <si>
-    <t>LYCEE CFA ALPHONSE HEINRICH - XAVIER NESSEL</t>
+    <t>LYCEE POLYVALENT HEINRICH-NESSEL</t>
   </si>
   <si>
     <t>GRETA NORD ALSACE</t>
   </si>
   <si>
     <t>123 ROUTE DE STRASBOURG 67500 HAGUENAU</t>
   </si>
   <si>
     <t>01/11/2013</t>
   </si>
   <si>
     <t>4267P001167</t>
   </si>
   <si>
     <t>LYCEE GEN TECH LA MARTINIERE MONPLAISIR</t>
   </si>
   <si>
     <t>GRETA CFA LYON METROPOLE</t>
   </si>
   <si>
     <t>41 RUE ANTOINE LUMIERE 69008 LYON</t>
   </si>
   <si>
     <t>8269P002769</t>
   </si>
@@ -1132,31 +1132,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/17/2026 19:41:06</dc:description>
+  <dc:description>Export en date du 08/28/2026 12:02:48</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>