--- v2 (2026-03-23)
+++ v3 (2026-05-20)
@@ -2622,31 +2622,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 03/23/2026 14:52:52</dc:description>
+  <dc:description>Export en date du 05/20/2026 22:01:13</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>