--- v3 (2026-05-20)
+++ v4 (2026-09-12)
@@ -1218,51 +1218,51 @@
       </c>
       <c r="C11" s="2" t="s">
         <v>49</v>
       </c>
       <c r="D11" s="2"/>
       <c r="E11" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>51</v>
       </c>
       <c r="G11" s="2"/>
       <c r="H11" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I11" s="3">
         <v>52850113785</v>
       </c>
       <c r="J11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L11" s="2" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="M11" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="1">
         <v>51472059800036</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>52</v>
       </c>
       <c r="D12" s="2"/>
       <c r="E12" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>54</v>
       </c>
       <c r="G12" s="2"/>
       <c r="H12" s="2" t="s">
         <v>23</v>
@@ -2118,51 +2118,51 @@
       </c>
       <c r="C35" s="2" t="s">
         <v>109</v>
       </c>
       <c r="D35" s="2"/>
       <c r="E35" s="2" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>111</v>
       </c>
       <c r="G35" s="2"/>
       <c r="H35" s="2" t="s">
         <v>112</v>
       </c>
       <c r="I35" s="3">
         <v>95973065897</v>
       </c>
       <c r="J35" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K35" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L35" s="2" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="M35" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="1">
         <v>82409268800012</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>113</v>
       </c>
       <c r="D36" s="2"/>
       <c r="E36" s="2" t="s">
         <v>114</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>115</v>
       </c>
       <c r="G36" s="2"/>
       <c r="H36" s="2" t="s">
         <v>23</v>
@@ -2622,31 +2622,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/20/2026 22:01:13</dc:description>
+  <dc:description>Export en date du 09/12/2026 19:04:13</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>