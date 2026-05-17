--- v2 (2026-03-24)
+++ v3 (2026-05-17)
@@ -169,93 +169,93 @@
   <si>
     <t>85.59B</t>
   </si>
   <si>
     <t>GROUPE IGS - CIEFA</t>
   </si>
   <si>
     <t>12 RUE ALEXANDRE PARODI 75010 PARIS</t>
   </si>
   <si>
     <t>06/11/1992</t>
   </si>
   <si>
     <t>19/04/1993</t>
   </si>
   <si>
     <t>EXCELIA GROUP</t>
   </si>
   <si>
     <t>LES MINIMES 102 RUE DE COUREILLES 17000 LA ROCHELLE</t>
   </si>
   <si>
     <t>23/11/1988</t>
   </si>
   <si>
+    <t>A.3.D.</t>
+  </si>
+  <si>
+    <t>I.T.C.</t>
+  </si>
+  <si>
+    <t>11 RUE RABELAIS 22000 SAINT-BRIEUC</t>
+  </si>
+  <si>
+    <t>28/01/2022</t>
+  </si>
+  <si>
     <t>GROUPE IGS - ADIP</t>
   </si>
   <si>
     <t>44 QUAI DE JEMMAPES 75010 PARIS</t>
   </si>
   <si>
     <t>01/01/1997</t>
   </si>
   <si>
     <t>01/06/2024</t>
   </si>
   <si>
     <t>ECOLE SUPERIEURE DE L'ALTERNANCE MEDITERRANEE</t>
   </si>
   <si>
     <t>ZI DU QUINTIN 32 RUE DE LA GARBIERO 13300 SALON-DE-PROVENCE</t>
   </si>
   <si>
     <t>01/05/1999</t>
   </si>
   <si>
     <t>VISIPLUS</t>
   </si>
   <si>
     <t>IMMEUBLE LE PATIO DES TEMPLIERS 950 ROUTE DES COLLES 06410 BIOT</t>
   </si>
   <si>
     <t>12/05/2025</t>
   </si>
   <si>
     <t>70.21Z</t>
-  </si>
-[...10 lines deleted...]
-    <t>28/01/2022</t>
   </si>
   <si>
     <t>LIBERTE FORMATION</t>
   </si>
   <si>
     <t>15/17 15 RUE DE LA LIBERTE 06000 NICE</t>
   </si>
   <si>
     <t>23/10/2009</t>
   </si>
   <si>
     <t>GROUPE SCOLAIRE D'ENSEIGNEMENT AGRICOLE  PRIVE ANTOINE DE SAINT-EXUPERY</t>
   </si>
   <si>
     <t>LA LANDE DU BREIL 39 RUE FERNAND ROBERT 35000 RENNES</t>
   </si>
   <si>
     <t>01/01/1900</t>
   </si>
   <si>
     <t>IFIC (INSTITUT DE FORMATION A L'INFORMATION ET A LA COMMUNICATION)</t>
   </si>
   <si>
     <t>19 AVENUE ARISTIDE BRIAND 03200 VICHY</t>
   </si>
@@ -1208,193 +1208,193 @@
       <c r="F14" s="2" t="s">
         <v>50</v>
       </c>
       <c r="G14" s="2"/>
       <c r="H14" s="2" t="s">
         <v>29</v>
       </c>
       <c r="I14" s="3">
         <v>54170112617</v>
       </c>
       <c r="J14" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K14" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L14" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M14" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="1">
-        <v>40980167700025</v>
+        <v>48180466400037</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>39</v>
+        <v>13</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>51</v>
       </c>
-      <c r="D15" s="2"/>
+      <c r="D15" s="2" t="s">
+        <v>52</v>
+      </c>
       <c r="E15" s="2" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="G15" s="2" t="s">
         <v>54</v>
       </c>
+      <c r="G15" s="2"/>
       <c r="H15" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I15" s="3"/>
+      <c r="I15" s="3">
+        <v>53220797422</v>
+      </c>
       <c r="J15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="L15" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="M15" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="1">
-        <v>42058478100025</v>
+        <v>40980167700025</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>55</v>
       </c>
       <c r="D16" s="2"/>
       <c r="E16" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>57</v>
       </c>
-      <c r="G16" s="2"/>
+      <c r="G16" s="2" t="s">
+        <v>58</v>
+      </c>
       <c r="H16" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I16" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="I16" s="3"/>
       <c r="J16" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="L16" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M16" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="1">
-        <v>44321186700116</v>
+        <v>42058478100025</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D17" s="2"/>
       <c r="E17" s="2" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="G17" s="2"/>
       <c r="H17" s="2" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="I17" s="3">
-        <v>93060557706</v>
+        <v>93130869413</v>
       </c>
       <c r="J17" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="L17" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M17" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="1">
-        <v>48180466400037</v>
+        <v>44321186700116</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>62</v>
       </c>
-      <c r="D18" s="2" t="s">
+      <c r="D18" s="2"/>
+      <c r="E18" s="2" t="s">
         <v>63</v>
       </c>
-      <c r="E18" s="2" t="s">
+      <c r="F18" s="2" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="G18" s="2"/>
       <c r="H18" s="2" t="s">
-        <v>23</v>
+        <v>65</v>
       </c>
       <c r="I18" s="3">
-        <v>53220797422</v>
+        <v>93060557706</v>
       </c>
       <c r="J18" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="L18" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="M18" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="1">
         <v>51524493700022</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>66</v>
       </c>
       <c r="D19" s="2"/>
       <c r="E19" s="2" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>68</v>
       </c>
       <c r="G19" s="2"/>
       <c r="H19" s="2" t="s">
         <v>23</v>
@@ -1518,54 +1518,54 @@
       <c r="J22" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L22" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M22" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="1">
         <v>88877726500107</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>79</v>
       </c>
       <c r="D23" s="2"/>
       <c r="E23" s="2" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="G23" s="2"/>
       <c r="H23" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I23" s="3">
         <v>93060895606</v>
       </c>
       <c r="J23" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L23" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M23" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="1">
         <v>89060487900027</v>
       </c>
@@ -1675,31 +1675,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 03/24/2026 02:52:21</dc:description>
+  <dc:description>Export en date du 05/17/2026 18:02:25</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>