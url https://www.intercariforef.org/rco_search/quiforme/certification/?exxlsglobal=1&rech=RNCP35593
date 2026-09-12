--- v3 (2026-05-17)
+++ v4 (2026-09-12)
@@ -169,93 +169,93 @@
   <si>
     <t>85.59B</t>
   </si>
   <si>
     <t>GROUPE IGS - CIEFA</t>
   </si>
   <si>
     <t>12 RUE ALEXANDRE PARODI 75010 PARIS</t>
   </si>
   <si>
     <t>06/11/1992</t>
   </si>
   <si>
     <t>19/04/1993</t>
   </si>
   <si>
     <t>EXCELIA GROUP</t>
   </si>
   <si>
     <t>LES MINIMES 102 RUE DE COUREILLES 17000 LA ROCHELLE</t>
   </si>
   <si>
     <t>23/11/1988</t>
   </si>
   <si>
+    <t>GROUPE IGS - ADIP</t>
+  </si>
+  <si>
+    <t>44 QUAI DE JEMMAPES 75010 PARIS</t>
+  </si>
+  <si>
+    <t>01/01/1997</t>
+  </si>
+  <si>
+    <t>01/06/2024</t>
+  </si>
+  <si>
+    <t>ECOLE SUPERIEURE DE L'ALTERNANCE MEDITERRANEE</t>
+  </si>
+  <si>
+    <t>ZI DU QUINTIN 32 RUE DE LA GARBIERO 13300 SALON-DE-PROVENCE</t>
+  </si>
+  <si>
+    <t>01/05/1999</t>
+  </si>
+  <si>
+    <t>VISIPLUS</t>
+  </si>
+  <si>
+    <t>IMMEUBLE LE PATIO DES TEMPLIERS 950 ROUTE DES COLLES 06410 BIOT</t>
+  </si>
+  <si>
+    <t>12/05/2025</t>
+  </si>
+  <si>
+    <t>70.21Z</t>
+  </si>
+  <si>
     <t>A.3.D.</t>
   </si>
   <si>
     <t>I.T.C.</t>
   </si>
   <si>
     <t>11 RUE RABELAIS 22000 SAINT-BRIEUC</t>
   </si>
   <si>
     <t>28/01/2022</t>
-  </si>
-[...31 lines deleted...]
-    <t>70.21Z</t>
   </si>
   <si>
     <t>LIBERTE FORMATION</t>
   </si>
   <si>
     <t>15/17 15 RUE DE LA LIBERTE 06000 NICE</t>
   </si>
   <si>
     <t>23/10/2009</t>
   </si>
   <si>
     <t>GROUPE SCOLAIRE D'ENSEIGNEMENT AGRICOLE  PRIVE ANTOINE DE SAINT-EXUPERY</t>
   </si>
   <si>
     <t>LA LANDE DU BREIL 39 RUE FERNAND ROBERT 35000 RENNES</t>
   </si>
   <si>
     <t>01/01/1900</t>
   </si>
   <si>
     <t>IFIC (INSTITUT DE FORMATION A L'INFORMATION ET A LA COMMUNICATION)</t>
   </si>
   <si>
     <t>19 AVENUE ARISTIDE BRIAND 03200 VICHY</t>
   </si>
@@ -1208,193 +1208,193 @@
       <c r="F14" s="2" t="s">
         <v>50</v>
       </c>
       <c r="G14" s="2"/>
       <c r="H14" s="2" t="s">
         <v>29</v>
       </c>
       <c r="I14" s="3">
         <v>54170112617</v>
       </c>
       <c r="J14" s="2" t="s">
         <v>24</v>
       </c>
       <c r="K14" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L14" s="2" t="s">
         <v>24</v>
       </c>
       <c r="M14" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="1">
-        <v>48180466400037</v>
+        <v>40980167700025</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>51</v>
       </c>
-      <c r="D15" s="2" t="s">
+      <c r="D15" s="2"/>
+      <c r="E15" s="2" t="s">
         <v>52</v>
       </c>
-      <c r="E15" s="2" t="s">
+      <c r="F15" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="F15" s="2" t="s">
+      <c r="G15" s="2" t="s">
         <v>54</v>
       </c>
-      <c r="G15" s="2"/>
       <c r="H15" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I15" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="I15" s="3"/>
       <c r="J15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="L15" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="M15" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="1">
-        <v>40980167700025</v>
+        <v>42058478100025</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>39</v>
+        <v>13</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>55</v>
       </c>
       <c r="D16" s="2"/>
       <c r="E16" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>57</v>
       </c>
-      <c r="G16" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G16" s="2"/>
       <c r="H16" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I16" s="3"/>
+      <c r="I16" s="3">
+        <v>93130869413</v>
+      </c>
       <c r="J16" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="L16" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M16" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="1">
-        <v>42058478100025</v>
+        <v>44321186700116</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="D17" s="2"/>
       <c r="E17" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="F17" s="2" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="G17" s="2"/>
       <c r="H17" s="2" t="s">
-        <v>23</v>
+        <v>61</v>
       </c>
       <c r="I17" s="3">
-        <v>93130869413</v>
+        <v>93060557706</v>
       </c>
       <c r="J17" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="L17" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M17" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="1">
-        <v>44321186700116</v>
+        <v>48180466400037</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>62</v>
       </c>
-      <c r="D18" s="2"/>
+      <c r="D18" s="2" t="s">
+        <v>63</v>
+      </c>
       <c r="E18" s="2" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="G18" s="2"/>
       <c r="H18" s="2" t="s">
-        <v>65</v>
+        <v>23</v>
       </c>
       <c r="I18" s="3">
-        <v>93060557706</v>
+        <v>53220797422</v>
       </c>
       <c r="J18" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="L18" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="M18" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="1">
         <v>51524493700022</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>66</v>
       </c>
       <c r="D19" s="2"/>
       <c r="E19" s="2" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>68</v>
       </c>
       <c r="G19" s="2"/>
       <c r="H19" s="2" t="s">
         <v>23</v>
@@ -1518,54 +1518,54 @@
       <c r="J22" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L22" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M22" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="1">
         <v>88877726500107</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>79</v>
       </c>
       <c r="D23" s="2"/>
       <c r="E23" s="2" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="G23" s="2"/>
       <c r="H23" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I23" s="3">
         <v>93060895606</v>
       </c>
       <c r="J23" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L23" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M23" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="1">
         <v>89060487900027</v>
       </c>
@@ -1675,31 +1675,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/17/2026 18:02:25</dc:description>
+  <dc:description>Export en date du 09/12/2026 23:08:31</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>