--- v1 (2026-02-23)
+++ v2 (2026-04-10)
@@ -157,51 +157,51 @@
   <si>
     <t>UGECAM OCCITANIE</t>
   </si>
   <si>
     <t>435 AVENUE GEORGES FRECHE 34170 CASTELNAU-LE-LEZ</t>
   </si>
   <si>
     <t>15/12/1999</t>
   </si>
   <si>
     <t>FONDATION COS ALEXANDRE GLASBERG</t>
   </si>
   <si>
     <t>COS</t>
   </si>
   <si>
     <t>88-90 88 BOULEVARD DE SEBASTOPOL 75003 PARIS</t>
   </si>
   <si>
     <t>01/07/2012</t>
   </si>
   <si>
     <t>88.99B</t>
   </si>
   <si>
-    <t>ASS OUVRIERE COMPAGNON DEVOIR TOUR FRANC</t>
+    <t>ASSOCIATION OUVRIERE DES COMPAGNONS DU DEVOIR DU TOUR DE FRANCE</t>
   </si>
   <si>
     <t>118 RUE DE BABYLONE 59491 VILLENEUVE-D'ASCQ</t>
   </si>
   <si>
     <t>01/01/1900</t>
   </si>
   <si>
     <t>LADAPT</t>
   </si>
   <si>
     <t>610 ROUTE DU CHATEAU 01300 PEYRIEU</t>
   </si>
   <si>
     <t>88.10C</t>
   </si>
   <si>
     <t>AFORP FORMATION</t>
   </si>
   <si>
     <t>64 AVENUE DE LA PLAINE DE FRANCE 93290 TREMBLAY-EN-FRANCE</t>
   </si>
   <si>
     <t>01/02/2020</t>
   </si>
@@ -1686,31 +1686,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 02/23/2026 07:47:28</dc:description>
+  <dc:description>Export en date du 04/10/2026 22:59:11</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>