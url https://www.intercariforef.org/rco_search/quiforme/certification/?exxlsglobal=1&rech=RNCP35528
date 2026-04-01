--- v2 (2026-02-14)
+++ v3 (2026-04-01)
@@ -157,50 +157,92 @@
   <si>
     <t>32500 PAUILHAC</t>
   </si>
   <si>
     <t>06/01/1975</t>
   </si>
   <si>
     <t>87.10B</t>
   </si>
   <si>
     <t>ANRAS</t>
   </si>
   <si>
     <t>PSEP OLYMPE DE GOUGES</t>
   </si>
   <si>
     <t>ZONE D ACTIVITE DE FENDEILLE 3 RUE DU FANUM 11400 FENDEILLE</t>
   </si>
   <si>
     <t>11/09/2020</t>
   </si>
   <si>
     <t>87.90A</t>
   </si>
   <si>
+    <t>FEDERATION ROUBAISIENNE DE L ENSEIGNEMENT SECONDAIRE CATHOLIQUE</t>
+  </si>
+  <si>
+    <t>21 RUE PELLART 59100 ROUBAIX</t>
+  </si>
+  <si>
+    <t>01/09/2014</t>
+  </si>
+  <si>
+    <t>85.31Z</t>
+  </si>
+  <si>
+    <t>ASSOCIATION OUVRIERE DES COMPAGNONS DU DEVOIR DU TOUR DE FRANCE</t>
+  </si>
+  <si>
+    <t>82 RUE DE L'HOTEL DE VILLE 75004 PARIS</t>
+  </si>
+  <si>
+    <t>01/01/1900</t>
+  </si>
+  <si>
+    <t>CENTRE DE FORMATION D'APPRENTIS</t>
+  </si>
+  <si>
+    <t>5 RUE HYACINTHE DUBREUIL 31770 COLOMIERS</t>
+  </si>
+  <si>
+    <t>01/04/1981</t>
+  </si>
+  <si>
+    <t>3 CHEMIN DU COMPAGNON 30900 NIMES</t>
+  </si>
+  <si>
+    <t>01/08/1994</t>
+  </si>
+  <si>
+    <t>1 RUE JEAN MAZEN 21000 DIJON</t>
+  </si>
+  <si>
+    <t>15/12/2007</t>
+  </si>
+  <si>
     <t>IFCA</t>
   </si>
   <si>
     <t>17 BOULEVARD D'ANVAUX 36000 CHATEAUROUX</t>
   </si>
   <si>
     <t>01/11/2005</t>
   </si>
   <si>
     <t>70.22Z</t>
   </si>
   <si>
     <t>PREFACE POLE RECHER FORMAT ACTION EDUCAT</t>
   </si>
   <si>
     <t>67 VOIE LA CANEBIERE 13001 MARSEILLE</t>
   </si>
   <si>
     <t>01/01/2002</t>
   </si>
   <si>
     <t>AFPI ACM FORMATION</t>
   </si>
   <si>
     <t>ZI DE LA PILATERIE CS 83056 4 RUE DES CHATEAUX 59700 MARCQ-EN-BARŒUL</t>
@@ -208,132 +250,90 @@
   <si>
     <t>01/01/2013</t>
   </si>
   <si>
     <t>CIPECMA FORMATION COLLECTIVITES</t>
   </si>
   <si>
     <t>17 AVENUE DU GENERAL DE GAULLE 17340 CHATELAILLON-PLAGE</t>
   </si>
   <si>
     <t>26/03/2009</t>
   </si>
   <si>
     <t>FONDATION ACOLEA</t>
   </si>
   <si>
     <t>C.E.P.A.J.</t>
   </si>
   <si>
     <t>CHEMIN DE BERNICOT 69230 SAINT-GENIS-LAVAL</t>
   </si>
   <si>
     <t>13/01/1993</t>
   </si>
   <si>
-    <t>ASS OUVRIERE COMPAGNON DEVOIR TOUR FRANC</t>
-[...28 lines deleted...]
-  <si>
     <t>AFPI GRAND OUEST NORMANDIE</t>
   </si>
   <si>
     <t>12 RUE PROFESSEUR JOSEPH ROUSSELOT 14000 CAEN</t>
   </si>
   <si>
     <t>23/08/1995</t>
   </si>
   <si>
     <t>CIPECMA</t>
   </si>
   <si>
     <t>MAISON DE LA FORMATION 17 AVENUE DU GENERAL DE GAULLE 17340 CHATELAILLON-PLAGE</t>
   </si>
   <si>
     <t>BTP CFA NOUVELLE AQUITAINE</t>
   </si>
   <si>
     <t>CFA DU BTP AVENUE LEON BLUM 64000 PAU</t>
   </si>
   <si>
     <t>05/01/2004</t>
   </si>
   <si>
     <t>85.32Z</t>
   </si>
   <si>
     <t>LES BUREAUX DU LAC I 4 AVENUE DE CHAVAILLES 33520 BRUGES</t>
   </si>
   <si>
     <t>16/05/2011</t>
   </si>
   <si>
     <t>AFPI INSERTION POITOU CHARENTE</t>
   </si>
   <si>
     <t>33 RUE DE L’ARSENAL 16000 ANGOULEME</t>
   </si>
   <si>
     <t>19/11/2012</t>
-  </si>
-[...10 lines deleted...]
-    <t>85.31Z</t>
   </si>
   <si>
     <t>Fermé</t>
   </si>
   <si>
     <t>GEPSA INSTITUT</t>
   </si>
   <si>
     <t>IMMEUBLE OLYMPE 23 AVENUE JULES RIMET 93200 SAINT-DENIS</t>
   </si>
   <si>
     <t>29/06/2015</t>
   </si>
   <si>
     <t>20/10/2025</t>
   </si>
   <si>
     <t>SPL ASSISTANCE A LA FORMATION PROFESSIONNELLE DES ADULTES A LA REUNION</t>
   </si>
   <si>
     <t>CFPA DE SAINT PAUL</t>
   </si>
   <si>
     <t>PLATEAU CAILLOU 130 RUE GABRIEL GUISTHAU 97460 SAINT-PAUL</t>
   </si>
@@ -1096,597 +1096,597 @@
       <c r="F8" s="2" t="s">
         <v>45</v>
       </c>
       <c r="G8" s="2"/>
       <c r="H8" s="2" t="s">
         <v>46</v>
       </c>
       <c r="I8" s="3">
         <v>73310261131</v>
       </c>
       <c r="J8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M8" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="1">
-        <v>41226820300038</v>
+        <v>80443252400010</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="D9" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D9" s="2"/>
       <c r="E9" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>49</v>
       </c>
       <c r="G9" s="2"/>
       <c r="H9" s="2" t="s">
         <v>50</v>
       </c>
       <c r="I9" s="3">
-        <v>24360051536</v>
+        <v>31590878459</v>
       </c>
       <c r="J9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="L9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M9" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="1">
-        <v>44044066700028</v>
+        <v>77566202600019</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>51</v>
       </c>
       <c r="D10" s="2"/>
       <c r="E10" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>53</v>
       </c>
       <c r="G10" s="2"/>
       <c r="H10" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I10" s="3">
-        <v>93131061313</v>
+        <v>11750079275</v>
       </c>
       <c r="J10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="L10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M10" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="1">
-        <v>44531243200112</v>
+        <v>77566202600555</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="D11" s="2" t="s">
         <v>54</v>
       </c>
-      <c r="D11" s="2"/>
       <c r="E11" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G11" s="2"/>
       <c r="H11" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I11" s="3">
-        <v>31590578459</v>
+        <v>11750079275</v>
       </c>
       <c r="J11" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="K11" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="L11" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="M11" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="1">
-        <v>51176260100017</v>
+        <v>77566202600845</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="D12" s="2"/>
       <c r="E12" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="F12" s="2" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="G12" s="2"/>
       <c r="H12" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I12" s="3">
-        <v>54170132917</v>
+        <v>11750079275</v>
       </c>
       <c r="J12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="L12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M12" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="1">
-        <v>77564914800100</v>
+        <v>77566202601074</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C13" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="D13" s="2"/>
+      <c r="E13" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="F13" s="2" t="s">
         <v>60</v>
-      </c>
-[...7 lines deleted...]
-        <v>63</v>
       </c>
       <c r="G13" s="2"/>
       <c r="H13" s="2" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="I13" s="3"/>
+        <v>23</v>
+      </c>
+      <c r="I13" s="3">
+        <v>11750079275</v>
+      </c>
       <c r="J13" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="L13" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M13" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="1">
-        <v>77566202600019</v>
+        <v>41226820300038</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="D14" s="2"/>
+        <v>61</v>
+      </c>
+      <c r="D14" s="2" t="s">
+        <v>61</v>
+      </c>
       <c r="E14" s="2" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="G14" s="2"/>
       <c r="H14" s="2" t="s">
-        <v>23</v>
+        <v>64</v>
       </c>
       <c r="I14" s="3">
-        <v>11750079275</v>
+        <v>24360051536</v>
       </c>
       <c r="J14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M14" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="1">
-        <v>77566202600555</v>
+        <v>44044066700028</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="D15" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="D15" s="2"/>
+      <c r="E15" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="F15" s="2" t="s">
         <v>67</v>
-      </c>
-[...4 lines deleted...]
-        <v>69</v>
       </c>
       <c r="G15" s="2"/>
       <c r="H15" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I15" s="3">
-        <v>11750079275</v>
+        <v>93131061313</v>
       </c>
       <c r="J15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="L15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M15" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="1">
-        <v>77566202600845</v>
+        <v>44531243200112</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="D16" s="2"/>
       <c r="E16" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="F16" s="2" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="G16" s="2"/>
       <c r="H16" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I16" s="3">
-        <v>11750079275</v>
+        <v>31590578459</v>
       </c>
       <c r="J16" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="K16" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="L16" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="M16" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="1">
-        <v>77566202601074</v>
+        <v>51176260100017</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="D17" s="2"/>
       <c r="E17" s="2" t="s">
         <v>72</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>73</v>
       </c>
       <c r="G17" s="2"/>
       <c r="H17" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I17" s="3">
-        <v>11750079275</v>
+        <v>54170132917</v>
       </c>
       <c r="J17" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="L17" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M17" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="1">
-        <v>78071405100031</v>
+        <v>77564914800100</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>74</v>
       </c>
       <c r="D18" s="2" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="G18" s="2"/>
       <c r="H18" s="2" t="s">
-        <v>23</v>
-[...3 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="I18" s="3"/>
       <c r="J18" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L18" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="M18" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="1">
-        <v>78128367600018</v>
+        <v>78071405100031</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="D19" s="2"/>
+        <v>78</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>78</v>
+      </c>
       <c r="E19" s="2" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>66</v>
+        <v>80</v>
       </c>
       <c r="G19" s="2"/>
       <c r="H19" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I19" s="3">
-        <v>54170000117</v>
+        <v>25140000514</v>
       </c>
       <c r="J19" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="L19" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="M19" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="1">
-        <v>78235535800055</v>
+        <v>78128367600018</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="D20" s="2"/>
       <c r="E20" s="2" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>81</v>
+        <v>53</v>
       </c>
       <c r="G20" s="2"/>
       <c r="H20" s="2" t="s">
-        <v>82</v>
+        <v>23</v>
       </c>
       <c r="I20" s="3">
-        <v>72330875333</v>
+        <v>54170000117</v>
       </c>
       <c r="J20" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L20" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M20" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="1">
-        <v>78235535800113</v>
+        <v>78235535800055</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>79</v>
-[...3 lines deleted...]
-      </c>
+        <v>83</v>
+      </c>
+      <c r="D21" s="2"/>
       <c r="E21" s="2" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="G21" s="2"/>
       <c r="H21" s="2" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="I21" s="3">
         <v>72330875333</v>
       </c>
       <c r="J21" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L21" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M21" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="1">
-        <v>79008626800014</v>
+        <v>78235535800113</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>85</v>
-[...1 lines deleted...]
-      <c r="D22" s="2"/>
+        <v>83</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>83</v>
+      </c>
       <c r="E22" s="2" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="G22" s="2"/>
       <c r="H22" s="2" t="s">
-        <v>23</v>
+        <v>86</v>
       </c>
       <c r="I22" s="3">
-        <v>54160078316</v>
+        <v>72330875333</v>
       </c>
       <c r="J22" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="L22" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M22" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="1">
-        <v>80443252400010</v>
+        <v>79008626800014</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D23" s="2"/>
       <c r="E23" s="2" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G23" s="2"/>
       <c r="H23" s="2" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="I23" s="3">
-        <v>31590878459</v>
+        <v>54160078316</v>
       </c>
       <c r="J23" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L23" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M23" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="1">
         <v>81040370900027</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>92</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>93</v>
       </c>
       <c r="D24" s="2"/>
@@ -2416,31 +2416,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 02/14/2026 05:31:59</dc:description>
+  <dc:description>Export en date du 04/01/2026 15:33:45</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>