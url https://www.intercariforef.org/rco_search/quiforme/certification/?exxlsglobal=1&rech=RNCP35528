--- v3 (2026-04-01)
+++ v4 (2026-05-17)
@@ -157,183 +157,183 @@
   <si>
     <t>32500 PAUILHAC</t>
   </si>
   <si>
     <t>06/01/1975</t>
   </si>
   <si>
     <t>87.10B</t>
   </si>
   <si>
     <t>ANRAS</t>
   </si>
   <si>
     <t>PSEP OLYMPE DE GOUGES</t>
   </si>
   <si>
     <t>ZONE D ACTIVITE DE FENDEILLE 3 RUE DU FANUM 11400 FENDEILLE</t>
   </si>
   <si>
     <t>11/09/2020</t>
   </si>
   <si>
     <t>87.90A</t>
   </si>
   <si>
+    <t>IFCA</t>
+  </si>
+  <si>
+    <t>17 BOULEVARD D'ANVAUX 36000 CHATEAUROUX</t>
+  </si>
+  <si>
+    <t>01/11/2005</t>
+  </si>
+  <si>
+    <t>70.22Z</t>
+  </si>
+  <si>
+    <t>PREFACE POLE RECHER FORMAT ACTION EDUCAT</t>
+  </si>
+  <si>
+    <t>67 VOIE LA CANEBIERE 13001 MARSEILLE</t>
+  </si>
+  <si>
+    <t>01/01/2002</t>
+  </si>
+  <si>
+    <t>AFPI ACM FORMATION</t>
+  </si>
+  <si>
+    <t>ZI DE LA PILATERIE CS 83056 4 RUE DES CHATEAUX 59700 MARCQ-EN-BARŒUL</t>
+  </si>
+  <si>
+    <t>01/01/2013</t>
+  </si>
+  <si>
+    <t>CIPECMA FORMATION COLLECTIVITES</t>
+  </si>
+  <si>
+    <t>17 AVENUE DU GENERAL DE GAULLE 17340 CHATELAILLON-PLAGE</t>
+  </si>
+  <si>
+    <t>26/03/2009</t>
+  </si>
+  <si>
+    <t>FONDATION ACOLEA</t>
+  </si>
+  <si>
+    <t>C.E.P.A.J.</t>
+  </si>
+  <si>
+    <t>CHEMIN DE BERNICOT 69230 SAINT-GENIS-LAVAL</t>
+  </si>
+  <si>
+    <t>13/01/1993</t>
+  </si>
+  <si>
+    <t>ASSOCIATION OUVRIERE DES COMPAGNONS DU DEVOIR DU TOUR DE FRANCE</t>
+  </si>
+  <si>
+    <t>82 RUE DE L'HOTEL DE VILLE 75004 PARIS</t>
+  </si>
+  <si>
+    <t>01/01/1900</t>
+  </si>
+  <si>
+    <t>CENTRE DE FORMATION D'APPRENTIS</t>
+  </si>
+  <si>
+    <t>5 RUE HYACINTHE DUBREUIL 31770 COLOMIERS</t>
+  </si>
+  <si>
+    <t>01/04/1981</t>
+  </si>
+  <si>
+    <t>3 CHEMIN DU COMPAGNON 30900 NIMES</t>
+  </si>
+  <si>
+    <t>01/08/1994</t>
+  </si>
+  <si>
+    <t>1 RUE JEAN MAZEN 21000 DIJON</t>
+  </si>
+  <si>
+    <t>15/12/2007</t>
+  </si>
+  <si>
+    <t>AFPI GRAND OUEST NORMANDIE</t>
+  </si>
+  <si>
+    <t>12 RUE PROFESSEUR JOSEPH ROUSSELOT 14000 CAEN</t>
+  </si>
+  <si>
+    <t>23/08/1995</t>
+  </si>
+  <si>
+    <t>CIPECMA</t>
+  </si>
+  <si>
+    <t>MAISON DE LA FORMATION 17 AVENUE DU GENERAL DE GAULLE 17340 CHATELAILLON-PLAGE</t>
+  </si>
+  <si>
+    <t>BTP CFA NOUVELLE AQUITAINE</t>
+  </si>
+  <si>
+    <t>CFA DU BTP AVENUE LEON BLUM 64000 PAU</t>
+  </si>
+  <si>
+    <t>05/01/2004</t>
+  </si>
+  <si>
+    <t>85.32Z</t>
+  </si>
+  <si>
+    <t>LES BUREAUX DU LAC I 4 AVENUE DE CHAVAILLES 33520 BRUGES</t>
+  </si>
+  <si>
+    <t>16/05/2011</t>
+  </si>
+  <si>
+    <t>AFPI INSERTION POITOU CHARENTE</t>
+  </si>
+  <si>
+    <t>33 RUE DE L’ARSENAL 16000 ANGOULEME</t>
+  </si>
+  <si>
+    <t>19/11/2012</t>
+  </si>
+  <si>
     <t>FEDERATION ROUBAISIENNE DE L ENSEIGNEMENT SECONDAIRE CATHOLIQUE</t>
   </si>
   <si>
     <t>21 RUE PELLART 59100 ROUBAIX</t>
   </si>
   <si>
     <t>01/09/2014</t>
   </si>
   <si>
     <t>85.31Z</t>
-  </si>
-[...121 lines deleted...]
-    <t>19/11/2012</t>
   </si>
   <si>
     <t>Fermé</t>
   </si>
   <si>
     <t>GEPSA INSTITUT</t>
   </si>
   <si>
     <t>IMMEUBLE OLYMPE 23 AVENUE JULES RIMET 93200 SAINT-DENIS</t>
   </si>
   <si>
     <t>29/06/2015</t>
   </si>
   <si>
     <t>20/10/2025</t>
   </si>
   <si>
     <t>SPL ASSISTANCE A LA FORMATION PROFESSIONNELLE DES ADULTES A LA REUNION</t>
   </si>
   <si>
     <t>CFPA DE SAINT PAUL</t>
   </si>
   <si>
     <t>PLATEAU CAILLOU 130 RUE GABRIEL GUISTHAU 97460 SAINT-PAUL</t>
   </si>
@@ -891,51 +891,51 @@
         <v>19440029700025</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G3" s="2"/>
       <c r="H3" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I3" s="3">
         <v>52440417944</v>
       </c>
       <c r="J3" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="K3" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L3" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M3" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" s="1">
         <v>19590065900028</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E4" s="2" t="s">
@@ -1096,597 +1096,597 @@
       <c r="F8" s="2" t="s">
         <v>45</v>
       </c>
       <c r="G8" s="2"/>
       <c r="H8" s="2" t="s">
         <v>46</v>
       </c>
       <c r="I8" s="3">
         <v>73310261131</v>
       </c>
       <c r="J8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M8" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="1">
-        <v>80443252400010</v>
+        <v>41226820300038</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="D9" s="2"/>
+      <c r="D9" s="2" t="s">
+        <v>47</v>
+      </c>
       <c r="E9" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>49</v>
       </c>
       <c r="G9" s="2"/>
       <c r="H9" s="2" t="s">
         <v>50</v>
       </c>
       <c r="I9" s="3">
-        <v>31590878459</v>
+        <v>24360051536</v>
       </c>
       <c r="J9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="L9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M9" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="1">
-        <v>77566202600019</v>
+        <v>44044066700028</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>51</v>
       </c>
       <c r="D10" s="2"/>
       <c r="E10" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>53</v>
       </c>
       <c r="G10" s="2"/>
       <c r="H10" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I10" s="3">
-        <v>11750079275</v>
+        <v>93131061313</v>
       </c>
       <c r="J10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="L10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M10" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="1">
-        <v>77566202600555</v>
+        <v>44531243200112</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="D11" s="2" t="s">
         <v>54</v>
       </c>
+      <c r="D11" s="2"/>
       <c r="E11" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G11" s="2"/>
       <c r="H11" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I11" s="3">
-        <v>11750079275</v>
+        <v>31590578459</v>
       </c>
       <c r="J11" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="K11" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="L11" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="M11" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="1">
-        <v>77566202600845</v>
+        <v>51176260100017</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="D12" s="2"/>
       <c r="E12" s="2" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G12" s="2"/>
       <c r="H12" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I12" s="3">
-        <v>11750079275</v>
+        <v>54170132917</v>
       </c>
       <c r="J12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="L12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M12" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="1">
-        <v>77566202601074</v>
+        <v>77564914800100</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="D13" s="2"/>
+        <v>60</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>61</v>
+      </c>
       <c r="E13" s="2" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="G13" s="2"/>
       <c r="H13" s="2" t="s">
-        <v>23</v>
-[...3 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="I13" s="3"/>
       <c r="J13" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="L13" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M13" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="1">
-        <v>41226820300038</v>
+        <v>77566202600019</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>61</v>
-[...3 lines deleted...]
-      </c>
+        <v>64</v>
+      </c>
+      <c r="D14" s="2"/>
       <c r="E14" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="G14" s="2"/>
       <c r="H14" s="2" t="s">
-        <v>64</v>
+        <v>23</v>
       </c>
       <c r="I14" s="3">
-        <v>24360051536</v>
+        <v>11750079275</v>
       </c>
       <c r="J14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M14" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="1">
-        <v>44044066700028</v>
+        <v>77566202600555</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>65</v>
-[...1 lines deleted...]
-      <c r="D15" s="2"/>
+        <v>64</v>
+      </c>
+      <c r="D15" s="2" t="s">
+        <v>67</v>
+      </c>
       <c r="E15" s="2" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="G15" s="2"/>
       <c r="H15" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I15" s="3">
-        <v>93131061313</v>
+        <v>11750079275</v>
       </c>
       <c r="J15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="L15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M15" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="1">
-        <v>44531243200112</v>
+        <v>77566202600845</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="D16" s="2"/>
       <c r="E16" s="2" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G16" s="2"/>
       <c r="H16" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I16" s="3">
-        <v>31590578459</v>
+        <v>11750079275</v>
       </c>
       <c r="J16" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="K16" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="L16" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="M16" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="1">
-        <v>51176260100017</v>
+        <v>77566202601074</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="D17" s="2"/>
       <c r="E17" s="2" t="s">
         <v>72</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>73</v>
       </c>
       <c r="G17" s="2"/>
       <c r="H17" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I17" s="3">
-        <v>54170132917</v>
+        <v>11750079275</v>
       </c>
       <c r="J17" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="L17" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M17" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="1">
-        <v>77564914800100</v>
+        <v>78071405100031</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>74</v>
       </c>
       <c r="D18" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="E18" s="2" t="s">
         <v>75</v>
       </c>
-      <c r="E18" s="2" t="s">
+      <c r="F18" s="2" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="G18" s="2"/>
       <c r="H18" s="2" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="I18" s="3"/>
+        <v>23</v>
+      </c>
+      <c r="I18" s="3">
+        <v>25140000514</v>
+      </c>
       <c r="J18" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L18" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="M18" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="1">
-        <v>78071405100031</v>
+        <v>78128367600018</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C19" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="D19" s="2"/>
+      <c r="E19" s="2" t="s">
         <v>78</v>
       </c>
-      <c r="D19" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F19" s="2" t="s">
-        <v>80</v>
+        <v>66</v>
       </c>
       <c r="G19" s="2"/>
       <c r="H19" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I19" s="3">
-        <v>25140000514</v>
+        <v>54170000117</v>
       </c>
       <c r="J19" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="L19" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="M19" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="1">
-        <v>78128367600018</v>
+        <v>78235535800055</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="D20" s="2"/>
       <c r="E20" s="2" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>53</v>
+        <v>81</v>
       </c>
       <c r="G20" s="2"/>
       <c r="H20" s="2" t="s">
-        <v>23</v>
+        <v>82</v>
       </c>
       <c r="I20" s="3">
-        <v>54170000117</v>
+        <v>72330875333</v>
       </c>
       <c r="J20" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L20" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M20" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="1">
-        <v>78235535800055</v>
+        <v>78235535800113</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="E21" s="2" t="s">
         <v>83</v>
       </c>
-      <c r="D21" s="2"/>
-      <c r="E21" s="2" t="s">
+      <c r="F21" s="2" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="G21" s="2"/>
       <c r="H21" s="2" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="I21" s="3">
         <v>72330875333</v>
       </c>
       <c r="J21" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L21" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M21" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="1">
-        <v>78235535800113</v>
+        <v>79008626800014</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>83</v>
-[...3 lines deleted...]
-      </c>
+        <v>85</v>
+      </c>
+      <c r="D22" s="2"/>
       <c r="E22" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="F22" s="2" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="G22" s="2"/>
       <c r="H22" s="2" t="s">
-        <v>86</v>
+        <v>23</v>
       </c>
       <c r="I22" s="3">
-        <v>72330875333</v>
+        <v>54160078316</v>
       </c>
       <c r="J22" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="L22" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M22" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="1">
-        <v>79008626800014</v>
+        <v>80443252400010</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="D23" s="2"/>
       <c r="E23" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="F23" s="2" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="G23" s="2"/>
       <c r="H23" s="2" t="s">
-        <v>23</v>
+        <v>91</v>
       </c>
       <c r="I23" s="3">
-        <v>54160078316</v>
+        <v>31590878459</v>
       </c>
       <c r="J23" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L23" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M23" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="1">
         <v>81040370900027</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>92</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>93</v>
       </c>
       <c r="D24" s="2"/>
@@ -2416,31 +2416,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 04/01/2026 15:33:45</dc:description>
+  <dc:description>Export en date du 05/17/2026 06:45:21</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>