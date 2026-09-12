--- v4 (2026-05-17)
+++ v5 (2026-09-12)
@@ -274,51 +274,51 @@
   <si>
     <t>MAISON DE LA FORMATION 17 AVENUE DU GENERAL DE GAULLE 17340 CHATELAILLON-PLAGE</t>
   </si>
   <si>
     <t>BTP CFA NOUVELLE AQUITAINE</t>
   </si>
   <si>
     <t>CFA DU BTP AVENUE LEON BLUM 64000 PAU</t>
   </si>
   <si>
     <t>05/01/2004</t>
   </si>
   <si>
     <t>85.32Z</t>
   </si>
   <si>
     <t>LES BUREAUX DU LAC I 4 AVENUE DE CHAVAILLES 33520 BRUGES</t>
   </si>
   <si>
     <t>16/05/2011</t>
   </si>
   <si>
     <t>AFPI INSERTION POITOU CHARENTE</t>
   </si>
   <si>
-    <t>33 RUE DE L’ARSENAL 16000 ANGOULEME</t>
+    <t>33 RUE DE L'ARSENAL 16000 ANGOULEME</t>
   </si>
   <si>
     <t>19/11/2012</t>
   </si>
   <si>
     <t>FEDERATION ROUBAISIENNE DE L ENSEIGNEMENT SECONDAIRE CATHOLIQUE</t>
   </si>
   <si>
     <t>21 RUE PELLART 59100 ROUBAIX</t>
   </si>
   <si>
     <t>01/09/2014</t>
   </si>
   <si>
     <t>85.31Z</t>
   </si>
   <si>
     <t>Fermé</t>
   </si>
   <si>
     <t>GEPSA INSTITUT</t>
   </si>
   <si>
     <t>IMMEUBLE OLYMPE 23 AVENUE JULES RIMET 93200 SAINT-DENIS</t>
   </si>
@@ -1012,51 +1012,51 @@
       </c>
       <c r="C6" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D6" s="2"/>
       <c r="E6" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>36</v>
       </c>
       <c r="G6" s="2"/>
       <c r="H6" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I6" s="3">
         <v>72330002833</v>
       </c>
       <c r="J6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L6" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="M6" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="1">
         <v>30179582900037</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>37</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>40</v>
       </c>
       <c r="G7" s="2"/>
@@ -1154,53 +1154,51 @@
       <c r="M9" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="1">
         <v>44044066700028</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>51</v>
       </c>
       <c r="D10" s="2"/>
       <c r="E10" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>53</v>
       </c>
       <c r="G10" s="2"/>
       <c r="H10" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I10" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="I10" s="3"/>
       <c r="J10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M10" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="1">
         <v>44531243200112</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>54</v>
       </c>
       <c r="D11" s="2"/>
       <c r="E11" s="2" t="s">
@@ -2416,31 +2414,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 05/17/2026 06:45:21</dc:description>
+  <dc:description>Export en date du 09/12/2026 20:32:58</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>