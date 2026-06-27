--- v2 (2026-03-23)
+++ v3 (2026-06-27)
@@ -3082,31 +3082,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 03/23/2026 16:23:16</dc:description>
+  <dc:description>Export en date du 06/27/2026 15:20:10</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>