--- v3 (2026-06-27)
+++ v4 (2026-08-12)
@@ -139,51 +139,51 @@
   <si>
     <t>29 RUE DE LA CROIX BLANCHE 33000 BORDEAUX</t>
   </si>
   <si>
     <t>01/01/1991</t>
   </si>
   <si>
     <t>7233P015633</t>
   </si>
   <si>
     <t>LYCEE GENERAL ET TECHNOLOGIQUE JEAN MICHEL</t>
   </si>
   <si>
     <t>GRETA JURA</t>
   </si>
   <si>
     <t>1 RUE ANNE FRANK 39000 LONS-LE-SAUNIER</t>
   </si>
   <si>
     <t>01/01/2016</t>
   </si>
   <si>
     <t>4339P000239</t>
   </si>
   <si>
-    <t>LYCEE POLYVALENT LA FAYETTE – LYCEE DES METIERS DE LA DIGITALE INDUSTRIE ET DU PLURIMEDIA</t>
+    <t>LYCEE POLYVALENT LA FAYETTE - LYCEE DES METIERS DE LA DIGITALE INDUSTRIE ET DU PLURIMEDIA</t>
   </si>
   <si>
     <t>GRETA AUVERGNE</t>
   </si>
   <si>
     <t>21 BOULEVARD ROBERT SCHUMAN 63000 CLERMONT-FERRAND</t>
   </si>
   <si>
     <t>18/11/1991</t>
   </si>
   <si>
     <t>8363P001063</t>
   </si>
   <si>
     <t>LYCEE GENERAL ET TECHNOLOGIQUE PABLO PICASSO</t>
   </si>
   <si>
     <t>GRETA - CFA DE L'AUDE ET DES PYRENEES ORIENTALES</t>
   </si>
   <si>
     <t>RUE CHARLES BLANC 66000 PERPIGNAN</t>
   </si>
   <si>
     <t>01/12/2016</t>
   </si>
@@ -2206,51 +2206,51 @@
       </c>
       <c r="C35" s="2" t="s">
         <v>127</v>
       </c>
       <c r="D35" s="2"/>
       <c r="E35" s="2" t="s">
         <v>128</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>129</v>
       </c>
       <c r="G35" s="2"/>
       <c r="H35" s="2" t="s">
         <v>130</v>
       </c>
       <c r="I35" s="3">
         <v>95973065897</v>
       </c>
       <c r="J35" s="2" t="s">
         <v>18</v>
       </c>
       <c r="K35" s="2" t="s">
         <v>25</v>
       </c>
       <c r="L35" s="2" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="M35" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="1">
         <v>82409268800012</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D36" s="2"/>
       <c r="E36" s="2" t="s">
         <v>132</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>133</v>
       </c>
       <c r="G36" s="2"/>
       <c r="H36" s="2" t="s">
         <v>23</v>
@@ -3082,31 +3082,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>QUIFORME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>RCO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Export global</dc:title>
-  <dc:description>Export en date du 06/27/2026 15:20:10</dc:description>
+  <dc:description>Export en date du 08/13/2026 00:28:33</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>